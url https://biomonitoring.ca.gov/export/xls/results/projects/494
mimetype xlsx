--- v0 (2025-12-05)
+++ v1 (2026-04-17)
@@ -113,51 +113,51 @@
   <si>
     <t>Limit of Detection (LOD), wet-weight</t>
   </si>
   <si>
     <t>Footnote</t>
   </si>
   <si>
     <t>Biomonitoring Exposures Study (BEST) - 2.Expanded</t>
   </si>
   <si>
     <t>341 adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>Environmental Phenols</t>
   </si>
   <si>
     <t>Weighted Results</t>
   </si>
   <si>
     <t>Urine</t>
   </si>
   <si>
-    <t>Benzophenone-3 (Oxybenzone)</t>
+    <t>Benzophenone-3 (BP-3; Oxybenzone)</t>
   </si>
   <si>
     <t>Benzophenone-3</t>
   </si>
   <si>
     <t>131-57-7</t>
   </si>
   <si>
     <t>NA</t>
   </si>
   <si>
     <t>µg/L</t>
   </si>
   <si>
     <t>95.8%</t>
   </si>
   <si>
     <t>1.00 µg/L</t>
   </si>
   <si>
     <t>●Expanded BEST data from 218 participants was weighted, a statistical method to adjust over-represented and under-represented samples, so that the summary results adequately reflect the population of California’s Central Valley. Unweighted results are available to download on the Biomonitoring Exposures Study (BEST) – 2. Expanded project page.</t>
   </si>
   <si>
     <t>Creatinine</t>
   </si>
@@ -1840,51 +1840,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AA142"/>
+  <dimension ref="A1:AA143"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="58" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="26" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="64" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="96" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="49" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="103" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="29" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="18" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="28" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="9" bestFit="true" customWidth="true" style="0"/>
@@ -12514,88 +12514,165 @@
       <c r="E142">
         <v>2013</v>
       </c>
       <c r="F142" t="s">
         <v>481</v>
       </c>
       <c r="G142" t="s">
         <v>31</v>
       </c>
       <c r="H142" t="s">
         <v>32</v>
       </c>
       <c r="I142" t="s">
         <v>490</v>
       </c>
       <c r="J142" t="s">
         <v>491</v>
       </c>
       <c r="K142" t="s">
         <v>492</v>
       </c>
       <c r="L142" t="s">
         <v>493</v>
       </c>
       <c r="M142" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="N142" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="O142">
         <v>218</v>
       </c>
       <c r="P142">
-        <v>0.505</v>
+        <v>0.462</v>
       </c>
       <c r="Q142">
-        <v>0.383</v>
+        <v>0.336</v>
       </c>
       <c r="R142">
-        <v>0.666</v>
+        <v>0.635</v>
       </c>
       <c r="S142">
-        <v>0.221</v>
+        <v>0.196</v>
       </c>
       <c r="T142">
-        <v>0.488</v>
+        <v>0.418</v>
       </c>
       <c r="U142">
-        <v>1.15</v>
+        <v>1.3</v>
       </c>
       <c r="V142"/>
       <c r="W142">
-        <v>6.3</v>
+        <v>4.62</v>
       </c>
       <c r="X142" t="s">
         <v>494</v>
       </c>
       <c r="Y142"/>
       <c r="Z142" t="s">
         <v>72</v>
       </c>
       <c r="AA142" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="143" spans="1:27">
+      <c r="A143"/>
+      <c r="B143" t="s">
+        <v>27</v>
+      </c>
+      <c r="C143" t="s">
+        <v>28</v>
+      </c>
+      <c r="D143" t="s">
+        <v>29</v>
+      </c>
+      <c r="E143">
+        <v>2013</v>
+      </c>
+      <c r="F143" t="s">
+        <v>481</v>
+      </c>
+      <c r="G143" t="s">
+        <v>31</v>
+      </c>
+      <c r="H143" t="s">
+        <v>32</v>
+      </c>
+      <c r="I143" t="s">
+        <v>490</v>
+      </c>
+      <c r="J143" t="s">
+        <v>491</v>
+      </c>
+      <c r="K143" t="s">
+        <v>492</v>
+      </c>
+      <c r="L143" t="s">
+        <v>493</v>
+      </c>
+      <c r="M143" t="s">
+        <v>41</v>
+      </c>
+      <c r="N143" t="s">
+        <v>42</v>
+      </c>
+      <c r="O143">
+        <v>218</v>
+      </c>
+      <c r="P143">
+        <v>0.505</v>
+      </c>
+      <c r="Q143">
+        <v>0.383</v>
+      </c>
+      <c r="R143">
+        <v>0.666</v>
+      </c>
+      <c r="S143">
+        <v>0.221</v>
+      </c>
+      <c r="T143">
+        <v>0.488</v>
+      </c>
+      <c r="U143">
+        <v>1.15</v>
+      </c>
+      <c r="V143"/>
+      <c r="W143">
+        <v>6.3</v>
+      </c>
+      <c r="X143" t="s">
+        <v>494</v>
+      </c>
+      <c r="Y143"/>
+      <c r="Z143" t="s">
+        <v>72</v>
+      </c>
+      <c r="AA143" t="s">
         <v>40</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>