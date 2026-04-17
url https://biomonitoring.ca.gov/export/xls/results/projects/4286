--- v0 (2025-12-05)
+++ v1 (2026-04-17)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Results" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="310">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="312">
   <si>
     <t>Time Period</t>
   </si>
   <si>
     <t>Project</t>
   </si>
   <si>
     <t>Study Group</t>
   </si>
   <si>
     <t>Study Group Subset</t>
   </si>
   <si>
     <t>Sample Collection Date</t>
   </si>
   <si>
     <t>Chemical Group</t>
   </si>
   <si>
     <t>Weighted - Unweighted</t>
   </si>
   <si>
     <t>Measured in</t>
   </si>
   <si>
@@ -126,50 +126,53 @@
     <t>Subsample 1</t>
   </si>
   <si>
     <t>2016
  - 2017</t>
   </si>
   <si>
     <t>Organochlorine Pesticides</t>
   </si>
   <si>
     <t>Unweighted Results</t>
   </si>
   <si>
     <t>Serum</t>
   </si>
   <si>
     <t>beta-Hexachlorocyclohexane (beta-HCH)</t>
   </si>
   <si>
     <t>319-85-7</t>
   </si>
   <si>
     <t>b-HCH</t>
   </si>
   <si>
+    <t>Lipids</t>
+  </si>
+  <si>
     <t>ng/g lipid</t>
   </si>
   <si>
     <t>*</t>
   </si>
   <si>
     <t>17.6%</t>
   </si>
   <si>
     <t>0.0160 ng/mL</t>
   </si>
   <si>
     <t>*Geometric mean was not calculated because the chemical was found in less than 65% of the study group.</t>
   </si>
   <si>
     <t>Dichlorodiphenyldichloroethane (DDE) [para,para isomer]</t>
   </si>
   <si>
     <t>DDE (para,para)</t>
   </si>
   <si>
     <t>101-80-4</t>
   </si>
   <si>
     <t>para,para-DDT and/or para,para-DDE</t>
@@ -232,50 +235,53 @@
     <t>27304-13-8</t>
   </si>
   <si>
     <t>Chlordane</t>
   </si>
   <si>
     <t>trans-Nonachlor</t>
   </si>
   <si>
     <t>39765-80-5</t>
   </si>
   <si>
     <t>0.5%</t>
   </si>
   <si>
     <t>Subsample 2</t>
   </si>
   <si>
     <t>Perfluoroalkyl and  Polyfluoroalkyl Substances (PFASs)</t>
   </si>
   <si>
     <t>4:2 Fluorotelomer sulfonic acid (4:2 FTS)</t>
   </si>
   <si>
     <t>4:2 FTS</t>
+  </si>
+  <si>
+    <t>NA</t>
   </si>
   <si>
     <t>ng/mL</t>
   </si>
   <si>
     <t>0.0372 ng/mL</t>
   </si>
   <si>
     <t>5:3 Fluorotelomer carboxylic acid (5:3 FTCA)</t>
   </si>
   <si>
     <t>5:3 FTCA</t>
   </si>
   <si>
     <t>7.3%</t>
   </si>
   <si>
     <t>0.0500 ng/mL</t>
   </si>
   <si>
     <t>6:2 Fluorotelomer phosphate diester (6:2 diPAP)</t>
   </si>
   <si>
     <t>6:2 diPAP</t>
   </si>
@@ -1441,4883 +1447,5027 @@
       </c>
       <c r="E2" t="s">
         <v>30</v>
       </c>
       <c r="F2" t="s">
         <v>31</v>
       </c>
       <c r="G2" t="s">
         <v>32</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="I2" t="s">
         <v>34</v>
       </c>
       <c r="J2" t="s">
         <v>34</v>
       </c>
       <c r="K2" t="s">
         <v>35</v>
       </c>
       <c r="L2" t="s">
         <v>36</v>
       </c>
-      <c r="M2"/>
+      <c r="M2" t="s">
+        <v>37</v>
+      </c>
       <c r="N2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O2">
         <v>204</v>
       </c>
       <c r="P2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="Q2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2">
         <v>4.12</v>
       </c>
       <c r="X2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="Y2"/>
       <c r="Z2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AA2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="3" spans="1:27">
       <c r="A3"/>
       <c r="B3" t="s">
         <v>27</v>
       </c>
       <c r="C3" t="s">
         <v>28</v>
       </c>
       <c r="D3" t="s">
         <v>29</v>
       </c>
       <c r="E3" t="s">
         <v>30</v>
       </c>
       <c r="F3" t="s">
         <v>31</v>
       </c>
       <c r="G3" t="s">
         <v>32</v>
       </c>
       <c r="H3" t="s">
         <v>33</v>
       </c>
       <c r="I3" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="J3" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="K3" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="L3" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="M3"/>
+        <v>46</v>
+      </c>
+      <c r="M3" t="s">
+        <v>37</v>
+      </c>
       <c r="N3" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O3">
         <v>204</v>
       </c>
       <c r="P3">
         <v>11.1</v>
       </c>
       <c r="Q3">
         <v>9.59</v>
       </c>
       <c r="R3">
         <v>12.9</v>
       </c>
       <c r="S3">
         <v>4.71</v>
       </c>
       <c r="T3">
         <v>9.5</v>
       </c>
       <c r="U3">
         <v>18.4</v>
       </c>
       <c r="V3"/>
       <c r="W3">
         <v>97.1</v>
       </c>
       <c r="X3" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="Y3"/>
       <c r="Z3" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AA3"/>
     </row>
     <row r="4" spans="1:27">
       <c r="A4"/>
       <c r="B4" t="s">
         <v>27</v>
       </c>
       <c r="C4" t="s">
         <v>28</v>
       </c>
       <c r="D4" t="s">
         <v>29</v>
       </c>
       <c r="E4" t="s">
         <v>30</v>
       </c>
       <c r="F4" t="s">
         <v>31</v>
       </c>
       <c r="G4" t="s">
         <v>32</v>
       </c>
       <c r="H4" t="s">
         <v>33</v>
       </c>
       <c r="I4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="J4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="K4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="L4" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="M4"/>
+        <v>52</v>
+      </c>
+      <c r="M4" t="s">
+        <v>37</v>
+      </c>
       <c r="N4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4">
         <v>204</v>
       </c>
       <c r="P4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="Q4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="Y4"/>
       <c r="Z4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AA4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="5" spans="1:27">
       <c r="A5"/>
       <c r="B5" t="s">
         <v>27</v>
       </c>
       <c r="C5" t="s">
         <v>28</v>
       </c>
       <c r="D5" t="s">
         <v>29</v>
       </c>
       <c r="E5" t="s">
         <v>30</v>
       </c>
       <c r="F5" t="s">
         <v>31</v>
       </c>
       <c r="G5" t="s">
         <v>32</v>
       </c>
       <c r="H5" t="s">
         <v>33</v>
       </c>
       <c r="I5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="J5" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="K5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L5" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="M5"/>
+        <v>57</v>
+      </c>
+      <c r="M5" t="s">
+        <v>37</v>
+      </c>
       <c r="N5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O5">
         <v>204</v>
       </c>
       <c r="P5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="Q5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="Y5"/>
       <c r="Z5" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AA5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>27</v>
       </c>
       <c r="C6" t="s">
         <v>28</v>
       </c>
       <c r="D6" t="s">
         <v>29</v>
       </c>
       <c r="E6" t="s">
         <v>30</v>
       </c>
       <c r="F6" t="s">
         <v>31</v>
       </c>
       <c r="G6" t="s">
         <v>32</v>
       </c>
       <c r="H6" t="s">
         <v>33</v>
       </c>
       <c r="I6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="J6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="K6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L6" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="M6"/>
+        <v>61</v>
+      </c>
+      <c r="M6" t="s">
+        <v>37</v>
+      </c>
       <c r="N6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O6">
         <v>204</v>
       </c>
       <c r="P6">
         <v>10.3</v>
       </c>
       <c r="Q6">
         <v>10.0</v>
       </c>
       <c r="R6">
         <v>10.6</v>
       </c>
       <c r="S6">
         <v>8.99</v>
       </c>
       <c r="T6">
         <v>10.2</v>
       </c>
       <c r="U6">
         <v>11.7</v>
       </c>
       <c r="V6"/>
       <c r="W6">
         <v>14.0</v>
       </c>
       <c r="X6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="Y6"/>
       <c r="Z6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="AA6"/>
     </row>
     <row r="7" spans="1:27">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>27</v>
       </c>
       <c r="C7" t="s">
         <v>28</v>
       </c>
       <c r="D7" t="s">
         <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>30</v>
       </c>
       <c r="F7" t="s">
         <v>31</v>
       </c>
       <c r="G7" t="s">
         <v>32</v>
       </c>
       <c r="H7" t="s">
         <v>33</v>
       </c>
       <c r="I7" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="J7" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="K7" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="L7" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="M7"/>
+        <v>66</v>
+      </c>
+      <c r="M7" t="s">
+        <v>37</v>
+      </c>
       <c r="N7" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O7">
         <v>204</v>
       </c>
       <c r="P7" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="Q7" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R7" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="Y7"/>
       <c r="Z7" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AA7" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="8" spans="1:27">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>27</v>
       </c>
       <c r="C8" t="s">
         <v>28</v>
       </c>
       <c r="D8" t="s">
         <v>29</v>
       </c>
       <c r="E8" t="s">
         <v>30</v>
       </c>
       <c r="F8" t="s">
         <v>31</v>
       </c>
       <c r="G8" t="s">
         <v>32</v>
       </c>
       <c r="H8" t="s">
         <v>33</v>
       </c>
       <c r="I8" t="s">
+        <v>67</v>
+      </c>
+      <c r="J8" t="s">
+        <v>67</v>
+      </c>
+      <c r="K8" t="s">
+        <v>68</v>
+      </c>
+      <c r="L8" t="s">
         <v>66</v>
       </c>
-      <c r="J8" t="s">
-[...8 lines deleted...]
-      <c r="M8"/>
+      <c r="M8" t="s">
+        <v>37</v>
+      </c>
       <c r="N8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O8">
         <v>204</v>
       </c>
       <c r="P8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="Q8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="Y8"/>
       <c r="Z8" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AA8" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:27">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>27</v>
       </c>
       <c r="C9" t="s">
         <v>28</v>
       </c>
       <c r="D9" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E9" t="s">
         <v>30</v>
       </c>
       <c r="F9" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G9" t="s">
         <v>32</v>
       </c>
       <c r="H9" t="s">
         <v>33</v>
       </c>
       <c r="I9" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="J9" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="K9"/>
       <c r="L9" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="M9"/>
+        <v>73</v>
+      </c>
+      <c r="M9" t="s">
+        <v>74</v>
+      </c>
       <c r="N9" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="O9">
         <v>96</v>
       </c>
       <c r="P9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="Q9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="Y9"/>
       <c r="Z9" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AA9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10"/>
       <c r="B10" t="s">
         <v>27</v>
       </c>
       <c r="C10" t="s">
         <v>28</v>
       </c>
       <c r="D10" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E10" t="s">
         <v>30</v>
       </c>
       <c r="F10" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G10" t="s">
         <v>32</v>
       </c>
       <c r="H10" t="s">
         <v>33</v>
       </c>
       <c r="I10" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="J10" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="K10"/>
       <c r="L10" t="s">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="M10"/>
+        <v>78</v>
+      </c>
+      <c r="M10" t="s">
+        <v>74</v>
+      </c>
       <c r="N10" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="O10">
         <v>96</v>
       </c>
       <c r="P10" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="Q10" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R10" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="Y10"/>
       <c r="Z10" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="AA10" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11"/>
       <c r="B11" t="s">
         <v>27</v>
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E11" t="s">
         <v>30</v>
       </c>
       <c r="F11" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G11" t="s">
         <v>32</v>
       </c>
       <c r="H11" t="s">
         <v>33</v>
       </c>
       <c r="I11" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="J11" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="K11"/>
       <c r="L11" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="M11"/>
+        <v>82</v>
+      </c>
+      <c r="M11" t="s">
+        <v>74</v>
+      </c>
       <c r="N11" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="O11">
         <v>96</v>
       </c>
       <c r="P11" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="Q11" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R11" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="Y11"/>
       <c r="Z11" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="AA11" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12"/>
       <c r="B12" t="s">
         <v>27</v>
       </c>
       <c r="C12" t="s">
         <v>28</v>
       </c>
       <c r="D12" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E12" t="s">
         <v>30</v>
       </c>
       <c r="F12" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G12" t="s">
         <v>32</v>
       </c>
       <c r="H12" t="s">
         <v>33</v>
       </c>
       <c r="I12" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="J12" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="K12"/>
       <c r="L12" t="s">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="M12"/>
+        <v>85</v>
+      </c>
+      <c r="M12" t="s">
+        <v>74</v>
+      </c>
       <c r="N12" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="O12">
         <v>96</v>
       </c>
       <c r="P12" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="Q12" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R12" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="Y12"/>
       <c r="Z12" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="AA12" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13"/>
       <c r="B13" t="s">
         <v>27</v>
       </c>
       <c r="C13" t="s">
         <v>28</v>
       </c>
       <c r="D13" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E13" t="s">
         <v>30</v>
       </c>
       <c r="F13" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G13" t="s">
         <v>32</v>
       </c>
       <c r="H13" t="s">
         <v>33</v>
       </c>
       <c r="I13" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="J13" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="K13"/>
       <c r="L13" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="M13"/>
+        <v>89</v>
+      </c>
+      <c r="M13" t="s">
+        <v>74</v>
+      </c>
       <c r="N13" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="O13">
         <v>87</v>
       </c>
       <c r="P13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="Q13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="Y13"/>
       <c r="Z13" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="AA13" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="14" spans="1:27">
       <c r="A14"/>
       <c r="B14" t="s">
         <v>27</v>
       </c>
       <c r="C14" t="s">
         <v>28</v>
       </c>
       <c r="D14" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E14" t="s">
         <v>30</v>
       </c>
       <c r="F14" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G14" t="s">
         <v>32</v>
       </c>
       <c r="H14" t="s">
         <v>33</v>
       </c>
       <c r="I14" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="J14" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="K14"/>
       <c r="L14" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="M14"/>
+        <v>92</v>
+      </c>
+      <c r="M14" t="s">
+        <v>74</v>
+      </c>
       <c r="N14" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="O14">
         <v>96</v>
       </c>
       <c r="P14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="Q14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="Y14"/>
       <c r="Z14" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="AA14" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:27">
       <c r="A15"/>
       <c r="B15" t="s">
         <v>27</v>
       </c>
       <c r="C15" t="s">
         <v>28</v>
       </c>
       <c r="D15" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E15" t="s">
         <v>30</v>
       </c>
       <c r="F15" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G15" t="s">
         <v>32</v>
       </c>
       <c r="H15" t="s">
         <v>33</v>
       </c>
       <c r="I15" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="J15" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="K15"/>
       <c r="L15" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="M15"/>
+        <v>95</v>
+      </c>
+      <c r="M15" t="s">
+        <v>74</v>
+      </c>
       <c r="N15" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="O15">
         <v>96</v>
       </c>
       <c r="P15" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="Q15" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R15" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="Y15"/>
       <c r="Z15" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="AA15" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16"/>
       <c r="B16" t="s">
         <v>27</v>
       </c>
       <c r="C16" t="s">
         <v>28</v>
       </c>
       <c r="D16" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E16" t="s">
         <v>30</v>
       </c>
       <c r="F16" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G16" t="s">
         <v>32</v>
       </c>
       <c r="H16" t="s">
         <v>33</v>
       </c>
       <c r="I16" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="J16" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="K16"/>
       <c r="L16" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="M16"/>
+        <v>98</v>
+      </c>
+      <c r="M16" t="s">
+        <v>74</v>
+      </c>
       <c r="N16" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="O16">
         <v>96</v>
       </c>
       <c r="P16" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="Q16" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R16" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="Y16"/>
       <c r="Z16" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="AA16" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="17" spans="1:27">
       <c r="A17"/>
       <c r="B17" t="s">
         <v>27</v>
       </c>
       <c r="C17" t="s">
         <v>28</v>
       </c>
       <c r="D17" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E17" t="s">
         <v>30</v>
       </c>
       <c r="F17" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G17" t="s">
         <v>32</v>
       </c>
       <c r="H17" t="s">
         <v>33</v>
       </c>
       <c r="I17" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="J17" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="K17"/>
       <c r="L17" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="M17"/>
+        <v>102</v>
+      </c>
+      <c r="M17" t="s">
+        <v>74</v>
+      </c>
       <c r="N17" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="O17">
         <v>96</v>
       </c>
       <c r="P17" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="Q17" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R17" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="Y17"/>
       <c r="Z17" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="AA17" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="18" spans="1:27">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>27</v>
       </c>
       <c r="C18" t="s">
         <v>28</v>
       </c>
       <c r="D18" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E18" t="s">
         <v>30</v>
       </c>
       <c r="F18" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G18" t="s">
         <v>32</v>
       </c>
       <c r="H18" t="s">
         <v>33</v>
       </c>
       <c r="I18" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="J18" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="K18"/>
       <c r="L18" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="M18"/>
+        <v>105</v>
+      </c>
+      <c r="M18" t="s">
+        <v>74</v>
+      </c>
       <c r="N18" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="O18">
         <v>96</v>
       </c>
       <c r="P18" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="Q18" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R18" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="Y18"/>
       <c r="Z18" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="AA18" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="19" spans="1:27">
       <c r="A19"/>
       <c r="B19" t="s">
         <v>27</v>
       </c>
       <c r="C19" t="s">
         <v>28</v>
       </c>
       <c r="D19" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E19" t="s">
         <v>30</v>
       </c>
       <c r="F19" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G19" t="s">
         <v>32</v>
       </c>
       <c r="H19" t="s">
         <v>33</v>
       </c>
       <c r="I19" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="J19" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="K19"/>
       <c r="L19" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="M19"/>
+        <v>107</v>
+      </c>
+      <c r="M19" t="s">
+        <v>74</v>
+      </c>
       <c r="N19" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="O19">
         <v>96</v>
       </c>
       <c r="P19" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="Q19" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R19" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="Y19"/>
       <c r="Z19" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="AA19" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="20" spans="1:27">
       <c r="A20"/>
       <c r="B20" t="s">
         <v>27</v>
       </c>
       <c r="C20" t="s">
         <v>28</v>
       </c>
       <c r="D20" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E20" t="s">
         <v>30</v>
       </c>
       <c r="F20" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G20" t="s">
         <v>32</v>
       </c>
       <c r="H20" t="s">
         <v>33</v>
       </c>
       <c r="I20" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="J20" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="K20"/>
       <c r="L20" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="M20"/>
+        <v>109</v>
+      </c>
+      <c r="M20" t="s">
+        <v>74</v>
+      </c>
       <c r="N20" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="O20">
         <v>96</v>
       </c>
       <c r="P20" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="Q20" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R20" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="Y20"/>
       <c r="Z20" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="AA20" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="21" spans="1:27">
       <c r="A21"/>
       <c r="B21" t="s">
         <v>27</v>
       </c>
       <c r="C21" t="s">
         <v>28</v>
       </c>
       <c r="D21" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E21" t="s">
         <v>30</v>
       </c>
       <c r="F21" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G21" t="s">
         <v>32</v>
       </c>
       <c r="H21" t="s">
         <v>33</v>
       </c>
       <c r="I21" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="J21" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="K21"/>
       <c r="L21" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="M21"/>
+        <v>112</v>
+      </c>
+      <c r="M21" t="s">
+        <v>74</v>
+      </c>
       <c r="N21" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="O21">
         <v>96</v>
       </c>
       <c r="P21" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="Q21" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R21" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="Y21"/>
       <c r="Z21" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="AA21" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="22" spans="1:27">
       <c r="A22"/>
       <c r="B22" t="s">
         <v>27</v>
       </c>
       <c r="C22" t="s">
         <v>28</v>
       </c>
       <c r="D22" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E22" t="s">
         <v>30</v>
       </c>
       <c r="F22" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G22" t="s">
         <v>32</v>
       </c>
       <c r="H22" t="s">
         <v>33</v>
       </c>
       <c r="I22" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="J22" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="K22" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="L22" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="M22"/>
+        <v>115</v>
+      </c>
+      <c r="M22" t="s">
+        <v>74</v>
+      </c>
       <c r="N22" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="O22">
         <v>96</v>
       </c>
       <c r="P22" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="Q22" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R22" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22">
         <v>0.0136</v>
       </c>
       <c r="W22"/>
       <c r="X22" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="Y22"/>
       <c r="Z22" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="AA22" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="23" spans="1:27">
       <c r="A23"/>
       <c r="B23" t="s">
         <v>27</v>
       </c>
       <c r="C23" t="s">
         <v>28</v>
       </c>
       <c r="D23" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E23" t="s">
         <v>30</v>
       </c>
       <c r="F23" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G23" t="s">
         <v>32</v>
       </c>
       <c r="H23" t="s">
         <v>33</v>
       </c>
       <c r="I23" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="J23" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="K23" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="L23" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="M23"/>
+        <v>120</v>
+      </c>
+      <c r="M23" t="s">
+        <v>74</v>
+      </c>
       <c r="N23" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="O23">
         <v>96</v>
       </c>
       <c r="P23" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="Q23" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R23" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="Y23"/>
       <c r="Z23" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="AA23" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24"/>
       <c r="B24" t="s">
         <v>27</v>
       </c>
       <c r="C24" t="s">
         <v>28</v>
       </c>
       <c r="D24" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E24" t="s">
         <v>30</v>
       </c>
       <c r="F24" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G24" t="s">
         <v>32</v>
       </c>
       <c r="H24" t="s">
         <v>33</v>
       </c>
       <c r="I24" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="J24" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="K24"/>
       <c r="L24" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="M24"/>
+        <v>125</v>
+      </c>
+      <c r="M24" t="s">
+        <v>74</v>
+      </c>
       <c r="N24" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="O24">
         <v>96</v>
       </c>
       <c r="P24">
         <v>0.076</v>
       </c>
       <c r="Q24">
         <v>0.0697</v>
       </c>
       <c r="R24">
         <v>0.0828</v>
       </c>
       <c r="S24">
         <v>0.0645</v>
       </c>
       <c r="T24">
         <v>0.0845</v>
       </c>
       <c r="U24">
         <v>0.099</v>
       </c>
       <c r="V24">
         <v>0.117</v>
       </c>
       <c r="W24"/>
       <c r="X24" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="Y24"/>
       <c r="Z24" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="AA24"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25"/>
       <c r="B25" t="s">
         <v>27</v>
       </c>
       <c r="C25" t="s">
         <v>28</v>
       </c>
       <c r="D25" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E25" t="s">
         <v>30</v>
       </c>
       <c r="F25" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G25" t="s">
         <v>32</v>
       </c>
       <c r="H25" t="s">
         <v>33</v>
       </c>
       <c r="I25" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="J25" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="K25" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="L25" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="M25"/>
+        <v>128</v>
+      </c>
+      <c r="M25" t="s">
+        <v>74</v>
+      </c>
       <c r="N25" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="O25">
         <v>96</v>
       </c>
       <c r="P25" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="Q25" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R25" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="Y25"/>
       <c r="Z25" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="AA25" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="26" spans="1:27">
       <c r="A26"/>
       <c r="B26" t="s">
         <v>27</v>
       </c>
       <c r="C26" t="s">
         <v>28</v>
       </c>
       <c r="D26" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E26" t="s">
         <v>30</v>
       </c>
       <c r="F26" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G26" t="s">
         <v>32</v>
       </c>
       <c r="H26" t="s">
         <v>33</v>
       </c>
       <c r="I26" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="J26" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="K26" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="L26" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="M26"/>
+        <v>132</v>
+      </c>
+      <c r="M26" t="s">
+        <v>74</v>
+      </c>
       <c r="N26" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="O26">
         <v>96</v>
       </c>
       <c r="P26">
         <v>0.187</v>
       </c>
       <c r="Q26">
         <v>0.16</v>
       </c>
       <c r="R26">
         <v>0.22</v>
       </c>
       <c r="S26">
         <v>0.109</v>
       </c>
       <c r="T26">
         <v>0.169</v>
       </c>
       <c r="U26">
         <v>0.285</v>
       </c>
       <c r="V26">
         <v>0.613</v>
       </c>
       <c r="W26"/>
       <c r="X26" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="Y26"/>
       <c r="Z26" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27"/>
       <c r="B27" t="s">
         <v>27</v>
       </c>
       <c r="C27" t="s">
         <v>28</v>
       </c>
       <c r="D27" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E27" t="s">
         <v>30</v>
       </c>
       <c r="F27" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G27" t="s">
         <v>32</v>
       </c>
       <c r="H27" t="s">
         <v>33</v>
       </c>
       <c r="I27" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="J27" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="K27" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="L27" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="M27"/>
+        <v>137</v>
+      </c>
+      <c r="M27" t="s">
+        <v>74</v>
+      </c>
       <c r="N27" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="O27">
         <v>96</v>
       </c>
       <c r="P27" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="Q27" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R27" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27">
         <v>0.0741</v>
       </c>
       <c r="W27"/>
       <c r="X27" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="Y27"/>
       <c r="Z27" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="AA27" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="28" spans="1:27">
       <c r="A28"/>
       <c r="B28" t="s">
         <v>27</v>
       </c>
       <c r="C28" t="s">
         <v>28</v>
       </c>
       <c r="D28" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E28" t="s">
         <v>30</v>
       </c>
       <c r="F28" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G28" t="s">
         <v>32</v>
       </c>
       <c r="H28" t="s">
         <v>33</v>
       </c>
       <c r="I28" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="J28" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="K28"/>
       <c r="L28" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="M28"/>
+        <v>141</v>
+      </c>
+      <c r="M28" t="s">
+        <v>74</v>
+      </c>
       <c r="N28" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="O28">
         <v>96</v>
       </c>
       <c r="P28" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="Q28" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R28" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="Y28"/>
       <c r="Z28" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="AA28" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29"/>
       <c r="B29" t="s">
         <v>27</v>
       </c>
       <c r="C29" t="s">
         <v>28</v>
       </c>
       <c r="D29" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E29" t="s">
         <v>30</v>
       </c>
       <c r="F29" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G29" t="s">
         <v>32</v>
       </c>
       <c r="H29" t="s">
         <v>33</v>
       </c>
       <c r="I29" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="J29" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="K29" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="L29" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="M29"/>
+        <v>145</v>
+      </c>
+      <c r="M29" t="s">
+        <v>74</v>
+      </c>
       <c r="N29" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="O29">
         <v>96</v>
       </c>
       <c r="P29" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="Q29" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R29" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="Y29"/>
       <c r="Z29" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="AA29" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="30" spans="1:27">
       <c r="A30"/>
       <c r="B30" t="s">
         <v>27</v>
       </c>
       <c r="C30" t="s">
         <v>28</v>
       </c>
       <c r="D30" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E30" t="s">
         <v>30</v>
       </c>
       <c r="F30" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G30" t="s">
         <v>32</v>
       </c>
       <c r="H30" t="s">
         <v>33</v>
       </c>
       <c r="I30" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="J30" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="K30"/>
       <c r="L30" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="M30"/>
+        <v>149</v>
+      </c>
+      <c r="M30" t="s">
+        <v>74</v>
+      </c>
       <c r="N30" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="O30">
         <v>96</v>
       </c>
       <c r="P30" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="Q30" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R30" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="Y30"/>
       <c r="Z30" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="AA30" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="31" spans="1:27">
       <c r="A31"/>
       <c r="B31" t="s">
         <v>27</v>
       </c>
       <c r="C31" t="s">
         <v>28</v>
       </c>
       <c r="D31" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E31" t="s">
         <v>30</v>
       </c>
       <c r="F31" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G31" t="s">
         <v>32</v>
       </c>
       <c r="H31" t="s">
         <v>33</v>
       </c>
       <c r="I31" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="J31" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="K31"/>
       <c r="L31" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="M31"/>
+        <v>152</v>
+      </c>
+      <c r="M31" t="s">
+        <v>74</v>
+      </c>
       <c r="N31" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="O31">
         <v>96</v>
       </c>
       <c r="P31" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="Q31" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R31" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="Y31"/>
       <c r="Z31" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="AA31" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="32" spans="1:27">
       <c r="A32"/>
       <c r="B32" t="s">
         <v>27</v>
       </c>
       <c r="C32" t="s">
         <v>28</v>
       </c>
       <c r="D32" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E32" t="s">
         <v>30</v>
       </c>
       <c r="F32" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G32" t="s">
         <v>32</v>
       </c>
       <c r="H32" t="s">
         <v>33</v>
       </c>
       <c r="I32" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="J32" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="K32" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="L32" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="M32"/>
+        <v>154</v>
+      </c>
+      <c r="M32" t="s">
+        <v>74</v>
+      </c>
       <c r="N32" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="O32">
         <v>96</v>
       </c>
       <c r="P32">
         <v>0.416</v>
       </c>
       <c r="Q32">
         <v>0.366</v>
       </c>
       <c r="R32">
         <v>0.473</v>
       </c>
       <c r="S32">
         <v>0.272</v>
       </c>
       <c r="T32">
         <v>0.386</v>
       </c>
       <c r="U32">
         <v>0.606</v>
       </c>
       <c r="V32">
         <v>0.951</v>
       </c>
       <c r="W32"/>
       <c r="X32" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="Y32"/>
       <c r="Z32" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="AA32"/>
     </row>
     <row r="33" spans="1:27">
       <c r="A33"/>
       <c r="B33" t="s">
         <v>27</v>
       </c>
       <c r="C33" t="s">
         <v>28</v>
       </c>
       <c r="D33" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E33" t="s">
         <v>30</v>
       </c>
       <c r="F33" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G33" t="s">
         <v>32</v>
       </c>
       <c r="H33" t="s">
         <v>33</v>
       </c>
       <c r="I33" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="J33" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="K33" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="L33" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="M33"/>
+        <v>158</v>
+      </c>
+      <c r="M33" t="s">
+        <v>74</v>
+      </c>
       <c r="N33" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="O33">
         <v>96</v>
       </c>
       <c r="P33">
         <v>0.406</v>
       </c>
       <c r="Q33">
         <v>0.36</v>
       </c>
       <c r="R33">
         <v>0.457</v>
       </c>
       <c r="S33">
         <v>0.263</v>
       </c>
       <c r="T33">
         <v>0.426</v>
       </c>
       <c r="U33">
         <v>0.564</v>
       </c>
       <c r="V33">
         <v>0.83</v>
       </c>
       <c r="W33"/>
       <c r="X33" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="Y33"/>
       <c r="Z33" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="AA33"/>
     </row>
     <row r="34" spans="1:27">
       <c r="A34"/>
       <c r="B34" t="s">
         <v>27</v>
       </c>
       <c r="C34" t="s">
         <v>28</v>
       </c>
       <c r="D34" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E34" t="s">
         <v>30</v>
       </c>
       <c r="F34" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G34" t="s">
         <v>32</v>
       </c>
       <c r="H34" t="s">
         <v>33</v>
       </c>
       <c r="I34" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="J34" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="K34" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="L34" t="s">
-        <v>160</v>
-[...1 lines deleted...]
-      <c r="M34"/>
+        <v>162</v>
+      </c>
+      <c r="M34" t="s">
+        <v>74</v>
+      </c>
       <c r="N34" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="O34">
         <v>96</v>
       </c>
       <c r="P34">
         <v>0.892</v>
       </c>
       <c r="Q34">
         <v>0.783</v>
       </c>
       <c r="R34">
         <v>1.02</v>
       </c>
       <c r="S34">
         <v>0.604</v>
       </c>
       <c r="T34">
         <v>0.895</v>
       </c>
       <c r="U34">
         <v>1.29</v>
       </c>
       <c r="V34">
         <v>2.0</v>
       </c>
       <c r="W34"/>
       <c r="X34" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="Y34"/>
       <c r="Z34" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="AA34"/>
     </row>
     <row r="35" spans="1:27">
       <c r="A35"/>
       <c r="B35" t="s">
         <v>27</v>
       </c>
       <c r="C35" t="s">
         <v>28</v>
       </c>
       <c r="D35" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E35" t="s">
         <v>30</v>
       </c>
       <c r="F35" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G35" t="s">
         <v>32</v>
       </c>
       <c r="H35" t="s">
         <v>33</v>
       </c>
       <c r="I35" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="J35" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="K35"/>
       <c r="L35" t="s">
-        <v>164</v>
-[...1 lines deleted...]
-      <c r="M35"/>
+        <v>166</v>
+      </c>
+      <c r="M35" t="s">
+        <v>74</v>
+      </c>
       <c r="N35" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="O35">
         <v>96</v>
       </c>
       <c r="P35" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="Q35" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R35" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="S35"/>
       <c r="T35"/>
       <c r="U35"/>
       <c r="V35"/>
       <c r="W35"/>
       <c r="X35" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="Y35"/>
       <c r="Z35" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="AA35" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="36" spans="1:27">
       <c r="A36"/>
       <c r="B36" t="s">
         <v>27</v>
       </c>
       <c r="C36" t="s">
         <v>28</v>
       </c>
       <c r="D36" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E36" t="s">
         <v>30</v>
       </c>
       <c r="F36" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G36" t="s">
         <v>32</v>
       </c>
       <c r="H36" t="s">
         <v>33</v>
       </c>
       <c r="I36" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="J36" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="K36" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="L36" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="M36"/>
+        <v>168</v>
+      </c>
+      <c r="M36" t="s">
+        <v>74</v>
+      </c>
       <c r="N36" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="O36">
         <v>96</v>
       </c>
       <c r="P36">
         <v>2.39</v>
       </c>
       <c r="Q36">
         <v>2.08</v>
       </c>
       <c r="R36">
         <v>2.75</v>
       </c>
       <c r="S36">
         <v>1.47</v>
       </c>
       <c r="T36">
         <v>2.47</v>
       </c>
       <c r="U36">
         <v>3.56</v>
       </c>
       <c r="V36">
         <v>5.42</v>
       </c>
       <c r="W36"/>
       <c r="X36" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="Y36"/>
       <c r="Z36" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="AA36"/>
     </row>
     <row r="37" spans="1:27">
       <c r="A37"/>
       <c r="B37" t="s">
         <v>27</v>
       </c>
       <c r="C37" t="s">
         <v>28</v>
       </c>
       <c r="D37" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E37" t="s">
         <v>30</v>
       </c>
       <c r="F37" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G37" t="s">
         <v>32</v>
       </c>
       <c r="H37" t="s">
         <v>33</v>
       </c>
       <c r="I37" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="J37" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="K37" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="L37" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="M37"/>
+        <v>172</v>
+      </c>
+      <c r="M37" t="s">
+        <v>74</v>
+      </c>
       <c r="N37" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="O37">
         <v>96</v>
       </c>
       <c r="P37" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="Q37" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R37" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="Y37"/>
       <c r="Z37" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="AA37" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="38" spans="1:27">
       <c r="A38"/>
       <c r="B38" t="s">
         <v>27</v>
       </c>
       <c r="C38" t="s">
         <v>28</v>
       </c>
       <c r="D38" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E38" t="s">
         <v>30</v>
       </c>
       <c r="F38" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G38" t="s">
         <v>32</v>
       </c>
       <c r="H38" t="s">
         <v>33</v>
       </c>
       <c r="I38" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="J38" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="K38"/>
       <c r="L38" t="s">
-        <v>174</v>
-[...1 lines deleted...]
-      <c r="M38"/>
+        <v>176</v>
+      </c>
+      <c r="M38" t="s">
+        <v>74</v>
+      </c>
       <c r="N38" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="O38">
         <v>96</v>
       </c>
       <c r="P38" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="Q38" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R38" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="Y38"/>
       <c r="Z38" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="AA38" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="39" spans="1:27">
       <c r="A39"/>
       <c r="B39" t="s">
         <v>27</v>
       </c>
       <c r="C39" t="s">
         <v>28</v>
       </c>
       <c r="D39" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E39" t="s">
         <v>30</v>
       </c>
       <c r="F39" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G39" t="s">
         <v>32</v>
       </c>
       <c r="H39" t="s">
         <v>33</v>
       </c>
       <c r="I39" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="J39" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="K39" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="L39" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="M39"/>
+        <v>180</v>
+      </c>
+      <c r="M39" t="s">
+        <v>74</v>
+      </c>
       <c r="N39" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="O39">
         <v>96</v>
       </c>
       <c r="P39">
         <v>0.121</v>
       </c>
       <c r="Q39">
         <v>0.099</v>
       </c>
       <c r="R39">
         <v>0.147</v>
       </c>
       <c r="S39">
         <v>0.0584</v>
       </c>
       <c r="T39">
         <v>0.108</v>
       </c>
       <c r="U39">
         <v>0.215</v>
       </c>
       <c r="V39">
         <v>0.532</v>
       </c>
       <c r="W39"/>
       <c r="X39" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="Y39"/>
       <c r="Z39" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="AA39"/>
     </row>
     <row r="40" spans="1:27">
       <c r="A40"/>
       <c r="B40" t="s">
         <v>27</v>
       </c>
       <c r="C40" t="s">
         <v>28</v>
       </c>
       <c r="D40" t="s">
         <v>29</v>
       </c>
       <c r="E40" t="s">
         <v>30</v>
       </c>
       <c r="F40" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="G40" t="s">
         <v>32</v>
       </c>
       <c r="H40" t="s">
         <v>33</v>
       </c>
       <c r="I40" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="J40" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="K40" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="L40" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="M40"/>
+        <v>188</v>
+      </c>
+      <c r="M40" t="s">
+        <v>37</v>
+      </c>
       <c r="N40" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O40">
         <v>204</v>
       </c>
       <c r="P40" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="Q40" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R40" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40"/>
       <c r="X40" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="Y40"/>
       <c r="Z40" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AA40" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="41" spans="1:27">
       <c r="A41"/>
       <c r="B41" t="s">
         <v>27</v>
       </c>
       <c r="C41" t="s">
         <v>28</v>
       </c>
       <c r="D41" t="s">
         <v>29</v>
       </c>
       <c r="E41" t="s">
         <v>30</v>
       </c>
       <c r="F41" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="G41" t="s">
         <v>32</v>
       </c>
       <c r="H41" t="s">
         <v>33</v>
       </c>
       <c r="I41" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="J41" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="K41" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="L41" t="s">
-        <v>190</v>
-[...1 lines deleted...]
-      <c r="M41"/>
+        <v>192</v>
+      </c>
+      <c r="M41" t="s">
+        <v>37</v>
+      </c>
       <c r="N41" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O41">
         <v>204</v>
       </c>
       <c r="P41" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="Q41" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R41" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="Y41"/>
       <c r="Z41" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AA41" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="42" spans="1:27">
       <c r="A42"/>
       <c r="B42" t="s">
         <v>27</v>
       </c>
       <c r="C42" t="s">
         <v>28</v>
       </c>
       <c r="D42" t="s">
         <v>29</v>
       </c>
       <c r="E42" t="s">
         <v>30</v>
       </c>
       <c r="F42" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="G42" t="s">
         <v>32</v>
       </c>
       <c r="H42" t="s">
         <v>33</v>
       </c>
       <c r="I42" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="J42" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="K42" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="L42" t="s">
-        <v>194</v>
-[...1 lines deleted...]
-      <c r="M42"/>
+        <v>196</v>
+      </c>
+      <c r="M42" t="s">
+        <v>37</v>
+      </c>
       <c r="N42" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O42">
         <v>204</v>
       </c>
       <c r="P42" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="Q42" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R42" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42">
         <v>4.05</v>
       </c>
       <c r="V42"/>
       <c r="W42">
         <v>8.3</v>
       </c>
       <c r="X42" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="Y42"/>
       <c r="Z42" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="AA42" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="43" spans="1:27">
       <c r="A43"/>
       <c r="B43" t="s">
         <v>27</v>
       </c>
       <c r="C43" t="s">
         <v>28</v>
       </c>
       <c r="D43" t="s">
         <v>29</v>
       </c>
       <c r="E43" t="s">
         <v>30</v>
       </c>
       <c r="F43" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="G43" t="s">
         <v>32</v>
       </c>
       <c r="H43" t="s">
         <v>33</v>
       </c>
       <c r="I43" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="J43" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="K43" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="L43" t="s">
-        <v>200</v>
-[...1 lines deleted...]
-      <c r="M43"/>
+        <v>202</v>
+      </c>
+      <c r="M43" t="s">
+        <v>37</v>
+      </c>
       <c r="N43" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O43">
         <v>204</v>
       </c>
       <c r="P43" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="Q43" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R43" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="Y43"/>
       <c r="Z43" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AA43" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="44" spans="1:27">
       <c r="A44"/>
       <c r="B44" t="s">
         <v>27</v>
       </c>
       <c r="C44" t="s">
         <v>28</v>
       </c>
       <c r="D44" t="s">
         <v>29</v>
       </c>
       <c r="E44" t="s">
         <v>30</v>
       </c>
       <c r="F44" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="G44" t="s">
         <v>32</v>
       </c>
       <c r="H44" t="s">
         <v>33</v>
       </c>
       <c r="I44" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="J44" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="K44" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="L44" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="M44"/>
+        <v>206</v>
+      </c>
+      <c r="M44" t="s">
+        <v>37</v>
+      </c>
       <c r="N44" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O44">
         <v>204</v>
       </c>
       <c r="P44" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="Q44" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R44" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="Y44"/>
       <c r="Z44" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AA44" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="45" spans="1:27">
       <c r="A45"/>
       <c r="B45" t="s">
         <v>27</v>
       </c>
       <c r="C45" t="s">
         <v>28</v>
       </c>
       <c r="D45" t="s">
         <v>29</v>
       </c>
       <c r="E45" t="s">
         <v>30</v>
       </c>
       <c r="F45" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="G45" t="s">
         <v>32</v>
       </c>
       <c r="H45" t="s">
         <v>33</v>
       </c>
       <c r="I45" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="J45" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="K45" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="L45" t="s">
-        <v>208</v>
-[...1 lines deleted...]
-      <c r="M45"/>
+        <v>210</v>
+      </c>
+      <c r="M45" t="s">
+        <v>37</v>
+      </c>
       <c r="N45" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O45">
         <v>204</v>
       </c>
       <c r="P45" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="Q45" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R45" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45">
         <v>4.8</v>
       </c>
       <c r="X45" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="Y45"/>
       <c r="Z45" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="AA45" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="46" spans="1:27">
       <c r="A46"/>
       <c r="B46" t="s">
         <v>27</v>
       </c>
       <c r="C46" t="s">
         <v>28</v>
       </c>
       <c r="D46" t="s">
         <v>29</v>
       </c>
       <c r="E46" t="s">
         <v>30</v>
       </c>
       <c r="F46" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="G46" t="s">
         <v>32</v>
       </c>
       <c r="H46" t="s">
         <v>33</v>
       </c>
       <c r="I46" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="J46" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="K46" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="L46" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="M46"/>
+        <v>214</v>
+      </c>
+      <c r="M46" t="s">
+        <v>37</v>
+      </c>
       <c r="N46" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O46">
         <v>204</v>
       </c>
       <c r="P46" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="Q46" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R46" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46">
         <v>2.66</v>
       </c>
       <c r="X46" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="Y46"/>
       <c r="Z46" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AA46" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="47" spans="1:27">
       <c r="A47"/>
       <c r="B47" t="s">
         <v>27</v>
       </c>
       <c r="C47" t="s">
         <v>28</v>
       </c>
       <c r="D47" t="s">
         <v>29</v>
       </c>
       <c r="E47" t="s">
         <v>30</v>
       </c>
       <c r="F47" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="G47" t="s">
         <v>32</v>
       </c>
       <c r="H47" t="s">
         <v>33</v>
       </c>
       <c r="I47" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="J47" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="K47" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="L47" t="s">
-        <v>216</v>
-[...1 lines deleted...]
-      <c r="M47"/>
+        <v>218</v>
+      </c>
+      <c r="M47" t="s">
+        <v>37</v>
+      </c>
       <c r="N47" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O47">
         <v>204</v>
       </c>
       <c r="P47" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="Q47" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R47" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47">
         <v>13.8</v>
       </c>
       <c r="X47" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="Y47"/>
       <c r="Z47" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AA47" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="48" spans="1:27">
       <c r="A48"/>
       <c r="B48" t="s">
         <v>27</v>
       </c>
       <c r="C48" t="s">
         <v>28</v>
       </c>
       <c r="D48" t="s">
         <v>29</v>
       </c>
       <c r="E48" t="s">
         <v>30</v>
       </c>
       <c r="F48" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="G48" t="s">
         <v>32</v>
       </c>
       <c r="H48" t="s">
         <v>33</v>
       </c>
       <c r="I48" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="J48" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="K48" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="L48" t="s">
-        <v>220</v>
-[...1 lines deleted...]
-      <c r="M48"/>
+        <v>222</v>
+      </c>
+      <c r="M48" t="s">
+        <v>37</v>
+      </c>
       <c r="N48" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O48">
         <v>204</v>
       </c>
       <c r="P48" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="Q48" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R48" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="S48"/>
       <c r="T48"/>
       <c r="U48"/>
       <c r="V48"/>
       <c r="W48"/>
       <c r="X48" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="Y48"/>
       <c r="Z48" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AA48" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="49" spans="1:27">
       <c r="A49"/>
       <c r="B49" t="s">
         <v>27</v>
       </c>
       <c r="C49" t="s">
         <v>28</v>
       </c>
       <c r="D49" t="s">
         <v>29</v>
       </c>
       <c r="E49" t="s">
         <v>30</v>
       </c>
       <c r="F49" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="G49" t="s">
         <v>32</v>
       </c>
       <c r="H49" t="s">
         <v>33</v>
       </c>
       <c r="I49" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="J49" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="K49" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="L49" t="s">
-        <v>223</v>
-[...1 lines deleted...]
-      <c r="M49"/>
+        <v>225</v>
+      </c>
+      <c r="M49" t="s">
+        <v>37</v>
+      </c>
       <c r="N49" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O49">
         <v>204</v>
       </c>
       <c r="P49" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="Q49" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R49" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="Y49"/>
       <c r="Z49" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AA49" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="50" spans="1:27">
       <c r="A50"/>
       <c r="B50" t="s">
         <v>27</v>
       </c>
       <c r="C50" t="s">
         <v>28</v>
       </c>
       <c r="D50" t="s">
         <v>29</v>
       </c>
       <c r="E50" t="s">
         <v>30</v>
       </c>
       <c r="F50" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="G50" t="s">
         <v>32</v>
       </c>
       <c r="H50" t="s">
         <v>33</v>
       </c>
       <c r="I50" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="J50" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="K50" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="L50" t="s">
-        <v>226</v>
-[...1 lines deleted...]
-      <c r="M50"/>
+        <v>228</v>
+      </c>
+      <c r="M50" t="s">
+        <v>37</v>
+      </c>
       <c r="N50" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O50">
         <v>204</v>
       </c>
       <c r="P50" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="Q50" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R50" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="Y50"/>
       <c r="Z50" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AA50" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="51" spans="1:27">
       <c r="A51"/>
       <c r="B51" t="s">
         <v>27</v>
       </c>
       <c r="C51" t="s">
         <v>28</v>
       </c>
       <c r="D51" t="s">
         <v>29</v>
       </c>
       <c r="E51" t="s">
         <v>30</v>
       </c>
       <c r="F51" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="G51" t="s">
         <v>32</v>
       </c>
       <c r="H51" t="s">
         <v>33</v>
       </c>
       <c r="I51" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="J51" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="K51" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="L51" t="s">
-        <v>229</v>
-[...1 lines deleted...]
-      <c r="M51"/>
+        <v>231</v>
+      </c>
+      <c r="M51" t="s">
+        <v>37</v>
+      </c>
       <c r="N51" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O51">
         <v>204</v>
       </c>
       <c r="P51" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="Q51" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R51" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="Y51"/>
       <c r="Z51" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AA51" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="52" spans="1:27">
       <c r="A52"/>
       <c r="B52" t="s">
         <v>27</v>
       </c>
       <c r="C52" t="s">
         <v>28</v>
       </c>
       <c r="D52" t="s">
         <v>29</v>
       </c>
       <c r="E52" t="s">
         <v>30</v>
       </c>
       <c r="F52" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="G52" t="s">
         <v>32</v>
       </c>
       <c r="H52" t="s">
         <v>33</v>
       </c>
       <c r="I52" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="J52" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="K52" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="L52" t="s">
-        <v>232</v>
-[...1 lines deleted...]
-      <c r="M52"/>
+        <v>234</v>
+      </c>
+      <c r="M52" t="s">
+        <v>37</v>
+      </c>
       <c r="N52" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O52">
         <v>204</v>
       </c>
       <c r="P52" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="Q52" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R52" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="Y52"/>
       <c r="Z52" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AA52" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="53" spans="1:27">
       <c r="A53"/>
       <c r="B53" t="s">
         <v>27</v>
       </c>
       <c r="C53" t="s">
         <v>28</v>
       </c>
       <c r="D53" t="s">
         <v>29</v>
       </c>
       <c r="E53" t="s">
         <v>30</v>
       </c>
       <c r="F53" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="G53" t="s">
         <v>32</v>
       </c>
       <c r="H53" t="s">
         <v>33</v>
       </c>
       <c r="I53" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="J53" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="K53" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="L53" t="s">
-        <v>235</v>
-[...1 lines deleted...]
-      <c r="M53"/>
+        <v>237</v>
+      </c>
+      <c r="M53" t="s">
+        <v>37</v>
+      </c>
       <c r="N53" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O53">
         <v>204</v>
       </c>
       <c r="P53" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="Q53" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R53" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="Y53"/>
       <c r="Z53" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AA53" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="54" spans="1:27">
       <c r="A54"/>
       <c r="B54" t="s">
         <v>27</v>
       </c>
       <c r="C54" t="s">
         <v>28</v>
       </c>
       <c r="D54" t="s">
         <v>29</v>
       </c>
       <c r="E54" t="s">
         <v>30</v>
       </c>
       <c r="F54" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="G54" t="s">
         <v>32</v>
       </c>
       <c r="H54" t="s">
         <v>33</v>
       </c>
       <c r="I54" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="J54" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="K54" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="L54" t="s">
-        <v>238</v>
-[...1 lines deleted...]
-      <c r="M54"/>
+        <v>240</v>
+      </c>
+      <c r="M54" t="s">
+        <v>37</v>
+      </c>
       <c r="N54" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O54">
         <v>204</v>
       </c>
       <c r="P54" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="Q54" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R54" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="Y54"/>
       <c r="Z54" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AA54" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="55" spans="1:27">
       <c r="A55"/>
       <c r="B55" t="s">
         <v>27</v>
       </c>
       <c r="C55" t="s">
         <v>28</v>
       </c>
       <c r="D55" t="s">
         <v>29</v>
       </c>
       <c r="E55" t="s">
         <v>30</v>
       </c>
       <c r="F55" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="G55" t="s">
         <v>32</v>
       </c>
       <c r="H55" t="s">
         <v>33</v>
       </c>
       <c r="I55" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="J55" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="K55" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="L55" t="s">
-        <v>241</v>
-[...1 lines deleted...]
-      <c r="M55"/>
+        <v>243</v>
+      </c>
+      <c r="M55" t="s">
+        <v>37</v>
+      </c>
       <c r="N55" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O55">
         <v>204</v>
       </c>
       <c r="P55" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="Q55" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R55" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="S55"/>
       <c r="T55"/>
       <c r="U55"/>
       <c r="V55"/>
       <c r="W55"/>
       <c r="X55" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="Y55"/>
       <c r="Z55" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="AA55" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="56" spans="1:27">
       <c r="A56"/>
       <c r="B56" t="s">
         <v>27</v>
       </c>
       <c r="C56" t="s">
         <v>28</v>
       </c>
       <c r="D56" t="s">
         <v>29</v>
       </c>
       <c r="E56" t="s">
         <v>30</v>
       </c>
       <c r="F56" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="G56" t="s">
         <v>32</v>
       </c>
       <c r="H56" t="s">
         <v>33</v>
       </c>
       <c r="I56" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="J56" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="K56" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="L56" t="s">
-        <v>245</v>
-[...1 lines deleted...]
-      <c r="M56"/>
+        <v>247</v>
+      </c>
+      <c r="M56" t="s">
+        <v>37</v>
+      </c>
       <c r="N56" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O56">
         <v>204</v>
       </c>
       <c r="P56" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="Q56" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R56" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="S56"/>
       <c r="T56"/>
       <c r="U56"/>
       <c r="V56"/>
       <c r="W56"/>
       <c r="X56" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="Y56"/>
       <c r="Z56" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="AA56" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="57" spans="1:27">
       <c r="A57"/>
       <c r="B57" t="s">
         <v>27</v>
       </c>
       <c r="C57" t="s">
         <v>28</v>
       </c>
       <c r="D57" t="s">
         <v>29</v>
       </c>
       <c r="E57" t="s">
         <v>30</v>
       </c>
       <c r="F57" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="G57" t="s">
         <v>32</v>
       </c>
       <c r="H57" t="s">
         <v>33</v>
       </c>
       <c r="I57" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="J57" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="K57" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="L57" t="s">
-        <v>248</v>
-[...1 lines deleted...]
-      <c r="M57"/>
+        <v>250</v>
+      </c>
+      <c r="M57" t="s">
+        <v>37</v>
+      </c>
       <c r="N57" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O57">
         <v>204</v>
       </c>
       <c r="P57" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="Q57" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R57" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="S57"/>
       <c r="T57"/>
       <c r="U57"/>
       <c r="V57"/>
       <c r="W57"/>
       <c r="X57" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="Y57"/>
       <c r="Z57" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="AA57" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="58" spans="1:27">
       <c r="A58"/>
       <c r="B58" t="s">
         <v>27</v>
       </c>
       <c r="C58" t="s">
         <v>28</v>
       </c>
       <c r="D58" t="s">
         <v>29</v>
       </c>
       <c r="E58" t="s">
         <v>30</v>
       </c>
       <c r="F58" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="G58" t="s">
         <v>32</v>
       </c>
       <c r="H58" t="s">
         <v>33</v>
       </c>
       <c r="I58" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="J58" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="K58" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="L58" t="s">
-        <v>251</v>
-[...1 lines deleted...]
-      <c r="M58"/>
+        <v>253</v>
+      </c>
+      <c r="M58" t="s">
+        <v>37</v>
+      </c>
       <c r="N58" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O58">
         <v>204</v>
       </c>
       <c r="P58" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="Q58" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R58" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="S58"/>
       <c r="T58"/>
       <c r="U58"/>
       <c r="V58"/>
       <c r="W58"/>
       <c r="X58" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="Y58"/>
       <c r="Z58" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="AA58" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="59" spans="1:27">
       <c r="A59"/>
       <c r="B59" t="s">
         <v>27</v>
       </c>
       <c r="C59" t="s">
         <v>28</v>
       </c>
       <c r="D59" t="s">
         <v>29</v>
       </c>
       <c r="E59" t="s">
         <v>30</v>
       </c>
       <c r="F59" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="G59" t="s">
         <v>32</v>
       </c>
       <c r="H59" t="s">
         <v>33</v>
       </c>
       <c r="I59" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="J59" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="K59" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="L59" t="s">
-        <v>259</v>
-[...1 lines deleted...]
-      <c r="M59"/>
+        <v>261</v>
+      </c>
+      <c r="M59" t="s">
+        <v>37</v>
+      </c>
       <c r="N59" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O59">
         <v>204</v>
       </c>
       <c r="P59" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="Q59" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R59" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="Y59"/>
       <c r="Z59" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AA59" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="60" spans="1:27">
       <c r="A60"/>
       <c r="B60" t="s">
         <v>27</v>
       </c>
       <c r="C60" t="s">
         <v>28</v>
       </c>
       <c r="D60" t="s">
         <v>29</v>
       </c>
       <c r="E60" t="s">
         <v>30</v>
       </c>
       <c r="F60" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="G60" t="s">
         <v>32</v>
       </c>
       <c r="H60" t="s">
         <v>33</v>
       </c>
       <c r="I60" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="J60" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="K60" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="L60" t="s">
-        <v>263</v>
-[...1 lines deleted...]
-      <c r="M60"/>
+        <v>265</v>
+      </c>
+      <c r="M60" t="s">
+        <v>37</v>
+      </c>
       <c r="N60" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O60">
         <v>204</v>
       </c>
       <c r="P60" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="Q60" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R60" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="S60"/>
       <c r="T60"/>
       <c r="U60"/>
       <c r="V60"/>
       <c r="W60"/>
       <c r="X60" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="Y60"/>
       <c r="Z60" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AA60" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="61" spans="1:27">
       <c r="A61"/>
       <c r="B61" t="s">
         <v>27</v>
       </c>
       <c r="C61" t="s">
         <v>28</v>
       </c>
       <c r="D61" t="s">
         <v>29</v>
       </c>
       <c r="E61" t="s">
         <v>30</v>
       </c>
       <c r="F61" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="G61" t="s">
         <v>32</v>
       </c>
       <c r="H61" t="s">
         <v>33</v>
       </c>
       <c r="I61" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="J61" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="K61" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="L61" t="s">
-        <v>267</v>
-[...1 lines deleted...]
-      <c r="M61"/>
+        <v>269</v>
+      </c>
+      <c r="M61" t="s">
+        <v>37</v>
+      </c>
       <c r="N61" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O61">
         <v>204</v>
       </c>
       <c r="P61" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="Q61" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R61" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="Y61"/>
       <c r="Z61" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AA61" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="62" spans="1:27">
       <c r="A62"/>
       <c r="B62" t="s">
         <v>27</v>
       </c>
       <c r="C62" t="s">
         <v>28</v>
       </c>
       <c r="D62" t="s">
         <v>29</v>
       </c>
       <c r="E62" t="s">
         <v>30</v>
       </c>
       <c r="F62" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="G62" t="s">
         <v>32</v>
       </c>
       <c r="H62" t="s">
         <v>33</v>
       </c>
       <c r="I62" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="J62" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="K62" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="L62" t="s">
-        <v>269</v>
-[...1 lines deleted...]
-      <c r="M62"/>
+        <v>271</v>
+      </c>
+      <c r="M62" t="s">
+        <v>37</v>
+      </c>
       <c r="N62" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O62">
         <v>204</v>
       </c>
       <c r="P62" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="Q62" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R62" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="Y62"/>
       <c r="Z62" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AA62" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="63" spans="1:27">
       <c r="A63"/>
       <c r="B63" t="s">
         <v>27</v>
       </c>
       <c r="C63" t="s">
         <v>28</v>
       </c>
       <c r="D63" t="s">
         <v>29</v>
       </c>
       <c r="E63" t="s">
         <v>30</v>
       </c>
       <c r="F63" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="G63" t="s">
         <v>32</v>
       </c>
       <c r="H63" t="s">
         <v>33</v>
       </c>
       <c r="I63" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="J63" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="K63" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="L63" t="s">
-        <v>272</v>
-[...1 lines deleted...]
-      <c r="M63"/>
+        <v>274</v>
+      </c>
+      <c r="M63" t="s">
+        <v>37</v>
+      </c>
       <c r="N63" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O63">
         <v>204</v>
       </c>
       <c r="P63" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="Q63" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R63" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="S63"/>
       <c r="T63"/>
       <c r="U63"/>
       <c r="V63"/>
       <c r="W63"/>
       <c r="X63" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="Y63"/>
       <c r="Z63" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AA63" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="64" spans="1:27">
       <c r="A64"/>
       <c r="B64" t="s">
         <v>27</v>
       </c>
       <c r="C64" t="s">
         <v>28</v>
       </c>
       <c r="D64" t="s">
         <v>29</v>
       </c>
       <c r="E64" t="s">
         <v>30</v>
       </c>
       <c r="F64" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="G64" t="s">
         <v>32</v>
       </c>
       <c r="H64" t="s">
         <v>33</v>
       </c>
       <c r="I64" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="J64" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="K64" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="L64" t="s">
-        <v>275</v>
-[...1 lines deleted...]
-      <c r="M64"/>
+        <v>277</v>
+      </c>
+      <c r="M64" t="s">
+        <v>37</v>
+      </c>
       <c r="N64" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O64">
         <v>204</v>
       </c>
       <c r="P64" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="Q64" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R64" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="S64"/>
       <c r="T64"/>
       <c r="U64"/>
       <c r="V64"/>
       <c r="W64"/>
       <c r="X64" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="Y64"/>
       <c r="Z64" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AA64" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="65" spans="1:27">
       <c r="A65"/>
       <c r="B65" t="s">
         <v>27</v>
       </c>
       <c r="C65" t="s">
         <v>28</v>
       </c>
       <c r="D65" t="s">
         <v>29</v>
       </c>
       <c r="E65" t="s">
         <v>30</v>
       </c>
       <c r="F65" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="G65" t="s">
         <v>32</v>
       </c>
       <c r="H65" t="s">
         <v>33</v>
       </c>
       <c r="I65" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="J65" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="K65" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="L65" t="s">
-        <v>279</v>
-[...1 lines deleted...]
-      <c r="M65"/>
+        <v>281</v>
+      </c>
+      <c r="M65" t="s">
+        <v>37</v>
+      </c>
       <c r="N65" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O65">
         <v>204</v>
       </c>
       <c r="P65" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="Q65" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R65" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="S65"/>
       <c r="T65"/>
       <c r="U65"/>
       <c r="V65"/>
       <c r="W65">
         <v>2.8</v>
       </c>
       <c r="X65" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="Y65"/>
       <c r="Z65" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AA65" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="66" spans="1:27">
       <c r="A66"/>
       <c r="B66" t="s">
         <v>27</v>
       </c>
       <c r="C66" t="s">
         <v>28</v>
       </c>
       <c r="D66" t="s">
         <v>29</v>
       </c>
       <c r="E66" t="s">
         <v>30</v>
       </c>
       <c r="F66" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="G66" t="s">
         <v>32</v>
       </c>
       <c r="H66" t="s">
         <v>33</v>
       </c>
       <c r="I66" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="J66" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="K66" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="L66" t="s">
-        <v>283</v>
-[...1 lines deleted...]
-      <c r="M66"/>
+        <v>285</v>
+      </c>
+      <c r="M66" t="s">
+        <v>37</v>
+      </c>
       <c r="N66" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O66">
         <v>204</v>
       </c>
       <c r="P66" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="Q66" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R66" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="S66"/>
       <c r="T66"/>
       <c r="U66">
         <v>2.44</v>
       </c>
       <c r="V66"/>
       <c r="W66">
         <v>4.4</v>
       </c>
       <c r="X66" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="Y66"/>
       <c r="Z66" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AA66" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="67" spans="1:27">
       <c r="A67"/>
       <c r="B67" t="s">
         <v>27</v>
       </c>
       <c r="C67" t="s">
         <v>28</v>
       </c>
       <c r="D67" t="s">
         <v>29</v>
       </c>
       <c r="E67" t="s">
         <v>30</v>
       </c>
       <c r="F67" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="G67" t="s">
         <v>32</v>
       </c>
       <c r="H67" t="s">
         <v>33</v>
       </c>
       <c r="I67" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="J67" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="K67" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="L67" t="s">
-        <v>287</v>
-[...1 lines deleted...]
-      <c r="M67"/>
+        <v>289</v>
+      </c>
+      <c r="M67" t="s">
+        <v>37</v>
+      </c>
       <c r="N67" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O67">
         <v>204</v>
       </c>
       <c r="P67" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="Q67" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R67" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="S67"/>
       <c r="T67"/>
       <c r="U67"/>
       <c r="V67"/>
       <c r="W67"/>
       <c r="X67" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="Y67"/>
       <c r="Z67" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AA67" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="68" spans="1:27">
       <c r="A68"/>
       <c r="B68" t="s">
         <v>27</v>
       </c>
       <c r="C68" t="s">
         <v>28</v>
       </c>
       <c r="D68" t="s">
         <v>29</v>
       </c>
       <c r="E68" t="s">
         <v>30</v>
       </c>
       <c r="F68" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="G68" t="s">
         <v>32</v>
       </c>
       <c r="H68" t="s">
         <v>33</v>
       </c>
       <c r="I68" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="J68" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="K68" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="L68" t="s">
-        <v>290</v>
-[...1 lines deleted...]
-      <c r="M68"/>
+        <v>292</v>
+      </c>
+      <c r="M68" t="s">
+        <v>37</v>
+      </c>
       <c r="N68" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O68">
         <v>204</v>
       </c>
       <c r="P68" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="Q68" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R68" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="S68"/>
       <c r="T68"/>
       <c r="U68"/>
       <c r="V68"/>
       <c r="W68">
         <v>2.66</v>
       </c>
       <c r="X68" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="Y68"/>
       <c r="Z68" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AA68" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="69" spans="1:27">
       <c r="A69"/>
       <c r="B69" t="s">
         <v>27</v>
       </c>
       <c r="C69" t="s">
         <v>28</v>
       </c>
       <c r="D69" t="s">
         <v>29</v>
       </c>
       <c r="E69" t="s">
         <v>30</v>
       </c>
       <c r="F69" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="G69" t="s">
         <v>32</v>
       </c>
       <c r="H69" t="s">
         <v>33</v>
       </c>
       <c r="I69" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="J69" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="K69" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="L69" t="s">
-        <v>293</v>
-[...1 lines deleted...]
-      <c r="M69"/>
+        <v>295</v>
+      </c>
+      <c r="M69" t="s">
+        <v>37</v>
+      </c>
       <c r="N69" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O69">
         <v>204</v>
       </c>
       <c r="P69" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="Q69" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R69" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="S69"/>
       <c r="T69"/>
       <c r="U69">
         <v>3.44</v>
       </c>
       <c r="V69"/>
       <c r="W69">
         <v>6.9</v>
       </c>
       <c r="X69" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="Y69"/>
       <c r="Z69" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AA69" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="70" spans="1:27">
       <c r="A70"/>
       <c r="B70" t="s">
         <v>27</v>
       </c>
       <c r="C70" t="s">
         <v>28</v>
       </c>
       <c r="D70" t="s">
         <v>29</v>
       </c>
       <c r="E70" t="s">
         <v>30</v>
       </c>
       <c r="F70" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="G70" t="s">
         <v>32</v>
       </c>
       <c r="H70" t="s">
         <v>33</v>
       </c>
       <c r="I70" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="J70" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="K70" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="L70" t="s">
-        <v>297</v>
-[...1 lines deleted...]
-      <c r="M70"/>
+        <v>299</v>
+      </c>
+      <c r="M70" t="s">
+        <v>37</v>
+      </c>
       <c r="N70" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O70">
         <v>204</v>
       </c>
       <c r="P70" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="Q70" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R70" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="S70"/>
       <c r="T70"/>
       <c r="U70"/>
       <c r="V70"/>
       <c r="W70"/>
       <c r="X70" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="Y70"/>
       <c r="Z70" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AA70" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="71" spans="1:27">
       <c r="A71"/>
       <c r="B71" t="s">
         <v>27</v>
       </c>
       <c r="C71" t="s">
         <v>28</v>
       </c>
       <c r="D71" t="s">
         <v>29</v>
       </c>
       <c r="E71" t="s">
         <v>30</v>
       </c>
       <c r="F71" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="G71" t="s">
         <v>32</v>
       </c>
       <c r="H71" t="s">
         <v>33</v>
       </c>
       <c r="I71" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="J71" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="K71" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="L71" t="s">
-        <v>300</v>
-[...1 lines deleted...]
-      <c r="M71"/>
+        <v>302</v>
+      </c>
+      <c r="M71" t="s">
+        <v>37</v>
+      </c>
       <c r="N71" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O71">
         <v>204</v>
       </c>
       <c r="P71" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="Q71" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R71" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="S71"/>
       <c r="T71"/>
       <c r="U71"/>
       <c r="V71"/>
       <c r="W71"/>
       <c r="X71" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="Y71"/>
       <c r="Z71" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AA71" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="72" spans="1:27">
       <c r="A72"/>
       <c r="B72" t="s">
         <v>27</v>
       </c>
       <c r="C72" t="s">
         <v>28</v>
       </c>
       <c r="D72" t="s">
         <v>29</v>
       </c>
       <c r="E72" t="s">
         <v>30</v>
       </c>
       <c r="F72" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="G72" t="s">
         <v>32</v>
       </c>
       <c r="H72" t="s">
         <v>33</v>
       </c>
       <c r="I72" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="J72" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="K72" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="L72" t="s">
-        <v>304</v>
-[...1 lines deleted...]
-      <c r="M72"/>
+        <v>306</v>
+      </c>
+      <c r="M72" t="s">
+        <v>37</v>
+      </c>
       <c r="N72" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O72">
         <v>204</v>
       </c>
       <c r="P72" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="Q72" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R72" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="S72"/>
       <c r="T72"/>
       <c r="U72"/>
       <c r="V72"/>
       <c r="W72"/>
       <c r="X72" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="Y72"/>
       <c r="Z72" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AA72" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="73" spans="1:27">
       <c r="A73"/>
       <c r="B73" t="s">
         <v>27</v>
       </c>
       <c r="C73" t="s">
         <v>28</v>
       </c>
       <c r="D73" t="s">
         <v>29</v>
       </c>
       <c r="E73" t="s">
         <v>30</v>
       </c>
       <c r="F73" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="G73" t="s">
         <v>32</v>
       </c>
       <c r="H73" t="s">
         <v>33</v>
       </c>
       <c r="I73" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="J73" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="K73" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="L73" t="s">
-        <v>307</v>
-[...1 lines deleted...]
-      <c r="M73"/>
+        <v>309</v>
+      </c>
+      <c r="M73" t="s">
+        <v>37</v>
+      </c>
       <c r="N73" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O73">
         <v>204</v>
       </c>
       <c r="P73" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="Q73" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R73" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="S73"/>
       <c r="T73"/>
       <c r="U73"/>
       <c r="V73"/>
       <c r="W73">
         <v>3.08</v>
       </c>
       <c r="X73" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="Y73"/>
       <c r="Z73" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AA73" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>