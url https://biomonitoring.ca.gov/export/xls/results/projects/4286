--- v1 (2026-04-17)
+++ v2 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Results" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="312">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="314">
   <si>
     <t>Time Period</t>
   </si>
   <si>
     <t>Project</t>
   </si>
   <si>
     <t>Study Group</t>
   </si>
   <si>
     <t>Study Group Subset</t>
   </si>
   <si>
     <t>Sample Collection Date</t>
   </si>
   <si>
     <t>Chemical Group</t>
   </si>
   <si>
     <t>Weighted - Unweighted</t>
   </si>
   <si>
     <t>Measured in</t>
   </si>
   <si>
@@ -273,50 +273,53 @@
   <si>
     <t>5:3 FTCA</t>
   </si>
   <si>
     <t>7.3%</t>
   </si>
   <si>
     <t>0.0500 ng/mL</t>
   </si>
   <si>
     <t>6:2 Fluorotelomer phosphate diester (6:2 diPAP)</t>
   </si>
   <si>
     <t>6:2 diPAP</t>
   </si>
   <si>
     <t>0.0645 ng/mL</t>
   </si>
   <si>
     <t>6:2 Fluorotelomer carboxylic acid (6:2 FTCA)</t>
   </si>
   <si>
     <t>6:2 FTCA</t>
   </si>
   <si>
+    <t>53826-12-3</t>
+  </si>
+  <si>
     <t>4.2%</t>
   </si>
   <si>
     <t>0.250 ng/mL</t>
   </si>
   <si>
     <t>6:2 Fluorotelomer sulfonic acid (6:2 FTS)</t>
   </si>
   <si>
     <t>6:2 FTS</t>
   </si>
   <si>
     <t>0.188 ng/mL</t>
   </si>
   <si>
     <t>6:2 Fluorotelomer unsaturated carboxylic acid (6:2 FTUCA)</t>
   </si>
   <si>
     <t>6:2 FTUCA</t>
   </si>
   <si>
     <t>0.0243 ng/mL</t>
   </si>
   <si>
     <t>Bis(perfluorohexyl)phosphinic acid [6:6 PFPiA]</t>
@@ -337,50 +340,53 @@
     <t>1.0%</t>
   </si>
   <si>
     <t>0.198 ng/mL</t>
   </si>
   <si>
     <t>7:3 Fluorotelomer carboxylic acid (7:3 FTCA)</t>
   </si>
   <si>
     <t>7:3 FTCA</t>
   </si>
   <si>
     <t>0.0622 ng/mL</t>
   </si>
   <si>
     <t>8:2 Fluorotelomer phosphate diester (8:2 diPAP)</t>
   </si>
   <si>
     <t>8:2 diPAP</t>
   </si>
   <si>
     <t>8:2 Fluorotelomer carboxylic acid (8:2 FTCA)</t>
   </si>
   <si>
     <t>8:2 FTCA</t>
+  </si>
+  <si>
+    <t>27854-31-5</t>
   </si>
   <si>
     <t>8:2 Fluorotelomer sulfonic acid (8:2 FTS)</t>
   </si>
   <si>
     <t>8:2 FTS</t>
   </si>
   <si>
     <t>2.1%</t>
   </si>
   <si>
     <t>8:2 Fluorotelomer unsaturated carboxylic acid (8:2 FTUCA)</t>
   </si>
   <si>
     <t>8:2 FTUCA</t>
   </si>
   <si>
     <t>0.0280 ng/mL</t>
   </si>
   <si>
     <t>2-(N-Ethyl-perfluorooctane sulfonamido) acetic acid [Et-PFOSA-AcOH]</t>
   </si>
   <si>
     <t>Et-PFOSA-AcOH</t>
   </si>
@@ -2139,1354 +2145,1358 @@
       </c>
       <c r="C12" t="s">
         <v>28</v>
       </c>
       <c r="D12" t="s">
         <v>70</v>
       </c>
       <c r="E12" t="s">
         <v>30</v>
       </c>
       <c r="F12" t="s">
         <v>71</v>
       </c>
       <c r="G12" t="s">
         <v>32</v>
       </c>
       <c r="H12" t="s">
         <v>33</v>
       </c>
       <c r="I12" t="s">
         <v>84</v>
       </c>
       <c r="J12" t="s">
         <v>85</v>
       </c>
-      <c r="K12"/>
+      <c r="K12" t="s">
+        <v>86</v>
+      </c>
       <c r="L12" t="s">
         <v>85</v>
       </c>
       <c r="M12" t="s">
         <v>74</v>
       </c>
       <c r="N12" t="s">
         <v>75</v>
       </c>
       <c r="O12">
         <v>96</v>
       </c>
       <c r="P12" t="s">
         <v>39</v>
       </c>
       <c r="Q12" t="s">
         <v>39</v>
       </c>
       <c r="R12" t="s">
         <v>39</v>
       </c>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="Y12"/>
       <c r="Z12" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="AA12" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13"/>
       <c r="B13" t="s">
         <v>27</v>
       </c>
       <c r="C13" t="s">
         <v>28</v>
       </c>
       <c r="D13" t="s">
         <v>70</v>
       </c>
       <c r="E13" t="s">
         <v>30</v>
       </c>
       <c r="F13" t="s">
         <v>71</v>
       </c>
       <c r="G13" t="s">
         <v>32</v>
       </c>
       <c r="H13" t="s">
         <v>33</v>
       </c>
       <c r="I13" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="J13" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="K13"/>
       <c r="L13" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="M13" t="s">
         <v>74</v>
       </c>
       <c r="N13" t="s">
         <v>75</v>
       </c>
       <c r="O13">
         <v>87</v>
       </c>
       <c r="P13" t="s">
         <v>39</v>
       </c>
       <c r="Q13" t="s">
         <v>39</v>
       </c>
       <c r="R13" t="s">
         <v>39</v>
       </c>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13" t="s">
         <v>53</v>
       </c>
       <c r="Y13"/>
       <c r="Z13" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="AA13" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="14" spans="1:27">
       <c r="A14"/>
       <c r="B14" t="s">
         <v>27</v>
       </c>
       <c r="C14" t="s">
         <v>28</v>
       </c>
       <c r="D14" t="s">
         <v>70</v>
       </c>
       <c r="E14" t="s">
         <v>30</v>
       </c>
       <c r="F14" t="s">
         <v>71</v>
       </c>
       <c r="G14" t="s">
         <v>32</v>
       </c>
       <c r="H14" t="s">
         <v>33</v>
       </c>
       <c r="I14" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="J14" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="K14"/>
       <c r="L14" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="M14" t="s">
         <v>74</v>
       </c>
       <c r="N14" t="s">
         <v>75</v>
       </c>
       <c r="O14">
         <v>96</v>
       </c>
       <c r="P14" t="s">
         <v>39</v>
       </c>
       <c r="Q14" t="s">
         <v>39</v>
       </c>
       <c r="R14" t="s">
         <v>39</v>
       </c>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14" t="s">
         <v>53</v>
       </c>
       <c r="Y14"/>
       <c r="Z14" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AA14" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:27">
       <c r="A15"/>
       <c r="B15" t="s">
         <v>27</v>
       </c>
       <c r="C15" t="s">
         <v>28</v>
       </c>
       <c r="D15" t="s">
         <v>70</v>
       </c>
       <c r="E15" t="s">
         <v>30</v>
       </c>
       <c r="F15" t="s">
         <v>71</v>
       </c>
       <c r="G15" t="s">
         <v>32</v>
       </c>
       <c r="H15" t="s">
         <v>33</v>
       </c>
       <c r="I15" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="J15" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="K15"/>
       <c r="L15" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="M15" t="s">
         <v>74</v>
       </c>
       <c r="N15" t="s">
         <v>75</v>
       </c>
       <c r="O15">
         <v>96</v>
       </c>
       <c r="P15" t="s">
         <v>39</v>
       </c>
       <c r="Q15" t="s">
         <v>39</v>
       </c>
       <c r="R15" t="s">
         <v>39</v>
       </c>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15" t="s">
         <v>53</v>
       </c>
       <c r="Y15"/>
       <c r="Z15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AA15" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16"/>
       <c r="B16" t="s">
         <v>27</v>
       </c>
       <c r="C16" t="s">
         <v>28</v>
       </c>
       <c r="D16" t="s">
         <v>70</v>
       </c>
       <c r="E16" t="s">
         <v>30</v>
       </c>
       <c r="F16" t="s">
         <v>71</v>
       </c>
       <c r="G16" t="s">
         <v>32</v>
       </c>
       <c r="H16" t="s">
         <v>33</v>
       </c>
       <c r="I16" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="J16" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="K16"/>
       <c r="L16" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="M16" t="s">
         <v>74</v>
       </c>
       <c r="N16" t="s">
         <v>75</v>
       </c>
       <c r="O16">
         <v>96</v>
       </c>
       <c r="P16" t="s">
         <v>39</v>
       </c>
       <c r="Q16" t="s">
         <v>39</v>
       </c>
       <c r="R16" t="s">
         <v>39</v>
       </c>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="Y16"/>
       <c r="Z16" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AA16" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="17" spans="1:27">
       <c r="A17"/>
       <c r="B17" t="s">
         <v>27</v>
       </c>
       <c r="C17" t="s">
         <v>28</v>
       </c>
       <c r="D17" t="s">
         <v>70</v>
       </c>
       <c r="E17" t="s">
         <v>30</v>
       </c>
       <c r="F17" t="s">
         <v>71</v>
       </c>
       <c r="G17" t="s">
         <v>32</v>
       </c>
       <c r="H17" t="s">
         <v>33</v>
       </c>
       <c r="I17" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="J17" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="K17"/>
       <c r="L17" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="M17" t="s">
         <v>74</v>
       </c>
       <c r="N17" t="s">
         <v>75</v>
       </c>
       <c r="O17">
         <v>96</v>
       </c>
       <c r="P17" t="s">
         <v>39</v>
       </c>
       <c r="Q17" t="s">
         <v>39</v>
       </c>
       <c r="R17" t="s">
         <v>39</v>
       </c>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17" t="s">
         <v>53</v>
       </c>
       <c r="Y17"/>
       <c r="Z17" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AA17" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="18" spans="1:27">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>27</v>
       </c>
       <c r="C18" t="s">
         <v>28</v>
       </c>
       <c r="D18" t="s">
         <v>70</v>
       </c>
       <c r="E18" t="s">
         <v>30</v>
       </c>
       <c r="F18" t="s">
         <v>71</v>
       </c>
       <c r="G18" t="s">
         <v>32</v>
       </c>
       <c r="H18" t="s">
         <v>33</v>
       </c>
       <c r="I18" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="J18" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="K18"/>
       <c r="L18" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="M18" t="s">
         <v>74</v>
       </c>
       <c r="N18" t="s">
         <v>75</v>
       </c>
       <c r="O18">
         <v>96</v>
       </c>
       <c r="P18" t="s">
         <v>39</v>
       </c>
       <c r="Q18" t="s">
         <v>39</v>
       </c>
       <c r="R18" t="s">
         <v>39</v>
       </c>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18" t="s">
         <v>53</v>
       </c>
       <c r="Y18"/>
       <c r="Z18" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="AA18" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="19" spans="1:27">
       <c r="A19"/>
       <c r="B19" t="s">
         <v>27</v>
       </c>
       <c r="C19" t="s">
         <v>28</v>
       </c>
       <c r="D19" t="s">
         <v>70</v>
       </c>
       <c r="E19" t="s">
         <v>30</v>
       </c>
       <c r="F19" t="s">
         <v>71</v>
       </c>
       <c r="G19" t="s">
         <v>32</v>
       </c>
       <c r="H19" t="s">
         <v>33</v>
       </c>
       <c r="I19" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="J19" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="K19"/>
+        <v>108</v>
+      </c>
+      <c r="K19" t="s">
+        <v>109</v>
+      </c>
       <c r="L19" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="M19" t="s">
         <v>74</v>
       </c>
       <c r="N19" t="s">
         <v>75</v>
       </c>
       <c r="O19">
         <v>96</v>
       </c>
       <c r="P19" t="s">
         <v>39</v>
       </c>
       <c r="Q19" t="s">
         <v>39</v>
       </c>
       <c r="R19" t="s">
         <v>39</v>
       </c>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19" t="s">
         <v>53</v>
       </c>
       <c r="Y19"/>
       <c r="Z19" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="AA19" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="20" spans="1:27">
       <c r="A20"/>
       <c r="B20" t="s">
         <v>27</v>
       </c>
       <c r="C20" t="s">
         <v>28</v>
       </c>
       <c r="D20" t="s">
         <v>70</v>
       </c>
       <c r="E20" t="s">
         <v>30</v>
       </c>
       <c r="F20" t="s">
         <v>71</v>
       </c>
       <c r="G20" t="s">
         <v>32</v>
       </c>
       <c r="H20" t="s">
         <v>33</v>
       </c>
       <c r="I20" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="J20" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="K20"/>
       <c r="L20" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="M20" t="s">
         <v>74</v>
       </c>
       <c r="N20" t="s">
         <v>75</v>
       </c>
       <c r="O20">
         <v>96</v>
       </c>
       <c r="P20" t="s">
         <v>39</v>
       </c>
       <c r="Q20" t="s">
         <v>39</v>
       </c>
       <c r="R20" t="s">
         <v>39</v>
       </c>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="Y20"/>
       <c r="Z20" t="s">
         <v>80</v>
       </c>
       <c r="AA20" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="21" spans="1:27">
       <c r="A21"/>
       <c r="B21" t="s">
         <v>27</v>
       </c>
       <c r="C21" t="s">
         <v>28</v>
       </c>
       <c r="D21" t="s">
         <v>70</v>
       </c>
       <c r="E21" t="s">
         <v>30</v>
       </c>
       <c r="F21" t="s">
         <v>71</v>
       </c>
       <c r="G21" t="s">
         <v>32</v>
       </c>
       <c r="H21" t="s">
         <v>33</v>
       </c>
       <c r="I21" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="J21" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="K21"/>
       <c r="L21" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="M21" t="s">
         <v>74</v>
       </c>
       <c r="N21" t="s">
         <v>75</v>
       </c>
       <c r="O21">
         <v>96</v>
       </c>
       <c r="P21" t="s">
         <v>39</v>
       </c>
       <c r="Q21" t="s">
         <v>39</v>
       </c>
       <c r="R21" t="s">
         <v>39</v>
       </c>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21" t="s">
         <v>53</v>
       </c>
       <c r="Y21"/>
       <c r="Z21" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="AA21" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="22" spans="1:27">
       <c r="A22"/>
       <c r="B22" t="s">
         <v>27</v>
       </c>
       <c r="C22" t="s">
         <v>28</v>
       </c>
       <c r="D22" t="s">
         <v>70</v>
       </c>
       <c r="E22" t="s">
         <v>30</v>
       </c>
       <c r="F22" t="s">
         <v>71</v>
       </c>
       <c r="G22" t="s">
         <v>32</v>
       </c>
       <c r="H22" t="s">
         <v>33</v>
       </c>
       <c r="I22" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="J22" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="K22" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="L22" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="M22" t="s">
         <v>74</v>
       </c>
       <c r="N22" t="s">
         <v>75</v>
       </c>
       <c r="O22">
         <v>96</v>
       </c>
       <c r="P22" t="s">
         <v>39</v>
       </c>
       <c r="Q22" t="s">
         <v>39</v>
       </c>
       <c r="R22" t="s">
         <v>39</v>
       </c>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22">
         <v>0.0136</v>
       </c>
       <c r="W22"/>
       <c r="X22" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="Y22"/>
       <c r="Z22" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="AA22" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="23" spans="1:27">
       <c r="A23"/>
       <c r="B23" t="s">
         <v>27</v>
       </c>
       <c r="C23" t="s">
         <v>28</v>
       </c>
       <c r="D23" t="s">
         <v>70</v>
       </c>
       <c r="E23" t="s">
         <v>30</v>
       </c>
       <c r="F23" t="s">
         <v>71</v>
       </c>
       <c r="G23" t="s">
         <v>32</v>
       </c>
       <c r="H23" t="s">
         <v>33</v>
       </c>
       <c r="I23" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="J23" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="K23" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="L23" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="M23" t="s">
         <v>74</v>
       </c>
       <c r="N23" t="s">
         <v>75</v>
       </c>
       <c r="O23">
         <v>96</v>
       </c>
       <c r="P23" t="s">
         <v>39</v>
       </c>
       <c r="Q23" t="s">
         <v>39</v>
       </c>
       <c r="R23" t="s">
         <v>39</v>
       </c>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="Y23"/>
       <c r="Z23" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="AA23" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24"/>
       <c r="B24" t="s">
         <v>27</v>
       </c>
       <c r="C24" t="s">
         <v>28</v>
       </c>
       <c r="D24" t="s">
         <v>70</v>
       </c>
       <c r="E24" t="s">
         <v>30</v>
       </c>
       <c r="F24" t="s">
         <v>71</v>
       </c>
       <c r="G24" t="s">
         <v>32</v>
       </c>
       <c r="H24" t="s">
         <v>33</v>
       </c>
       <c r="I24" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="J24" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="K24"/>
       <c r="L24" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="M24" t="s">
         <v>74</v>
       </c>
       <c r="N24" t="s">
         <v>75</v>
       </c>
       <c r="O24">
         <v>96</v>
       </c>
       <c r="P24">
         <v>0.076</v>
       </c>
       <c r="Q24">
         <v>0.0697</v>
       </c>
       <c r="R24">
         <v>0.0828</v>
       </c>
       <c r="S24">
         <v>0.0645</v>
       </c>
       <c r="T24">
         <v>0.0845</v>
       </c>
       <c r="U24">
         <v>0.099</v>
       </c>
       <c r="V24">
         <v>0.117</v>
       </c>
       <c r="W24"/>
       <c r="X24" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="Y24"/>
       <c r="Z24" t="s">
         <v>80</v>
       </c>
       <c r="AA24"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25"/>
       <c r="B25" t="s">
         <v>27</v>
       </c>
       <c r="C25" t="s">
         <v>28</v>
       </c>
       <c r="D25" t="s">
         <v>70</v>
       </c>
       <c r="E25" t="s">
         <v>30</v>
       </c>
       <c r="F25" t="s">
         <v>71</v>
       </c>
       <c r="G25" t="s">
         <v>32</v>
       </c>
       <c r="H25" t="s">
         <v>33</v>
       </c>
       <c r="I25" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="J25" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="K25" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="L25" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="M25" t="s">
         <v>74</v>
       </c>
       <c r="N25" t="s">
         <v>75</v>
       </c>
       <c r="O25">
         <v>96</v>
       </c>
       <c r="P25" t="s">
         <v>39</v>
       </c>
       <c r="Q25" t="s">
         <v>39</v>
       </c>
       <c r="R25" t="s">
         <v>39</v>
       </c>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25" t="s">
         <v>79</v>
       </c>
       <c r="Y25"/>
       <c r="Z25" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="AA25" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="26" spans="1:27">
       <c r="A26"/>
       <c r="B26" t="s">
         <v>27</v>
       </c>
       <c r="C26" t="s">
         <v>28</v>
       </c>
       <c r="D26" t="s">
         <v>70</v>
       </c>
       <c r="E26" t="s">
         <v>30</v>
       </c>
       <c r="F26" t="s">
         <v>71</v>
       </c>
       <c r="G26" t="s">
         <v>32</v>
       </c>
       <c r="H26" t="s">
         <v>33</v>
       </c>
       <c r="I26" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="J26" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="K26" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="L26" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="M26" t="s">
         <v>74</v>
       </c>
       <c r="N26" t="s">
         <v>75</v>
       </c>
       <c r="O26">
         <v>96</v>
       </c>
       <c r="P26">
         <v>0.187</v>
       </c>
       <c r="Q26">
         <v>0.16</v>
       </c>
       <c r="R26">
         <v>0.22</v>
       </c>
       <c r="S26">
         <v>0.109</v>
       </c>
       <c r="T26">
         <v>0.169</v>
       </c>
       <c r="U26">
         <v>0.285</v>
       </c>
       <c r="V26">
         <v>0.613</v>
       </c>
       <c r="W26"/>
       <c r="X26" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="Y26"/>
       <c r="Z26" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27"/>
       <c r="B27" t="s">
         <v>27</v>
       </c>
       <c r="C27" t="s">
         <v>28</v>
       </c>
       <c r="D27" t="s">
         <v>70</v>
       </c>
       <c r="E27" t="s">
         <v>30</v>
       </c>
       <c r="F27" t="s">
         <v>71</v>
       </c>
       <c r="G27" t="s">
         <v>32</v>
       </c>
       <c r="H27" t="s">
         <v>33</v>
       </c>
       <c r="I27" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="J27" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="K27" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="L27" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="M27" t="s">
         <v>74</v>
       </c>
       <c r="N27" t="s">
         <v>75</v>
       </c>
       <c r="O27">
         <v>96</v>
       </c>
       <c r="P27" t="s">
         <v>39</v>
       </c>
       <c r="Q27" t="s">
         <v>39</v>
       </c>
       <c r="R27" t="s">
         <v>39</v>
       </c>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27">
         <v>0.0741</v>
       </c>
       <c r="W27"/>
       <c r="X27" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="Y27"/>
       <c r="Z27" t="s">
         <v>80</v>
       </c>
       <c r="AA27" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="28" spans="1:27">
       <c r="A28"/>
       <c r="B28" t="s">
         <v>27</v>
       </c>
       <c r="C28" t="s">
         <v>28</v>
       </c>
       <c r="D28" t="s">
         <v>70</v>
       </c>
       <c r="E28" t="s">
         <v>30</v>
       </c>
       <c r="F28" t="s">
         <v>71</v>
       </c>
       <c r="G28" t="s">
         <v>32</v>
       </c>
       <c r="H28" t="s">
         <v>33</v>
       </c>
       <c r="I28" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="J28" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="K28"/>
       <c r="L28" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="M28" t="s">
         <v>74</v>
       </c>
       <c r="N28" t="s">
         <v>75</v>
       </c>
       <c r="O28">
         <v>96</v>
       </c>
       <c r="P28" t="s">
         <v>39</v>
       </c>
       <c r="Q28" t="s">
         <v>39</v>
       </c>
       <c r="R28" t="s">
         <v>39</v>
       </c>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="Y28"/>
       <c r="Z28" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="AA28" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29"/>
       <c r="B29" t="s">
         <v>27</v>
       </c>
       <c r="C29" t="s">
         <v>28</v>
       </c>
       <c r="D29" t="s">
         <v>70</v>
       </c>
       <c r="E29" t="s">
         <v>30</v>
       </c>
       <c r="F29" t="s">
         <v>71</v>
       </c>
       <c r="G29" t="s">
         <v>32</v>
       </c>
       <c r="H29" t="s">
         <v>33</v>
       </c>
       <c r="I29" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="J29" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="K29" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="L29" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="M29" t="s">
         <v>74</v>
       </c>
       <c r="N29" t="s">
         <v>75</v>
       </c>
       <c r="O29">
         <v>96</v>
       </c>
       <c r="P29" t="s">
         <v>39</v>
       </c>
       <c r="Q29" t="s">
         <v>39</v>
       </c>
       <c r="R29" t="s">
         <v>39</v>
       </c>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="Y29"/>
       <c r="Z29" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="AA29" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="30" spans="1:27">
       <c r="A30"/>
       <c r="B30" t="s">
         <v>27</v>
       </c>
       <c r="C30" t="s">
         <v>28</v>
       </c>
       <c r="D30" t="s">
         <v>70</v>
       </c>
       <c r="E30" t="s">
         <v>30</v>
       </c>
       <c r="F30" t="s">
         <v>71</v>
       </c>
       <c r="G30" t="s">
         <v>32</v>
       </c>
       <c r="H30" t="s">
         <v>33</v>
       </c>
       <c r="I30" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="J30" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="K30"/>
       <c r="L30" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="M30" t="s">
         <v>74</v>
       </c>
       <c r="N30" t="s">
         <v>75</v>
       </c>
       <c r="O30">
         <v>96</v>
       </c>
       <c r="P30" t="s">
         <v>39</v>
       </c>
       <c r="Q30" t="s">
         <v>39</v>
       </c>
       <c r="R30" t="s">
         <v>39</v>
       </c>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30" t="s">
         <v>53</v>
       </c>
       <c r="Y30"/>
       <c r="Z30" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="AA30" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="31" spans="1:27">
       <c r="A31"/>
       <c r="B31" t="s">
         <v>27</v>
       </c>
       <c r="C31" t="s">
         <v>28</v>
       </c>
       <c r="D31" t="s">
         <v>70</v>
       </c>
       <c r="E31" t="s">
         <v>30</v>
       </c>
       <c r="F31" t="s">
         <v>71</v>
       </c>
       <c r="G31" t="s">
         <v>32</v>
       </c>
       <c r="H31" t="s">
         <v>33</v>
       </c>
       <c r="I31" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="J31" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="K31"/>
       <c r="L31" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="M31" t="s">
         <v>74</v>
       </c>
       <c r="N31" t="s">
         <v>75</v>
       </c>
       <c r="O31">
         <v>96</v>
       </c>
       <c r="P31" t="s">
         <v>39</v>
       </c>
       <c r="Q31" t="s">
         <v>39</v>
       </c>
       <c r="R31" t="s">
         <v>39</v>
       </c>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31" t="s">
@@ -3502,283 +3512,283 @@
     </row>
     <row r="32" spans="1:27">
       <c r="A32"/>
       <c r="B32" t="s">
         <v>27</v>
       </c>
       <c r="C32" t="s">
         <v>28</v>
       </c>
       <c r="D32" t="s">
         <v>70</v>
       </c>
       <c r="E32" t="s">
         <v>30</v>
       </c>
       <c r="F32" t="s">
         <v>71</v>
       </c>
       <c r="G32" t="s">
         <v>32</v>
       </c>
       <c r="H32" t="s">
         <v>33</v>
       </c>
       <c r="I32" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="J32" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="K32" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="L32" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="M32" t="s">
         <v>74</v>
       </c>
       <c r="N32" t="s">
         <v>75</v>
       </c>
       <c r="O32">
         <v>96</v>
       </c>
       <c r="P32">
         <v>0.416</v>
       </c>
       <c r="Q32">
         <v>0.366</v>
       </c>
       <c r="R32">
         <v>0.473</v>
       </c>
       <c r="S32">
         <v>0.272</v>
       </c>
       <c r="T32">
         <v>0.386</v>
       </c>
       <c r="U32">
         <v>0.606</v>
       </c>
       <c r="V32">
         <v>0.951</v>
       </c>
       <c r="W32"/>
       <c r="X32" t="s">
         <v>62</v>
       </c>
       <c r="Y32"/>
       <c r="Z32" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="AA32"/>
     </row>
     <row r="33" spans="1:27">
       <c r="A33"/>
       <c r="B33" t="s">
         <v>27</v>
       </c>
       <c r="C33" t="s">
         <v>28</v>
       </c>
       <c r="D33" t="s">
         <v>70</v>
       </c>
       <c r="E33" t="s">
         <v>30</v>
       </c>
       <c r="F33" t="s">
         <v>71</v>
       </c>
       <c r="G33" t="s">
         <v>32</v>
       </c>
       <c r="H33" t="s">
         <v>33</v>
       </c>
       <c r="I33" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="J33" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="K33" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="L33" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="M33" t="s">
         <v>74</v>
       </c>
       <c r="N33" t="s">
         <v>75</v>
       </c>
       <c r="O33">
         <v>96</v>
       </c>
       <c r="P33">
         <v>0.406</v>
       </c>
       <c r="Q33">
         <v>0.36</v>
       </c>
       <c r="R33">
         <v>0.457</v>
       </c>
       <c r="S33">
         <v>0.263</v>
       </c>
       <c r="T33">
         <v>0.426</v>
       </c>
       <c r="U33">
         <v>0.564</v>
       </c>
       <c r="V33">
         <v>0.83</v>
       </c>
       <c r="W33"/>
       <c r="X33" t="s">
         <v>62</v>
       </c>
       <c r="Y33"/>
       <c r="Z33" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="AA33"/>
     </row>
     <row r="34" spans="1:27">
       <c r="A34"/>
       <c r="B34" t="s">
         <v>27</v>
       </c>
       <c r="C34" t="s">
         <v>28</v>
       </c>
       <c r="D34" t="s">
         <v>70</v>
       </c>
       <c r="E34" t="s">
         <v>30</v>
       </c>
       <c r="F34" t="s">
         <v>71</v>
       </c>
       <c r="G34" t="s">
         <v>32</v>
       </c>
       <c r="H34" t="s">
         <v>33</v>
       </c>
       <c r="I34" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="J34" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="K34" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="L34" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="M34" t="s">
         <v>74</v>
       </c>
       <c r="N34" t="s">
         <v>75</v>
       </c>
       <c r="O34">
         <v>96</v>
       </c>
       <c r="P34">
         <v>0.892</v>
       </c>
       <c r="Q34">
         <v>0.783</v>
       </c>
       <c r="R34">
         <v>1.02</v>
       </c>
       <c r="S34">
         <v>0.604</v>
       </c>
       <c r="T34">
         <v>0.895</v>
       </c>
       <c r="U34">
         <v>1.29</v>
       </c>
       <c r="V34">
         <v>2.0</v>
       </c>
       <c r="W34"/>
       <c r="X34" t="s">
         <v>62</v>
       </c>
       <c r="Y34"/>
       <c r="Z34" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="AA34"/>
     </row>
     <row r="35" spans="1:27">
       <c r="A35"/>
       <c r="B35" t="s">
         <v>27</v>
       </c>
       <c r="C35" t="s">
         <v>28</v>
       </c>
       <c r="D35" t="s">
         <v>70</v>
       </c>
       <c r="E35" t="s">
         <v>30</v>
       </c>
       <c r="F35" t="s">
         <v>71</v>
       </c>
       <c r="G35" t="s">
         <v>32</v>
       </c>
       <c r="H35" t="s">
         <v>33</v>
       </c>
       <c r="I35" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="J35" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="K35"/>
       <c r="L35" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="M35" t="s">
         <v>74</v>
       </c>
       <c r="N35" t="s">
         <v>75</v>
       </c>
       <c r="O35">
         <v>96</v>
       </c>
       <c r="P35" t="s">
         <v>39</v>
       </c>
       <c r="Q35" t="s">
         <v>39</v>
       </c>
       <c r="R35" t="s">
         <v>39</v>
       </c>
       <c r="S35"/>
       <c r="T35"/>
       <c r="U35"/>
       <c r="V35"/>
       <c r="W35"/>
       <c r="X35" t="s">
@@ -3794,2673 +3804,2673 @@
     </row>
     <row r="36" spans="1:27">
       <c r="A36"/>
       <c r="B36" t="s">
         <v>27</v>
       </c>
       <c r="C36" t="s">
         <v>28</v>
       </c>
       <c r="D36" t="s">
         <v>70</v>
       </c>
       <c r="E36" t="s">
         <v>30</v>
       </c>
       <c r="F36" t="s">
         <v>71</v>
       </c>
       <c r="G36" t="s">
         <v>32</v>
       </c>
       <c r="H36" t="s">
         <v>33</v>
       </c>
       <c r="I36" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="J36" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="K36" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="L36" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="M36" t="s">
         <v>74</v>
       </c>
       <c r="N36" t="s">
         <v>75</v>
       </c>
       <c r="O36">
         <v>96</v>
       </c>
       <c r="P36">
         <v>2.39</v>
       </c>
       <c r="Q36">
         <v>2.08</v>
       </c>
       <c r="R36">
         <v>2.75</v>
       </c>
       <c r="S36">
         <v>1.47</v>
       </c>
       <c r="T36">
         <v>2.47</v>
       </c>
       <c r="U36">
         <v>3.56</v>
       </c>
       <c r="V36">
         <v>5.42</v>
       </c>
       <c r="W36"/>
       <c r="X36" t="s">
         <v>62</v>
       </c>
       <c r="Y36"/>
       <c r="Z36" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="AA36"/>
     </row>
     <row r="37" spans="1:27">
       <c r="A37"/>
       <c r="B37" t="s">
         <v>27</v>
       </c>
       <c r="C37" t="s">
         <v>28</v>
       </c>
       <c r="D37" t="s">
         <v>70</v>
       </c>
       <c r="E37" t="s">
         <v>30</v>
       </c>
       <c r="F37" t="s">
         <v>71</v>
       </c>
       <c r="G37" t="s">
         <v>32</v>
       </c>
       <c r="H37" t="s">
         <v>33</v>
       </c>
       <c r="I37" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="J37" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="K37" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="L37" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="M37" t="s">
         <v>74</v>
       </c>
       <c r="N37" t="s">
         <v>75</v>
       </c>
       <c r="O37">
         <v>96</v>
       </c>
       <c r="P37" t="s">
         <v>39</v>
       </c>
       <c r="Q37" t="s">
         <v>39</v>
       </c>
       <c r="R37" t="s">
         <v>39</v>
       </c>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37" t="s">
         <v>53</v>
       </c>
       <c r="Y37"/>
       <c r="Z37" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="AA37" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="38" spans="1:27">
       <c r="A38"/>
       <c r="B38" t="s">
         <v>27</v>
       </c>
       <c r="C38" t="s">
         <v>28</v>
       </c>
       <c r="D38" t="s">
         <v>70</v>
       </c>
       <c r="E38" t="s">
         <v>30</v>
       </c>
       <c r="F38" t="s">
         <v>71</v>
       </c>
       <c r="G38" t="s">
         <v>32</v>
       </c>
       <c r="H38" t="s">
         <v>33</v>
       </c>
       <c r="I38" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="J38" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="K38"/>
       <c r="L38" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="M38" t="s">
         <v>74</v>
       </c>
       <c r="N38" t="s">
         <v>75</v>
       </c>
       <c r="O38">
         <v>96</v>
       </c>
       <c r="P38" t="s">
         <v>39</v>
       </c>
       <c r="Q38" t="s">
         <v>39</v>
       </c>
       <c r="R38" t="s">
         <v>39</v>
       </c>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="Y38"/>
       <c r="Z38" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="AA38" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="39" spans="1:27">
       <c r="A39"/>
       <c r="B39" t="s">
         <v>27</v>
       </c>
       <c r="C39" t="s">
         <v>28</v>
       </c>
       <c r="D39" t="s">
         <v>70</v>
       </c>
       <c r="E39" t="s">
         <v>30</v>
       </c>
       <c r="F39" t="s">
         <v>71</v>
       </c>
       <c r="G39" t="s">
         <v>32</v>
       </c>
       <c r="H39" t="s">
         <v>33</v>
       </c>
       <c r="I39" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="J39" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="K39" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="L39" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="M39" t="s">
         <v>74</v>
       </c>
       <c r="N39" t="s">
         <v>75</v>
       </c>
       <c r="O39">
         <v>96</v>
       </c>
       <c r="P39">
         <v>0.121</v>
       </c>
       <c r="Q39">
         <v>0.099</v>
       </c>
       <c r="R39">
         <v>0.147</v>
       </c>
       <c r="S39">
         <v>0.0584</v>
       </c>
       <c r="T39">
         <v>0.108</v>
       </c>
       <c r="U39">
         <v>0.215</v>
       </c>
       <c r="V39">
         <v>0.532</v>
       </c>
       <c r="W39"/>
       <c r="X39" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="Y39"/>
       <c r="Z39" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="AA39"/>
     </row>
     <row r="40" spans="1:27">
       <c r="A40"/>
       <c r="B40" t="s">
         <v>27</v>
       </c>
       <c r="C40" t="s">
         <v>28</v>
       </c>
       <c r="D40" t="s">
         <v>29</v>
       </c>
       <c r="E40" t="s">
         <v>30</v>
       </c>
       <c r="F40" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="G40" t="s">
         <v>32</v>
       </c>
       <c r="H40" t="s">
         <v>33</v>
       </c>
       <c r="I40" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="J40" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="K40" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="L40" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="M40" t="s">
         <v>37</v>
       </c>
       <c r="N40" t="s">
         <v>38</v>
       </c>
       <c r="O40">
         <v>204</v>
       </c>
       <c r="P40" t="s">
         <v>39</v>
       </c>
       <c r="Q40" t="s">
         <v>39</v>
       </c>
       <c r="R40" t="s">
         <v>39</v>
       </c>
       <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40"/>
       <c r="X40" t="s">
         <v>53</v>
       </c>
       <c r="Y40"/>
       <c r="Z40" t="s">
         <v>41</v>
       </c>
       <c r="AA40" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="41" spans="1:27">
       <c r="A41"/>
       <c r="B41" t="s">
         <v>27</v>
       </c>
       <c r="C41" t="s">
         <v>28</v>
       </c>
       <c r="D41" t="s">
         <v>29</v>
       </c>
       <c r="E41" t="s">
         <v>30</v>
       </c>
       <c r="F41" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="G41" t="s">
         <v>32</v>
       </c>
       <c r="H41" t="s">
         <v>33</v>
       </c>
       <c r="I41" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="J41" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="K41" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="L41" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="M41" t="s">
         <v>37</v>
       </c>
       <c r="N41" t="s">
         <v>38</v>
       </c>
       <c r="O41">
         <v>204</v>
       </c>
       <c r="P41" t="s">
         <v>39</v>
       </c>
       <c r="Q41" t="s">
         <v>39</v>
       </c>
       <c r="R41" t="s">
         <v>39</v>
       </c>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41" t="s">
         <v>53</v>
       </c>
       <c r="Y41"/>
       <c r="Z41" t="s">
         <v>41</v>
       </c>
       <c r="AA41" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="42" spans="1:27">
       <c r="A42"/>
       <c r="B42" t="s">
         <v>27</v>
       </c>
       <c r="C42" t="s">
         <v>28</v>
       </c>
       <c r="D42" t="s">
         <v>29</v>
       </c>
       <c r="E42" t="s">
         <v>30</v>
       </c>
       <c r="F42" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="G42" t="s">
         <v>32</v>
       </c>
       <c r="H42" t="s">
         <v>33</v>
       </c>
       <c r="I42" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="J42" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="K42" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="L42" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="M42" t="s">
         <v>37</v>
       </c>
       <c r="N42" t="s">
         <v>38</v>
       </c>
       <c r="O42">
         <v>204</v>
       </c>
       <c r="P42" t="s">
         <v>39</v>
       </c>
       <c r="Q42" t="s">
         <v>39</v>
       </c>
       <c r="R42" t="s">
         <v>39</v>
       </c>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42">
         <v>4.05</v>
       </c>
       <c r="V42"/>
       <c r="W42">
         <v>8.3</v>
       </c>
       <c r="X42" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="Y42"/>
       <c r="Z42" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="AA42" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="43" spans="1:27">
       <c r="A43"/>
       <c r="B43" t="s">
         <v>27</v>
       </c>
       <c r="C43" t="s">
         <v>28</v>
       </c>
       <c r="D43" t="s">
         <v>29</v>
       </c>
       <c r="E43" t="s">
         <v>30</v>
       </c>
       <c r="F43" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="G43" t="s">
         <v>32</v>
       </c>
       <c r="H43" t="s">
         <v>33</v>
       </c>
       <c r="I43" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="J43" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="K43" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="L43" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="M43" t="s">
         <v>37</v>
       </c>
       <c r="N43" t="s">
         <v>38</v>
       </c>
       <c r="O43">
         <v>204</v>
       </c>
       <c r="P43" t="s">
         <v>39</v>
       </c>
       <c r="Q43" t="s">
         <v>39</v>
       </c>
       <c r="R43" t="s">
         <v>39</v>
       </c>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43" t="s">
         <v>53</v>
       </c>
       <c r="Y43"/>
       <c r="Z43" t="s">
         <v>41</v>
       </c>
       <c r="AA43" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="44" spans="1:27">
       <c r="A44"/>
       <c r="B44" t="s">
         <v>27</v>
       </c>
       <c r="C44" t="s">
         <v>28</v>
       </c>
       <c r="D44" t="s">
         <v>29</v>
       </c>
       <c r="E44" t="s">
         <v>30</v>
       </c>
       <c r="F44" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="G44" t="s">
         <v>32</v>
       </c>
       <c r="H44" t="s">
         <v>33</v>
       </c>
       <c r="I44" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="J44" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="K44" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="L44" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="M44" t="s">
         <v>37</v>
       </c>
       <c r="N44" t="s">
         <v>38</v>
       </c>
       <c r="O44">
         <v>204</v>
       </c>
       <c r="P44" t="s">
         <v>39</v>
       </c>
       <c r="Q44" t="s">
         <v>39</v>
       </c>
       <c r="R44" t="s">
         <v>39</v>
       </c>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44" t="s">
         <v>53</v>
       </c>
       <c r="Y44"/>
       <c r="Z44" t="s">
         <v>41</v>
       </c>
       <c r="AA44" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="45" spans="1:27">
       <c r="A45"/>
       <c r="B45" t="s">
         <v>27</v>
       </c>
       <c r="C45" t="s">
         <v>28</v>
       </c>
       <c r="D45" t="s">
         <v>29</v>
       </c>
       <c r="E45" t="s">
         <v>30</v>
       </c>
       <c r="F45" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="G45" t="s">
         <v>32</v>
       </c>
       <c r="H45" t="s">
         <v>33</v>
       </c>
       <c r="I45" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="J45" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="K45" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="L45" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="M45" t="s">
         <v>37</v>
       </c>
       <c r="N45" t="s">
         <v>38</v>
       </c>
       <c r="O45">
         <v>204</v>
       </c>
       <c r="P45" t="s">
         <v>39</v>
       </c>
       <c r="Q45" t="s">
         <v>39</v>
       </c>
       <c r="R45" t="s">
         <v>39</v>
       </c>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45">
         <v>4.8</v>
       </c>
       <c r="X45" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="Y45"/>
       <c r="Z45" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="AA45" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="46" spans="1:27">
       <c r="A46"/>
       <c r="B46" t="s">
         <v>27</v>
       </c>
       <c r="C46" t="s">
         <v>28</v>
       </c>
       <c r="D46" t="s">
         <v>29</v>
       </c>
       <c r="E46" t="s">
         <v>30</v>
       </c>
       <c r="F46" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="G46" t="s">
         <v>32</v>
       </c>
       <c r="H46" t="s">
         <v>33</v>
       </c>
       <c r="I46" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="J46" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="K46" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="L46" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="M46" t="s">
         <v>37</v>
       </c>
       <c r="N46" t="s">
         <v>38</v>
       </c>
       <c r="O46">
         <v>204</v>
       </c>
       <c r="P46" t="s">
         <v>39</v>
       </c>
       <c r="Q46" t="s">
         <v>39</v>
       </c>
       <c r="R46" t="s">
         <v>39</v>
       </c>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46">
         <v>2.66</v>
       </c>
       <c r="X46" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="Y46"/>
       <c r="Z46" t="s">
         <v>41</v>
       </c>
       <c r="AA46" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="47" spans="1:27">
       <c r="A47"/>
       <c r="B47" t="s">
         <v>27</v>
       </c>
       <c r="C47" t="s">
         <v>28</v>
       </c>
       <c r="D47" t="s">
         <v>29</v>
       </c>
       <c r="E47" t="s">
         <v>30</v>
       </c>
       <c r="F47" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="G47" t="s">
         <v>32</v>
       </c>
       <c r="H47" t="s">
         <v>33</v>
       </c>
       <c r="I47" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="J47" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="K47" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="L47" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="M47" t="s">
         <v>37</v>
       </c>
       <c r="N47" t="s">
         <v>38</v>
       </c>
       <c r="O47">
         <v>204</v>
       </c>
       <c r="P47" t="s">
         <v>39</v>
       </c>
       <c r="Q47" t="s">
         <v>39</v>
       </c>
       <c r="R47" t="s">
         <v>39</v>
       </c>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47">
         <v>13.8</v>
       </c>
       <c r="X47" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="Y47"/>
       <c r="Z47" t="s">
         <v>48</v>
       </c>
       <c r="AA47" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="48" spans="1:27">
       <c r="A48"/>
       <c r="B48" t="s">
         <v>27</v>
       </c>
       <c r="C48" t="s">
         <v>28</v>
       </c>
       <c r="D48" t="s">
         <v>29</v>
       </c>
       <c r="E48" t="s">
         <v>30</v>
       </c>
       <c r="F48" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="G48" t="s">
         <v>32</v>
       </c>
       <c r="H48" t="s">
         <v>33</v>
       </c>
       <c r="I48" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="J48" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="K48" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="L48" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="M48" t="s">
         <v>37</v>
       </c>
       <c r="N48" t="s">
         <v>38</v>
       </c>
       <c r="O48">
         <v>204</v>
       </c>
       <c r="P48" t="s">
         <v>39</v>
       </c>
       <c r="Q48" t="s">
         <v>39</v>
       </c>
       <c r="R48" t="s">
         <v>39</v>
       </c>
       <c r="S48"/>
       <c r="T48"/>
       <c r="U48"/>
       <c r="V48"/>
       <c r="W48"/>
       <c r="X48" t="s">
         <v>53</v>
       </c>
       <c r="Y48"/>
       <c r="Z48" t="s">
         <v>48</v>
       </c>
       <c r="AA48" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="49" spans="1:27">
       <c r="A49"/>
       <c r="B49" t="s">
         <v>27</v>
       </c>
       <c r="C49" t="s">
         <v>28</v>
       </c>
       <c r="D49" t="s">
         <v>29</v>
       </c>
       <c r="E49" t="s">
         <v>30</v>
       </c>
       <c r="F49" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="G49" t="s">
         <v>32</v>
       </c>
       <c r="H49" t="s">
         <v>33</v>
       </c>
       <c r="I49" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="J49" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="K49" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="L49" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M49" t="s">
         <v>37</v>
       </c>
       <c r="N49" t="s">
         <v>38</v>
       </c>
       <c r="O49">
         <v>204</v>
       </c>
       <c r="P49" t="s">
         <v>39</v>
       </c>
       <c r="Q49" t="s">
         <v>39</v>
       </c>
       <c r="R49" t="s">
         <v>39</v>
       </c>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49" t="s">
         <v>53</v>
       </c>
       <c r="Y49"/>
       <c r="Z49" t="s">
         <v>48</v>
       </c>
       <c r="AA49" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="50" spans="1:27">
       <c r="A50"/>
       <c r="B50" t="s">
         <v>27</v>
       </c>
       <c r="C50" t="s">
         <v>28</v>
       </c>
       <c r="D50" t="s">
         <v>29</v>
       </c>
       <c r="E50" t="s">
         <v>30</v>
       </c>
       <c r="F50" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="G50" t="s">
         <v>32</v>
       </c>
       <c r="H50" t="s">
         <v>33</v>
       </c>
       <c r="I50" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="J50" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="K50" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="L50" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="M50" t="s">
         <v>37</v>
       </c>
       <c r="N50" t="s">
         <v>38</v>
       </c>
       <c r="O50">
         <v>204</v>
       </c>
       <c r="P50" t="s">
         <v>39</v>
       </c>
       <c r="Q50" t="s">
         <v>39</v>
       </c>
       <c r="R50" t="s">
         <v>39</v>
       </c>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50" t="s">
         <v>53</v>
       </c>
       <c r="Y50"/>
       <c r="Z50" t="s">
         <v>48</v>
       </c>
       <c r="AA50" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="51" spans="1:27">
       <c r="A51"/>
       <c r="B51" t="s">
         <v>27</v>
       </c>
       <c r="C51" t="s">
         <v>28</v>
       </c>
       <c r="D51" t="s">
         <v>29</v>
       </c>
       <c r="E51" t="s">
         <v>30</v>
       </c>
       <c r="F51" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="G51" t="s">
         <v>32</v>
       </c>
       <c r="H51" t="s">
         <v>33</v>
       </c>
       <c r="I51" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="J51" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="K51" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="L51" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="M51" t="s">
         <v>37</v>
       </c>
       <c r="N51" t="s">
         <v>38</v>
       </c>
       <c r="O51">
         <v>204</v>
       </c>
       <c r="P51" t="s">
         <v>39</v>
       </c>
       <c r="Q51" t="s">
         <v>39</v>
       </c>
       <c r="R51" t="s">
         <v>39</v>
       </c>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51" t="s">
         <v>69</v>
       </c>
       <c r="Y51"/>
       <c r="Z51" t="s">
         <v>48</v>
       </c>
       <c r="AA51" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="52" spans="1:27">
       <c r="A52"/>
       <c r="B52" t="s">
         <v>27</v>
       </c>
       <c r="C52" t="s">
         <v>28</v>
       </c>
       <c r="D52" t="s">
         <v>29</v>
       </c>
       <c r="E52" t="s">
         <v>30</v>
       </c>
       <c r="F52" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="G52" t="s">
         <v>32</v>
       </c>
       <c r="H52" t="s">
         <v>33</v>
       </c>
       <c r="I52" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="J52" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="K52" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="L52" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="M52" t="s">
         <v>37</v>
       </c>
       <c r="N52" t="s">
         <v>38</v>
       </c>
       <c r="O52">
         <v>204</v>
       </c>
       <c r="P52" t="s">
         <v>39</v>
       </c>
       <c r="Q52" t="s">
         <v>39</v>
       </c>
       <c r="R52" t="s">
         <v>39</v>
       </c>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52" t="s">
         <v>53</v>
       </c>
       <c r="Y52"/>
       <c r="Z52" t="s">
         <v>48</v>
       </c>
       <c r="AA52" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="53" spans="1:27">
       <c r="A53"/>
       <c r="B53" t="s">
         <v>27</v>
       </c>
       <c r="C53" t="s">
         <v>28</v>
       </c>
       <c r="D53" t="s">
         <v>29</v>
       </c>
       <c r="E53" t="s">
         <v>30</v>
       </c>
       <c r="F53" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="G53" t="s">
         <v>32</v>
       </c>
       <c r="H53" t="s">
         <v>33</v>
       </c>
       <c r="I53" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="J53" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="K53" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="L53" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="M53" t="s">
         <v>37</v>
       </c>
       <c r="N53" t="s">
         <v>38</v>
       </c>
       <c r="O53">
         <v>204</v>
       </c>
       <c r="P53" t="s">
         <v>39</v>
       </c>
       <c r="Q53" t="s">
         <v>39</v>
       </c>
       <c r="R53" t="s">
         <v>39</v>
       </c>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53" t="s">
         <v>53</v>
       </c>
       <c r="Y53"/>
       <c r="Z53" t="s">
         <v>48</v>
       </c>
       <c r="AA53" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="54" spans="1:27">
       <c r="A54"/>
       <c r="B54" t="s">
         <v>27</v>
       </c>
       <c r="C54" t="s">
         <v>28</v>
       </c>
       <c r="D54" t="s">
         <v>29</v>
       </c>
       <c r="E54" t="s">
         <v>30</v>
       </c>
       <c r="F54" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="G54" t="s">
         <v>32</v>
       </c>
       <c r="H54" t="s">
         <v>33</v>
       </c>
       <c r="I54" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="J54" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="K54" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="L54" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="M54" t="s">
         <v>37</v>
       </c>
       <c r="N54" t="s">
         <v>38</v>
       </c>
       <c r="O54">
         <v>204</v>
       </c>
       <c r="P54" t="s">
         <v>39</v>
       </c>
       <c r="Q54" t="s">
         <v>39</v>
       </c>
       <c r="R54" t="s">
         <v>39</v>
       </c>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54" t="s">
         <v>53</v>
       </c>
       <c r="Y54"/>
       <c r="Z54" t="s">
         <v>48</v>
       </c>
       <c r="AA54" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="55" spans="1:27">
       <c r="A55"/>
       <c r="B55" t="s">
         <v>27</v>
       </c>
       <c r="C55" t="s">
         <v>28</v>
       </c>
       <c r="D55" t="s">
         <v>29</v>
       </c>
       <c r="E55" t="s">
         <v>30</v>
       </c>
       <c r="F55" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="G55" t="s">
         <v>32</v>
       </c>
       <c r="H55" t="s">
         <v>33</v>
       </c>
       <c r="I55" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="J55" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="K55" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="L55" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="M55" t="s">
         <v>37</v>
       </c>
       <c r="N55" t="s">
         <v>38</v>
       </c>
       <c r="O55">
         <v>204</v>
       </c>
       <c r="P55" t="s">
         <v>39</v>
       </c>
       <c r="Q55" t="s">
         <v>39</v>
       </c>
       <c r="R55" t="s">
         <v>39</v>
       </c>
       <c r="S55"/>
       <c r="T55"/>
       <c r="U55"/>
       <c r="V55"/>
       <c r="W55"/>
       <c r="X55" t="s">
         <v>69</v>
       </c>
       <c r="Y55"/>
       <c r="Z55" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="AA55" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="56" spans="1:27">
       <c r="A56"/>
       <c r="B56" t="s">
         <v>27</v>
       </c>
       <c r="C56" t="s">
         <v>28</v>
       </c>
       <c r="D56" t="s">
         <v>29</v>
       </c>
       <c r="E56" t="s">
         <v>30</v>
       </c>
       <c r="F56" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="G56" t="s">
         <v>32</v>
       </c>
       <c r="H56" t="s">
         <v>33</v>
       </c>
       <c r="I56" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="J56" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="K56" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="L56" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="M56" t="s">
         <v>37</v>
       </c>
       <c r="N56" t="s">
         <v>38</v>
       </c>
       <c r="O56">
         <v>204</v>
       </c>
       <c r="P56" t="s">
         <v>39</v>
       </c>
       <c r="Q56" t="s">
         <v>39</v>
       </c>
       <c r="R56" t="s">
         <v>39</v>
       </c>
       <c r="S56"/>
       <c r="T56"/>
       <c r="U56"/>
       <c r="V56"/>
       <c r="W56"/>
       <c r="X56" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="Y56"/>
       <c r="Z56" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="AA56" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="57" spans="1:27">
       <c r="A57"/>
       <c r="B57" t="s">
         <v>27</v>
       </c>
       <c r="C57" t="s">
         <v>28</v>
       </c>
       <c r="D57" t="s">
         <v>29</v>
       </c>
       <c r="E57" t="s">
         <v>30</v>
       </c>
       <c r="F57" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="G57" t="s">
         <v>32</v>
       </c>
       <c r="H57" t="s">
         <v>33</v>
       </c>
       <c r="I57" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="J57" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="K57" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="L57" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="M57" t="s">
         <v>37</v>
       </c>
       <c r="N57" t="s">
         <v>38</v>
       </c>
       <c r="O57">
         <v>204</v>
       </c>
       <c r="P57" t="s">
         <v>39</v>
       </c>
       <c r="Q57" t="s">
         <v>39</v>
       </c>
       <c r="R57" t="s">
         <v>39</v>
       </c>
       <c r="S57"/>
       <c r="T57"/>
       <c r="U57"/>
       <c r="V57"/>
       <c r="W57"/>
       <c r="X57" t="s">
         <v>69</v>
       </c>
       <c r="Y57"/>
       <c r="Z57" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="AA57" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="58" spans="1:27">
       <c r="A58"/>
       <c r="B58" t="s">
         <v>27</v>
       </c>
       <c r="C58" t="s">
         <v>28</v>
       </c>
       <c r="D58" t="s">
         <v>29</v>
       </c>
       <c r="E58" t="s">
         <v>30</v>
       </c>
       <c r="F58" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="G58" t="s">
         <v>32</v>
       </c>
       <c r="H58" t="s">
         <v>33</v>
       </c>
       <c r="I58" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="J58" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="K58" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="L58" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="M58" t="s">
         <v>37</v>
       </c>
       <c r="N58" t="s">
         <v>38</v>
       </c>
       <c r="O58">
         <v>204</v>
       </c>
       <c r="P58" t="s">
         <v>39</v>
       </c>
       <c r="Q58" t="s">
         <v>39</v>
       </c>
       <c r="R58" t="s">
         <v>39</v>
       </c>
       <c r="S58"/>
       <c r="T58"/>
       <c r="U58"/>
       <c r="V58"/>
       <c r="W58"/>
       <c r="X58" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="Y58"/>
       <c r="Z58" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="AA58" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="59" spans="1:27">
       <c r="A59"/>
       <c r="B59" t="s">
         <v>27</v>
       </c>
       <c r="C59" t="s">
         <v>28</v>
       </c>
       <c r="D59" t="s">
         <v>29</v>
       </c>
       <c r="E59" t="s">
         <v>30</v>
       </c>
       <c r="F59" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="G59" t="s">
         <v>32</v>
       </c>
       <c r="H59" t="s">
         <v>33</v>
       </c>
       <c r="I59" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="J59" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="K59" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="L59" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="M59" t="s">
         <v>37</v>
       </c>
       <c r="N59" t="s">
         <v>38</v>
       </c>
       <c r="O59">
         <v>204</v>
       </c>
       <c r="P59" t="s">
         <v>39</v>
       </c>
       <c r="Q59" t="s">
         <v>39</v>
       </c>
       <c r="R59" t="s">
         <v>39</v>
       </c>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59" t="s">
         <v>53</v>
       </c>
       <c r="Y59"/>
       <c r="Z59" t="s">
         <v>41</v>
       </c>
       <c r="AA59" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="60" spans="1:27">
       <c r="A60"/>
       <c r="B60" t="s">
         <v>27</v>
       </c>
       <c r="C60" t="s">
         <v>28</v>
       </c>
       <c r="D60" t="s">
         <v>29</v>
       </c>
       <c r="E60" t="s">
         <v>30</v>
       </c>
       <c r="F60" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="G60" t="s">
         <v>32</v>
       </c>
       <c r="H60" t="s">
         <v>33</v>
       </c>
       <c r="I60" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="J60" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="K60" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="L60" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="M60" t="s">
         <v>37</v>
       </c>
       <c r="N60" t="s">
         <v>38</v>
       </c>
       <c r="O60">
         <v>204</v>
       </c>
       <c r="P60" t="s">
         <v>39</v>
       </c>
       <c r="Q60" t="s">
         <v>39</v>
       </c>
       <c r="R60" t="s">
         <v>39</v>
       </c>
       <c r="S60"/>
       <c r="T60"/>
       <c r="U60"/>
       <c r="V60"/>
       <c r="W60"/>
       <c r="X60" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="Y60"/>
       <c r="Z60" t="s">
         <v>41</v>
       </c>
       <c r="AA60" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="61" spans="1:27">
       <c r="A61"/>
       <c r="B61" t="s">
         <v>27</v>
       </c>
       <c r="C61" t="s">
         <v>28</v>
       </c>
       <c r="D61" t="s">
         <v>29</v>
       </c>
       <c r="E61" t="s">
         <v>30</v>
       </c>
       <c r="F61" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="G61" t="s">
         <v>32</v>
       </c>
       <c r="H61" t="s">
         <v>33</v>
       </c>
       <c r="I61" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="J61" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="K61" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="L61" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="M61" t="s">
         <v>37</v>
       </c>
       <c r="N61" t="s">
         <v>38</v>
       </c>
       <c r="O61">
         <v>204</v>
       </c>
       <c r="P61" t="s">
         <v>39</v>
       </c>
       <c r="Q61" t="s">
         <v>39</v>
       </c>
       <c r="R61" t="s">
         <v>39</v>
       </c>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="Y61"/>
       <c r="Z61" t="s">
         <v>41</v>
       </c>
       <c r="AA61" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="62" spans="1:27">
       <c r="A62"/>
       <c r="B62" t="s">
         <v>27</v>
       </c>
       <c r="C62" t="s">
         <v>28</v>
       </c>
       <c r="D62" t="s">
         <v>29</v>
       </c>
       <c r="E62" t="s">
         <v>30</v>
       </c>
       <c r="F62" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="G62" t="s">
         <v>32</v>
       </c>
       <c r="H62" t="s">
         <v>33</v>
       </c>
       <c r="I62" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="J62" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="K62" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="L62" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="M62" t="s">
         <v>37</v>
       </c>
       <c r="N62" t="s">
         <v>38</v>
       </c>
       <c r="O62">
         <v>204</v>
       </c>
       <c r="P62" t="s">
         <v>39</v>
       </c>
       <c r="Q62" t="s">
         <v>39</v>
       </c>
       <c r="R62" t="s">
         <v>39</v>
       </c>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62" t="s">
         <v>53</v>
       </c>
       <c r="Y62"/>
       <c r="Z62" t="s">
         <v>41</v>
       </c>
       <c r="AA62" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="63" spans="1:27">
       <c r="A63"/>
       <c r="B63" t="s">
         <v>27</v>
       </c>
       <c r="C63" t="s">
         <v>28</v>
       </c>
       <c r="D63" t="s">
         <v>29</v>
       </c>
       <c r="E63" t="s">
         <v>30</v>
       </c>
       <c r="F63" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="G63" t="s">
         <v>32</v>
       </c>
       <c r="H63" t="s">
         <v>33</v>
       </c>
       <c r="I63" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="J63" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="K63" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="L63" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="M63" t="s">
         <v>37</v>
       </c>
       <c r="N63" t="s">
         <v>38</v>
       </c>
       <c r="O63">
         <v>204</v>
       </c>
       <c r="P63" t="s">
         <v>39</v>
       </c>
       <c r="Q63" t="s">
         <v>39</v>
       </c>
       <c r="R63" t="s">
         <v>39</v>
       </c>
       <c r="S63"/>
       <c r="T63"/>
       <c r="U63"/>
       <c r="V63"/>
       <c r="W63"/>
       <c r="X63" t="s">
         <v>53</v>
       </c>
       <c r="Y63"/>
       <c r="Z63" t="s">
         <v>41</v>
       </c>
       <c r="AA63" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="64" spans="1:27">
       <c r="A64"/>
       <c r="B64" t="s">
         <v>27</v>
       </c>
       <c r="C64" t="s">
         <v>28</v>
       </c>
       <c r="D64" t="s">
         <v>29</v>
       </c>
       <c r="E64" t="s">
         <v>30</v>
       </c>
       <c r="F64" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="G64" t="s">
         <v>32</v>
       </c>
       <c r="H64" t="s">
         <v>33</v>
       </c>
       <c r="I64" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="J64" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="K64" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="L64" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="M64" t="s">
         <v>37</v>
       </c>
       <c r="N64" t="s">
         <v>38</v>
       </c>
       <c r="O64">
         <v>204</v>
       </c>
       <c r="P64" t="s">
         <v>39</v>
       </c>
       <c r="Q64" t="s">
         <v>39</v>
       </c>
       <c r="R64" t="s">
         <v>39</v>
       </c>
       <c r="S64"/>
       <c r="T64"/>
       <c r="U64"/>
       <c r="V64"/>
       <c r="W64"/>
       <c r="X64" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="Y64"/>
       <c r="Z64" t="s">
         <v>41</v>
       </c>
       <c r="AA64" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="65" spans="1:27">
       <c r="A65"/>
       <c r="B65" t="s">
         <v>27</v>
       </c>
       <c r="C65" t="s">
         <v>28</v>
       </c>
       <c r="D65" t="s">
         <v>29</v>
       </c>
       <c r="E65" t="s">
         <v>30</v>
       </c>
       <c r="F65" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="G65" t="s">
         <v>32</v>
       </c>
       <c r="H65" t="s">
         <v>33</v>
       </c>
       <c r="I65" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="J65" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="K65" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="L65" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="M65" t="s">
         <v>37</v>
       </c>
       <c r="N65" t="s">
         <v>38</v>
       </c>
       <c r="O65">
         <v>204</v>
       </c>
       <c r="P65" t="s">
         <v>39</v>
       </c>
       <c r="Q65" t="s">
         <v>39</v>
       </c>
       <c r="R65" t="s">
         <v>39</v>
       </c>
       <c r="S65"/>
       <c r="T65"/>
       <c r="U65"/>
       <c r="V65"/>
       <c r="W65">
         <v>2.8</v>
       </c>
       <c r="X65" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="Y65"/>
       <c r="Z65" t="s">
         <v>41</v>
       </c>
       <c r="AA65" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="66" spans="1:27">
       <c r="A66"/>
       <c r="B66" t="s">
         <v>27</v>
       </c>
       <c r="C66" t="s">
         <v>28</v>
       </c>
       <c r="D66" t="s">
         <v>29</v>
       </c>
       <c r="E66" t="s">
         <v>30</v>
       </c>
       <c r="F66" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="G66" t="s">
         <v>32</v>
       </c>
       <c r="H66" t="s">
         <v>33</v>
       </c>
       <c r="I66" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="J66" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="K66" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="L66" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="M66" t="s">
         <v>37</v>
       </c>
       <c r="N66" t="s">
         <v>38</v>
       </c>
       <c r="O66">
         <v>204</v>
       </c>
       <c r="P66" t="s">
         <v>39</v>
       </c>
       <c r="Q66" t="s">
         <v>39</v>
       </c>
       <c r="R66" t="s">
         <v>39</v>
       </c>
       <c r="S66"/>
       <c r="T66"/>
       <c r="U66">
         <v>2.44</v>
       </c>
       <c r="V66"/>
       <c r="W66">
         <v>4.4</v>
       </c>
       <c r="X66" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="Y66"/>
       <c r="Z66" t="s">
         <v>41</v>
       </c>
       <c r="AA66" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="67" spans="1:27">
       <c r="A67"/>
       <c r="B67" t="s">
         <v>27</v>
       </c>
       <c r="C67" t="s">
         <v>28</v>
       </c>
       <c r="D67" t="s">
         <v>29</v>
       </c>
       <c r="E67" t="s">
         <v>30</v>
       </c>
       <c r="F67" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="G67" t="s">
         <v>32</v>
       </c>
       <c r="H67" t="s">
         <v>33</v>
       </c>
       <c r="I67" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="J67" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="K67" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="L67" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="M67" t="s">
         <v>37</v>
       </c>
       <c r="N67" t="s">
         <v>38</v>
       </c>
       <c r="O67">
         <v>204</v>
       </c>
       <c r="P67" t="s">
         <v>39</v>
       </c>
       <c r="Q67" t="s">
         <v>39</v>
       </c>
       <c r="R67" t="s">
         <v>39</v>
       </c>
       <c r="S67"/>
       <c r="T67"/>
       <c r="U67"/>
       <c r="V67"/>
       <c r="W67"/>
       <c r="X67" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="Y67"/>
       <c r="Z67" t="s">
         <v>41</v>
       </c>
       <c r="AA67" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="68" spans="1:27">
       <c r="A68"/>
       <c r="B68" t="s">
         <v>27</v>
       </c>
       <c r="C68" t="s">
         <v>28</v>
       </c>
       <c r="D68" t="s">
         <v>29</v>
       </c>
       <c r="E68" t="s">
         <v>30</v>
       </c>
       <c r="F68" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="G68" t="s">
         <v>32</v>
       </c>
       <c r="H68" t="s">
         <v>33</v>
       </c>
       <c r="I68" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="J68" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="K68" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="L68" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="M68" t="s">
         <v>37</v>
       </c>
       <c r="N68" t="s">
         <v>38</v>
       </c>
       <c r="O68">
         <v>204</v>
       </c>
       <c r="P68" t="s">
         <v>39</v>
       </c>
       <c r="Q68" t="s">
         <v>39</v>
       </c>
       <c r="R68" t="s">
         <v>39</v>
       </c>
       <c r="S68"/>
       <c r="T68"/>
       <c r="U68"/>
       <c r="V68"/>
       <c r="W68">
         <v>2.66</v>
       </c>
       <c r="X68" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="Y68"/>
       <c r="Z68" t="s">
         <v>41</v>
       </c>
       <c r="AA68" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="69" spans="1:27">
       <c r="A69"/>
       <c r="B69" t="s">
         <v>27</v>
       </c>
       <c r="C69" t="s">
         <v>28</v>
       </c>
       <c r="D69" t="s">
         <v>29</v>
       </c>
       <c r="E69" t="s">
         <v>30</v>
       </c>
       <c r="F69" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="G69" t="s">
         <v>32</v>
       </c>
       <c r="H69" t="s">
         <v>33</v>
       </c>
       <c r="I69" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="J69" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="K69" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="L69" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="M69" t="s">
         <v>37</v>
       </c>
       <c r="N69" t="s">
         <v>38</v>
       </c>
       <c r="O69">
         <v>204</v>
       </c>
       <c r="P69" t="s">
         <v>39</v>
       </c>
       <c r="Q69" t="s">
         <v>39</v>
       </c>
       <c r="R69" t="s">
         <v>39</v>
       </c>
       <c r="S69"/>
       <c r="T69"/>
       <c r="U69">
         <v>3.44</v>
       </c>
       <c r="V69"/>
       <c r="W69">
         <v>6.9</v>
       </c>
       <c r="X69" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="Y69"/>
       <c r="Z69" t="s">
         <v>41</v>
       </c>
       <c r="AA69" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="70" spans="1:27">
       <c r="A70"/>
       <c r="B70" t="s">
         <v>27</v>
       </c>
       <c r="C70" t="s">
         <v>28</v>
       </c>
       <c r="D70" t="s">
         <v>29</v>
       </c>
       <c r="E70" t="s">
         <v>30</v>
       </c>
       <c r="F70" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="G70" t="s">
         <v>32</v>
       </c>
       <c r="H70" t="s">
         <v>33</v>
       </c>
       <c r="I70" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="J70" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="K70" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="L70" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="M70" t="s">
         <v>37</v>
       </c>
       <c r="N70" t="s">
         <v>38</v>
       </c>
       <c r="O70">
         <v>204</v>
       </c>
       <c r="P70" t="s">
         <v>39</v>
       </c>
       <c r="Q70" t="s">
         <v>39</v>
       </c>
       <c r="R70" t="s">
         <v>39</v>
       </c>
       <c r="S70"/>
       <c r="T70"/>
       <c r="U70"/>
       <c r="V70"/>
       <c r="W70"/>
       <c r="X70" t="s">
         <v>53</v>
       </c>
       <c r="Y70"/>
       <c r="Z70" t="s">
         <v>41</v>
       </c>
       <c r="AA70" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="71" spans="1:27">
       <c r="A71"/>
       <c r="B71" t="s">
         <v>27</v>
       </c>
       <c r="C71" t="s">
         <v>28</v>
       </c>
       <c r="D71" t="s">
         <v>29</v>
       </c>
       <c r="E71" t="s">
         <v>30</v>
       </c>
       <c r="F71" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="G71" t="s">
         <v>32</v>
       </c>
       <c r="H71" t="s">
         <v>33</v>
       </c>
       <c r="I71" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="J71" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="K71" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="L71" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="M71" t="s">
         <v>37</v>
       </c>
       <c r="N71" t="s">
         <v>38</v>
       </c>
       <c r="O71">
         <v>204</v>
       </c>
       <c r="P71" t="s">
         <v>39</v>
       </c>
       <c r="Q71" t="s">
         <v>39</v>
       </c>
       <c r="R71" t="s">
         <v>39</v>
       </c>
       <c r="S71"/>
       <c r="T71"/>
       <c r="U71"/>
       <c r="V71"/>
       <c r="W71"/>
       <c r="X71" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="Y71"/>
       <c r="Z71" t="s">
         <v>41</v>
       </c>
       <c r="AA71" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="72" spans="1:27">
       <c r="A72"/>
       <c r="B72" t="s">
         <v>27</v>
       </c>
       <c r="C72" t="s">
         <v>28</v>
       </c>
       <c r="D72" t="s">
         <v>29</v>
       </c>
       <c r="E72" t="s">
         <v>30</v>
       </c>
       <c r="F72" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="G72" t="s">
         <v>32</v>
       </c>
       <c r="H72" t="s">
         <v>33</v>
       </c>
       <c r="I72" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="J72" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="K72" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="L72" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="M72" t="s">
         <v>37</v>
       </c>
       <c r="N72" t="s">
         <v>38</v>
       </c>
       <c r="O72">
         <v>204</v>
       </c>
       <c r="P72" t="s">
         <v>39</v>
       </c>
       <c r="Q72" t="s">
         <v>39</v>
       </c>
       <c r="R72" t="s">
         <v>39</v>
       </c>
       <c r="S72"/>
       <c r="T72"/>
       <c r="U72"/>
       <c r="V72"/>
       <c r="W72"/>
       <c r="X72" t="s">
         <v>58</v>
       </c>
       <c r="Y72"/>
       <c r="Z72" t="s">
         <v>41</v>
       </c>
       <c r="AA72" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="73" spans="1:27">
       <c r="A73"/>
       <c r="B73" t="s">
         <v>27</v>
       </c>
       <c r="C73" t="s">
         <v>28</v>
       </c>
       <c r="D73" t="s">
         <v>29</v>
       </c>
       <c r="E73" t="s">
         <v>30</v>
       </c>
       <c r="F73" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="G73" t="s">
         <v>32</v>
       </c>
       <c r="H73" t="s">
         <v>33</v>
       </c>
       <c r="I73" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="J73" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="K73" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="L73" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="M73" t="s">
         <v>37</v>
       </c>
       <c r="N73" t="s">
         <v>38</v>
       </c>
       <c r="O73">
         <v>204</v>
       </c>
       <c r="P73" t="s">
         <v>39</v>
       </c>
       <c r="Q73" t="s">
         <v>39</v>
       </c>
       <c r="R73" t="s">
         <v>39</v>
       </c>
       <c r="S73"/>
       <c r="T73"/>
       <c r="U73"/>
       <c r="V73"/>
       <c r="W73">
         <v>3.08</v>
       </c>
       <c r="X73" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="Y73"/>
       <c r="Z73" t="s">
         <v>41</v>
       </c>
       <c r="AA73" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>