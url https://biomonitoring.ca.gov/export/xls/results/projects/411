--- v0 (2025-12-05)
+++ v1 (2026-11-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Results" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="272">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="273">
   <si>
     <t>Time Period</t>
   </si>
   <si>
     <t>Project</t>
   </si>
   <si>
     <t>Study Group</t>
   </si>
   <si>
     <t>Study Group Subset</t>
   </si>
   <si>
     <t>Sample Collection Date</t>
   </si>
   <si>
     <t>Chemical Group</t>
   </si>
   <si>
     <t>Weighted - Unweighted</t>
   </si>
   <si>
     <t>Measured in</t>
   </si>
   <si>
@@ -159,50 +159,53 @@
     <t>Dichlorodiphenyldichloroethane (DDE) [para,para isomer]</t>
   </si>
   <si>
     <t>DDE (para,para)</t>
   </si>
   <si>
     <t>101-80-4</t>
   </si>
   <si>
     <t>DDT (para,para) and/or DDE (para,para)</t>
   </si>
   <si>
     <t>100%</t>
   </si>
   <si>
     <t>Dichlorodiphenyltrichloroethane (DDT)  [ortho,para isomer]</t>
   </si>
   <si>
     <t>DDT (ortho,para)</t>
   </si>
   <si>
     <t>789-02-6</t>
   </si>
   <si>
     <t>*</t>
+  </si>
+  <si>
+    <t>&lt;LOD</t>
   </si>
   <si>
     <t>2.3%</t>
   </si>
   <si>
     <t>0.031 ng/mL</t>
   </si>
   <si>
     <t>*Geometric mean was not calculated because the chemical was found in less than 65% of the study group</t>
   </si>
   <si>
     <t>Dichlorodiphenyltrichloroethane (DDT)  [para,para isomer]</t>
   </si>
   <si>
     <t>DDT (para,para)</t>
   </si>
   <si>
     <t>50-29-3</t>
   </si>
   <si>
     <t>67.7%</t>
   </si>
   <si>
     <t>Hexachlorobenzene (HCB)</t>
   </si>
@@ -855,58 +858,65 @@
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
-    <border/>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
-[...1 lines deleted...]
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+  <cellXfs count="2">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1174,4068 +1184,4211 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA54"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:AA54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="13" bestFit="true" customWidth="true" style="0"/>
-[...25 lines deleted...]
-    <col min="27" max="27" width="120" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="37.705" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="64.841" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="81.266" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="45.846" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="43.561" bestFit="true" customWidth="true" style="0"/>
+    <col min="27" max="27" width="120.256" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="G1" t="s">
+      <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="H1" t="s">
+      <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="I1" t="s">
+      <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="J1" t="s">
+      <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="K1" t="s">
+      <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="L1" t="s">
+      <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="M1" t="s">
+      <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="N1" t="s">
+      <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="O1" t="s">
+      <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="P1" t="s">
+      <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="Q1" t="s">
+      <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="R1" t="s">
+      <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="S1" t="s">
+      <c r="S1" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="T1" t="s">
+      <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="U1" t="s">
+      <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="V1" t="s">
+      <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="W1" t="s">
+      <c r="W1" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="X1" t="s">
+      <c r="X1" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" t="s">
+      <c r="Y1" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" t="s">
+      <c r="Z1" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="AA1" t="s">
+      <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
-      <c r="A2"/>
-      <c r="B2" t="s">
+      <c r="A2" s="1"/>
+      <c r="B2" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D2" t="s">
+      <c r="D2" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E2">
+      <c r="E2" s="1">
         <v>2011</v>
       </c>
-      <c r="F2" t="s">
+      <c r="F2" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="G2" t="s">
+      <c r="G2" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H2" t="s">
+      <c r="H2" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I2" t="s">
+      <c r="I2" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="J2" t="s">
+      <c r="J2" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="K2" t="s">
+      <c r="K2" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="L2" t="s">
+      <c r="L2" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="M2" t="s">
+      <c r="M2" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="N2" t="s">
+      <c r="N2" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="O2">
+      <c r="O2" s="1">
         <v>793</v>
       </c>
-      <c r="P2">
+      <c r="P2" s="1">
         <v>5.21</v>
       </c>
-      <c r="Q2">
+      <c r="Q2" s="1">
         <v>4.88</v>
       </c>
-      <c r="R2">
+      <c r="R2" s="1">
         <v>5.57</v>
       </c>
-      <c r="S2">
+      <c r="S2" s="1">
         <v>2.79</v>
       </c>
-      <c r="T2">
+      <c r="T2" s="1">
         <v>5.24</v>
       </c>
-      <c r="U2">
+      <c r="U2" s="1">
         <v>9.66</v>
       </c>
-      <c r="V2"/>
-      <c r="W2">
+      <c r="V2" s="1"/>
+      <c r="W2" s="1">
         <v>25.3</v>
       </c>
-      <c r="X2" t="s">
+      <c r="X2" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="Y2"/>
-      <c r="Z2" t="s">
+      <c r="Y2" s="1"/>
+      <c r="Z2" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="AA2"/>
+      <c r="AA2" s="1"/>
     </row>
     <row r="3" spans="1:27">
-      <c r="A3"/>
-      <c r="B3" t="s">
+      <c r="A3" s="1"/>
+      <c r="B3" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C3" t="s">
+      <c r="C3" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D3" t="s">
+      <c r="D3" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E3">
+      <c r="E3" s="1">
         <v>2011</v>
       </c>
-      <c r="F3" t="s">
+      <c r="F3" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="G3" t="s">
+      <c r="G3" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H3" t="s">
+      <c r="H3" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I3" t="s">
+      <c r="I3" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="J3" t="s">
+      <c r="J3" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="K3" t="s">
+      <c r="K3" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="L3" t="s">
+      <c r="L3" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="M3" t="s">
+      <c r="M3" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="N3" t="s">
+      <c r="N3" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="O3">
+      <c r="O3" s="1">
         <v>793</v>
       </c>
-      <c r="P3">
+      <c r="P3" s="1">
         <v>301</v>
       </c>
-      <c r="Q3">
+      <c r="Q3" s="1">
         <v>283</v>
       </c>
-      <c r="R3">
+      <c r="R3" s="1">
         <v>320</v>
       </c>
-      <c r="S3">
+      <c r="S3" s="1">
         <v>159</v>
       </c>
-      <c r="T3">
+      <c r="T3" s="1">
         <v>298</v>
       </c>
-      <c r="U3">
+      <c r="U3" s="1">
         <v>540</v>
       </c>
-      <c r="V3"/>
-      <c r="W3">
+      <c r="V3" s="1"/>
+      <c r="W3" s="1">
         <v>1360</v>
       </c>
-      <c r="X3" t="s">
+      <c r="X3" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="Y3"/>
-      <c r="Z3" t="s">
+      <c r="Y3" s="1"/>
+      <c r="Z3" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="AA3"/>
+      <c r="AA3" s="1"/>
     </row>
     <row r="4" spans="1:27">
-      <c r="A4"/>
-      <c r="B4" t="s">
+      <c r="A4" s="1"/>
+      <c r="B4" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C4" t="s">
+      <c r="C4" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D4" t="s">
+      <c r="D4" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E4">
+      <c r="E4" s="1">
         <v>2011</v>
       </c>
-      <c r="F4" t="s">
+      <c r="F4" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="G4" t="s">
+      <c r="G4" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H4" t="s">
+      <c r="H4" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I4" t="s">
+      <c r="I4" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="J4" t="s">
+      <c r="J4" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="K4" t="s">
+      <c r="K4" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="L4" t="s">
+      <c r="L4" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="M4" t="s">
+      <c r="M4" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="N4" t="s">
+      <c r="N4" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="O4">
+      <c r="O4" s="1">
         <v>793</v>
       </c>
-      <c r="P4" t="s">
-[...17 lines deleted...]
-      <c r="Z4" t="s">
+      <c r="P4" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q4" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="R4" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="S4" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="T4" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="U4" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="V4" s="1"/>
+      <c r="W4" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="X4" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="AA4" t="s">
+      <c r="Y4" s="1"/>
+      <c r="Z4" s="1" t="s">
         <v>51</v>
+      </c>
+      <c r="AA4" s="1" t="s">
+        <v>52</v>
       </c>
     </row>
     <row r="5" spans="1:27">
-      <c r="A5"/>
-      <c r="B5" t="s">
+      <c r="A5" s="1"/>
+      <c r="B5" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C5" t="s">
+      <c r="C5" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D5" t="s">
+      <c r="D5" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E5">
+      <c r="E5" s="1">
         <v>2011</v>
       </c>
-      <c r="F5" t="s">
+      <c r="F5" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="G5" t="s">
+      <c r="G5" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H5" t="s">
+      <c r="H5" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I5" t="s">
-[...2 lines deleted...]
-      <c r="J5" t="s">
+      <c r="I5" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="K5" t="s">
+      <c r="J5" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="L5" t="s">
-[...2 lines deleted...]
-      <c r="M5" t="s">
+      <c r="K5" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="L5" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="M5" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="N5" t="s">
+      <c r="N5" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="O5">
+      <c r="O5" s="1">
         <v>793</v>
       </c>
-      <c r="P5">
+      <c r="P5" s="1">
         <v>1.94</v>
       </c>
-      <c r="Q5">
+      <c r="Q5" s="1">
         <v>1.87</v>
       </c>
-      <c r="R5">
+      <c r="R5" s="1">
         <v>2.02</v>
       </c>
-      <c r="S5"/>
-      <c r="T5">
+      <c r="S5" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="T5" s="1">
         <v>1.84</v>
       </c>
-      <c r="U5">
+      <c r="U5" s="1">
         <v>2.58</v>
       </c>
-      <c r="V5"/>
-      <c r="W5">
+      <c r="V5" s="1"/>
+      <c r="W5" s="1">
         <v>5.47</v>
       </c>
-      <c r="X5" t="s">
-[...3 lines deleted...]
-      <c r="Z5" t="s">
+      <c r="X5" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="Y5" s="1"/>
+      <c r="Z5" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="AA5"/>
+      <c r="AA5" s="1"/>
     </row>
     <row r="6" spans="1:27">
-      <c r="A6"/>
-      <c r="B6" t="s">
+      <c r="A6" s="1"/>
+      <c r="B6" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C6" t="s">
+      <c r="C6" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D6" t="s">
+      <c r="D6" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E6">
+      <c r="E6" s="1">
         <v>2011</v>
       </c>
-      <c r="F6" t="s">
+      <c r="F6" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="G6" t="s">
+      <c r="G6" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H6" t="s">
+      <c r="H6" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I6" t="s">
-[...5 lines deleted...]
-      <c r="K6" t="s">
+      <c r="I6" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="L6" t="s">
+      <c r="J6" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="K6" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="M6" t="s">
+      <c r="L6" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="M6" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="N6" t="s">
+      <c r="N6" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="O6">
+      <c r="O6" s="1">
         <v>793</v>
       </c>
-      <c r="P6">
+      <c r="P6" s="1">
         <v>12</v>
       </c>
-      <c r="Q6">
+      <c r="Q6" s="1">
         <v>11.7</v>
       </c>
-      <c r="R6">
+      <c r="R6" s="1">
         <v>12.2</v>
       </c>
-      <c r="S6">
+      <c r="S6" s="1">
         <v>9.75</v>
       </c>
-      <c r="T6">
+      <c r="T6" s="1">
         <v>11.9</v>
       </c>
-      <c r="U6">
+      <c r="U6" s="1">
         <v>14.3</v>
       </c>
-      <c r="V6"/>
-      <c r="W6">
+      <c r="V6" s="1"/>
+      <c r="W6" s="1">
         <v>20.8</v>
       </c>
-      <c r="X6" t="s">
+      <c r="X6" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="Y6"/>
-      <c r="Z6" t="s">
+      <c r="Y6" s="1"/>
+      <c r="Z6" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="AA6"/>
+      <c r="AA6" s="1"/>
     </row>
     <row r="7" spans="1:27">
-      <c r="A7"/>
-      <c r="B7" t="s">
+      <c r="A7" s="1"/>
+      <c r="B7" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C7" t="s">
+      <c r="C7" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D7" t="s">
+      <c r="D7" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E7">
+      <c r="E7" s="1">
         <v>2011</v>
       </c>
-      <c r="F7" t="s">
+      <c r="F7" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="G7" t="s">
+      <c r="G7" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H7" t="s">
+      <c r="H7" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I7" t="s">
-[...5 lines deleted...]
-      <c r="K7" t="s">
+      <c r="I7" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="L7" t="s">
-[...2 lines deleted...]
-      <c r="M7" t="s">
+      <c r="J7" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="K7" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="L7" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="M7" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="N7" t="s">
+      <c r="N7" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="O7">
+      <c r="O7" s="1">
         <v>793</v>
       </c>
-      <c r="P7">
+      <c r="P7" s="1">
         <v>8.34</v>
       </c>
-      <c r="Q7">
+      <c r="Q7" s="1">
         <v>7.95</v>
       </c>
-      <c r="R7">
+      <c r="R7" s="1">
         <v>8.75</v>
       </c>
-      <c r="S7">
+      <c r="S7" s="1">
         <v>5.52</v>
       </c>
-      <c r="T7">
+      <c r="T7" s="1">
         <v>8.63</v>
       </c>
-      <c r="U7">
+      <c r="U7" s="1">
         <v>13</v>
       </c>
-      <c r="V7"/>
-      <c r="W7">
+      <c r="V7" s="1"/>
+      <c r="W7" s="1">
         <v>23.6</v>
       </c>
-      <c r="X7" t="s">
-[...3 lines deleted...]
-      <c r="Z7" t="s">
+      <c r="X7" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="Y7" s="1"/>
+      <c r="Z7" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="AA7"/>
+      <c r="AA7" s="1"/>
     </row>
     <row r="8" spans="1:27">
-      <c r="A8"/>
-      <c r="B8" t="s">
+      <c r="A8" s="1"/>
+      <c r="B8" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C8" t="s">
+      <c r="C8" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D8" t="s">
+      <c r="D8" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E8">
+      <c r="E8" s="1">
         <v>2011</v>
       </c>
-      <c r="F8" t="s">
+      <c r="F8" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="G8" t="s">
+      <c r="G8" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H8" t="s">
+      <c r="H8" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I8" t="s">
-[...5 lines deleted...]
-      <c r="K8" t="s">
+      <c r="I8" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="L8" t="s">
+      <c r="J8" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="K8" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="M8" t="s">
+      <c r="L8" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="M8" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="N8" t="s">
+      <c r="N8" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="O8">
+      <c r="O8" s="1">
         <v>793</v>
       </c>
-      <c r="P8">
+      <c r="P8" s="1">
         <v>15.3</v>
       </c>
-      <c r="Q8">
+      <c r="Q8" s="1">
         <v>14.6</v>
       </c>
-      <c r="R8">
+      <c r="R8" s="1">
         <v>16</v>
       </c>
-      <c r="S8">
+      <c r="S8" s="1">
         <v>10.1</v>
       </c>
-      <c r="T8">
+      <c r="T8" s="1">
         <v>14.8</v>
       </c>
-      <c r="U8">
+      <c r="U8" s="1">
         <v>23.4</v>
       </c>
-      <c r="V8"/>
-      <c r="W8">
+      <c r="V8" s="1"/>
+      <c r="W8" s="1">
         <v>49.4</v>
       </c>
-      <c r="X8" t="s">
-[...3 lines deleted...]
-      <c r="Z8" t="s">
+      <c r="X8" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="Y8" s="1"/>
+      <c r="Z8" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="AA8"/>
+      <c r="AA8" s="1"/>
     </row>
     <row r="9" spans="1:27">
-      <c r="A9"/>
-      <c r="B9" t="s">
+      <c r="A9" s="1"/>
+      <c r="B9" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C9" t="s">
+      <c r="C9" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D9" t="s">
+      <c r="D9" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E9">
+      <c r="E9" s="1">
         <v>2011</v>
       </c>
-      <c r="F9" t="s">
-[...2 lines deleted...]
-      <c r="G9" t="s">
+      <c r="F9" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="G9" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H9" t="s">
+      <c r="H9" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I9" t="s">
-[...2 lines deleted...]
-      <c r="J9" t="s">
+      <c r="I9" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="K9" t="s">
+      <c r="J9" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="L9" t="s">
+      <c r="K9" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="M9" t="s">
+      <c r="L9" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="N9" t="s">
+      <c r="M9" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="O9">
+      <c r="N9" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="O9" s="1">
         <v>1759</v>
       </c>
-      <c r="P9">
+      <c r="P9" s="1">
         <v>0.031</v>
       </c>
-      <c r="Q9">
+      <c r="Q9" s="1">
         <v>0.029</v>
       </c>
-      <c r="R9">
+      <c r="R9" s="1">
         <v>0.032</v>
       </c>
-      <c r="S9">
+      <c r="S9" s="1">
         <v>0.015</v>
       </c>
-      <c r="T9">
+      <c r="T9" s="1">
         <v>0.03</v>
       </c>
-      <c r="U9">
+      <c r="U9" s="1">
         <v>0.06</v>
       </c>
-      <c r="V9"/>
-      <c r="W9">
+      <c r="V9" s="1"/>
+      <c r="W9" s="1">
         <v>0.2</v>
       </c>
-      <c r="X9" t="s">
+      <c r="X9" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="Y9"/>
-      <c r="Z9">
+      <c r="Y9" s="1"/>
+      <c r="Z9" s="1">
         <v>0.011</v>
       </c>
-      <c r="AA9"/>
+      <c r="AA9" s="1"/>
     </row>
     <row r="10" spans="1:27">
-      <c r="A10"/>
-      <c r="B10" t="s">
+      <c r="A10" s="1"/>
+      <c r="B10" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C10" t="s">
+      <c r="C10" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D10" t="s">
+      <c r="D10" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E10">
+      <c r="E10" s="1">
         <v>2011</v>
       </c>
-      <c r="F10" t="s">
-[...2 lines deleted...]
-      <c r="G10" t="s">
+      <c r="F10" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="G10" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H10" t="s">
+      <c r="H10" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I10" t="s">
+      <c r="I10" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="J10" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="K10" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="L10" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="M10" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="N10" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="J10" t="s">
-[...14 lines deleted...]
-      <c r="O10">
+      <c r="O10" s="1">
         <v>1759</v>
       </c>
-      <c r="P10">
+      <c r="P10" s="1">
         <v>0.2</v>
       </c>
-      <c r="Q10">
+      <c r="Q10" s="1">
         <v>0.19</v>
       </c>
-      <c r="R10">
+      <c r="R10" s="1">
         <v>0.21</v>
       </c>
-      <c r="S10">
+      <c r="S10" s="1">
         <v>0.1</v>
       </c>
-      <c r="T10">
+      <c r="T10" s="1">
         <v>0.2</v>
       </c>
-      <c r="U10">
+      <c r="U10" s="1">
         <v>0.41</v>
       </c>
-      <c r="V10"/>
-      <c r="W10">
+      <c r="V10" s="1"/>
+      <c r="W10" s="1">
         <v>1.3</v>
       </c>
-      <c r="X10" t="s">
-[...3 lines deleted...]
-      <c r="Z10">
+      <c r="X10" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y10" s="1"/>
+      <c r="Z10" s="1">
         <v>0.013</v>
       </c>
-      <c r="AA10"/>
+      <c r="AA10" s="1"/>
     </row>
     <row r="11" spans="1:27">
-      <c r="A11"/>
-      <c r="B11" t="s">
+      <c r="A11" s="1"/>
+      <c r="B11" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C11" t="s">
+      <c r="C11" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D11" t="s">
+      <c r="D11" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E11">
+      <c r="E11" s="1">
         <v>2011</v>
       </c>
-      <c r="F11" t="s">
-[...2 lines deleted...]
-      <c r="G11" t="s">
+      <c r="F11" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="G11" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H11" t="s">
+      <c r="H11" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I11" t="s">
-[...2 lines deleted...]
-      <c r="J11" t="s">
+      <c r="I11" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="K11" t="s">
+      <c r="J11" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="L11" t="s">
-[...5 lines deleted...]
-      <c r="N11" t="s">
+      <c r="K11" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="L11" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="M11" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="O11">
+      <c r="N11" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="O11" s="1">
         <v>614</v>
       </c>
-      <c r="P11" t="s">
-[...12 lines deleted...]
-      <c r="W11">
+      <c r="P11" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="Q11" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="R11" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="S11" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="T11" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="U11" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1">
         <v>0.067</v>
       </c>
-      <c r="X11" t="s">
-[...3 lines deleted...]
-      <c r="Z11">
+      <c r="X11" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="Y11" s="1"/>
+      <c r="Z11" s="1">
         <v>0.022</v>
       </c>
-      <c r="AA11" t="s">
-        <v>83</v>
+      <c r="AA11" s="1" t="s">
+        <v>84</v>
       </c>
     </row>
     <row r="12" spans="1:27">
-      <c r="A12"/>
-      <c r="B12" t="s">
+      <c r="A12" s="1"/>
+      <c r="B12" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C12" t="s">
+      <c r="C12" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D12" t="s">
+      <c r="D12" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E12">
+      <c r="E12" s="1">
         <v>2011</v>
       </c>
-      <c r="F12" t="s">
-[...2 lines deleted...]
-      <c r="G12" t="s">
+      <c r="F12" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H12" t="s">
+      <c r="H12" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I12" t="s">
-[...2 lines deleted...]
-      <c r="J12" t="s">
+      <c r="I12" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="K12" t="s">
+      <c r="J12" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="L12" t="s">
-[...5 lines deleted...]
-      <c r="N12" t="s">
+      <c r="K12" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="L12" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="M12" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="O12">
+      <c r="N12" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="O12" s="1">
         <v>1759</v>
       </c>
-      <c r="P12">
+      <c r="P12" s="1">
         <v>0.22</v>
       </c>
-      <c r="Q12">
+      <c r="Q12" s="1">
         <v>0.21</v>
       </c>
-      <c r="R12">
+      <c r="R12" s="1">
         <v>0.23</v>
       </c>
-      <c r="S12">
+      <c r="S12" s="1">
         <v>0.15</v>
       </c>
-      <c r="T12">
+      <c r="T12" s="1">
         <v>0.23</v>
       </c>
-      <c r="U12">
+      <c r="U12" s="1">
         <v>0.35</v>
       </c>
-      <c r="V12"/>
-      <c r="W12">
+      <c r="V12" s="1"/>
+      <c r="W12" s="1">
         <v>0.67</v>
       </c>
-      <c r="X12" t="s">
-[...3 lines deleted...]
-      <c r="Z12">
+      <c r="X12" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="Y12" s="1"/>
+      <c r="Z12" s="1">
         <v>0.032</v>
       </c>
-      <c r="AA12"/>
+      <c r="AA12" s="1"/>
     </row>
     <row r="13" spans="1:27">
-      <c r="A13"/>
-      <c r="B13" t="s">
+      <c r="A13" s="1"/>
+      <c r="B13" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C13" t="s">
+      <c r="C13" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D13" t="s">
+      <c r="D13" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E13">
+      <c r="E13" s="1">
         <v>2011</v>
       </c>
-      <c r="F13" t="s">
-[...2 lines deleted...]
-      <c r="G13" t="s">
+      <c r="F13" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="G13" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H13" t="s">
+      <c r="H13" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I13" t="s">
-[...2 lines deleted...]
-      <c r="J13" t="s">
+      <c r="I13" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="K13" t="s">
+      <c r="J13" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="L13" t="s">
-[...5 lines deleted...]
-      <c r="N13" t="s">
+      <c r="K13" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="L13" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="M13" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="O13">
+      <c r="N13" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="O13" s="1">
         <v>1737</v>
       </c>
-      <c r="P13" t="s">
-[...12 lines deleted...]
-      <c r="W13">
+      <c r="P13" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q13" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="R13" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="S13" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="T13" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="U13" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1">
         <v>0.093</v>
       </c>
-      <c r="X13" t="s">
-[...3 lines deleted...]
-      <c r="Z13">
+      <c r="X13" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="Y13" s="1"/>
+      <c r="Z13" s="1">
         <v>0.036</v>
       </c>
-      <c r="AA13" t="s">
-        <v>51</v>
+      <c r="AA13" s="1" t="s">
+        <v>52</v>
       </c>
     </row>
     <row r="14" spans="1:27">
-      <c r="A14"/>
-      <c r="B14" t="s">
+      <c r="A14" s="1"/>
+      <c r="B14" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C14" t="s">
+      <c r="C14" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D14" t="s">
+      <c r="D14" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E14">
+      <c r="E14" s="1">
         <v>2011</v>
       </c>
-      <c r="F14" t="s">
-[...2 lines deleted...]
-      <c r="G14" t="s">
+      <c r="F14" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H14" t="s">
+      <c r="H14" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I14" t="s">
-[...2 lines deleted...]
-      <c r="J14" t="s">
+      <c r="I14" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="K14" t="s">
+      <c r="J14" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="L14" t="s">
-[...5 lines deleted...]
-      <c r="N14" t="s">
+      <c r="K14" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L14" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="M14" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="O14">
+      <c r="N14" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="O14" s="1">
         <v>1759</v>
       </c>
-      <c r="P14">
+      <c r="P14" s="1">
         <v>0.054</v>
       </c>
-      <c r="Q14">
+      <c r="Q14" s="1">
         <v>0.052</v>
       </c>
-      <c r="R14">
+      <c r="R14" s="1">
         <v>0.057</v>
       </c>
-      <c r="S14"/>
-      <c r="T14">
+      <c r="S14" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="T14" s="1">
         <v>0.054</v>
       </c>
-      <c r="U14">
+      <c r="U14" s="1">
         <v>0.11</v>
       </c>
-      <c r="V14"/>
-      <c r="W14">
+      <c r="V14" s="1"/>
+      <c r="W14" s="1">
         <v>0.28</v>
       </c>
-      <c r="X14" t="s">
-[...3 lines deleted...]
-      <c r="Z14">
+      <c r="X14" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="Y14" s="1"/>
+      <c r="Z14" s="1">
         <v>0.015</v>
       </c>
-      <c r="AA14"/>
+      <c r="AA14" s="1"/>
     </row>
     <row r="15" spans="1:27">
-      <c r="A15"/>
-      <c r="B15" t="s">
+      <c r="A15" s="1"/>
+      <c r="B15" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C15" t="s">
+      <c r="C15" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D15" t="s">
+      <c r="D15" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E15">
+      <c r="E15" s="1">
         <v>2011</v>
       </c>
-      <c r="F15" t="s">
+      <c r="F15" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H15" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="I15" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="J15" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="K15" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="L15" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="M15" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="N15" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="O15" s="1">
+        <v>1759</v>
+      </c>
+      <c r="P15" s="1">
+        <v>1.62</v>
+      </c>
+      <c r="Q15" s="1">
+        <v>1.56</v>
+      </c>
+      <c r="R15" s="1">
+        <v>1.68</v>
+      </c>
+      <c r="S15" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="T15" s="1">
+        <v>1.58</v>
+      </c>
+      <c r="U15" s="1">
+        <v>2.5</v>
+      </c>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1">
+        <v>6.24</v>
+      </c>
+      <c r="X15" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="G15" t="s">
-[...52 lines deleted...]
-      <c r="Z15">
+      <c r="Y15" s="1"/>
+      <c r="Z15" s="1">
         <v>0.012</v>
       </c>
-      <c r="AA15"/>
+      <c r="AA15" s="1"/>
     </row>
     <row r="16" spans="1:27">
-      <c r="A16"/>
-      <c r="B16" t="s">
+      <c r="A16" s="1"/>
+      <c r="B16" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C16" t="s">
+      <c r="C16" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D16" t="s">
+      <c r="D16" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E16">
+      <c r="E16" s="1">
         <v>2011</v>
       </c>
-      <c r="F16" t="s">
-[...2 lines deleted...]
-      <c r="G16" t="s">
+      <c r="F16" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H16" t="s">
+      <c r="H16" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I16" t="s">
-[...2 lines deleted...]
-      <c r="J16" t="s">
+      <c r="I16" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="K16" t="s">
+      <c r="J16" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="L16" t="s">
-[...5 lines deleted...]
-      <c r="N16" t="s">
+      <c r="K16" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="L16" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="M16" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="O16">
+      <c r="N16" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="O16" s="1">
         <v>1719</v>
       </c>
-      <c r="P16">
+      <c r="P16" s="1">
         <v>0.92</v>
       </c>
-      <c r="Q16">
+      <c r="Q16" s="1">
         <v>0.89</v>
       </c>
-      <c r="R16">
+      <c r="R16" s="1">
         <v>0.95</v>
       </c>
-      <c r="S16">
+      <c r="S16" s="1">
         <v>0.67</v>
       </c>
-      <c r="T16">
+      <c r="T16" s="1">
         <v>0.95</v>
       </c>
-      <c r="U16">
+      <c r="U16" s="1">
         <v>1.3</v>
       </c>
-      <c r="V16"/>
-      <c r="W16">
+      <c r="V16" s="1"/>
+      <c r="W16" s="1">
         <v>2.3</v>
       </c>
-      <c r="X16" t="s">
-[...3 lines deleted...]
-      <c r="Z16">
+      <c r="X16" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="Y16" s="1"/>
+      <c r="Z16" s="1">
         <v>0.014</v>
       </c>
-      <c r="AA16"/>
+      <c r="AA16" s="1"/>
     </row>
     <row r="17" spans="1:27">
-      <c r="A17"/>
-      <c r="B17" t="s">
+      <c r="A17" s="1"/>
+      <c r="B17" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C17" t="s">
+      <c r="C17" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D17" t="s">
+      <c r="D17" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E17">
+      <c r="E17" s="1">
         <v>2011</v>
       </c>
-      <c r="F17" t="s">
+      <c r="F17" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H17" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="I17" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="J17" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="K17" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="L17" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="M17" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="N17" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="O17" s="1">
+        <v>1759</v>
+      </c>
+      <c r="P17" s="1">
+        <v>2.46</v>
+      </c>
+      <c r="Q17" s="1">
+        <v>2.39</v>
+      </c>
+      <c r="R17" s="1">
+        <v>2.53</v>
+      </c>
+      <c r="S17" s="1">
+        <v>1.69</v>
+      </c>
+      <c r="T17" s="1">
+        <v>2.5</v>
+      </c>
+      <c r="U17" s="1">
+        <v>3.63</v>
+      </c>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1">
+        <v>6.22</v>
+      </c>
+      <c r="X17" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="G17" t="s">
-[...52 lines deleted...]
-      <c r="Z17">
+      <c r="Y17" s="1"/>
+      <c r="Z17" s="1">
         <v>0.029</v>
       </c>
-      <c r="AA17"/>
+      <c r="AA17" s="1"/>
     </row>
     <row r="18" spans="1:27">
-      <c r="A18"/>
-      <c r="B18" t="s">
+      <c r="A18" s="1"/>
+      <c r="B18" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C18" t="s">
+      <c r="C18" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D18" t="s">
+      <c r="D18" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E18">
+      <c r="E18" s="1">
         <v>2011</v>
       </c>
-      <c r="F18" t="s">
-[...2 lines deleted...]
-      <c r="G18" t="s">
+      <c r="F18" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="G18" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H18" t="s">
+      <c r="H18" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I18" t="s">
-[...2 lines deleted...]
-      <c r="J18" t="s">
+      <c r="I18" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="K18" t="s">
+      <c r="J18" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="L18" t="s">
-[...5 lines deleted...]
-      <c r="N18" t="s">
+      <c r="K18" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="L18" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="M18" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="O18">
+      <c r="N18" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="O18" s="1">
         <v>1759</v>
       </c>
-      <c r="P18">
+      <c r="P18" s="1">
         <v>6.8</v>
       </c>
-      <c r="Q18">
+      <c r="Q18" s="1">
         <v>6.56</v>
       </c>
-      <c r="R18">
+      <c r="R18" s="1">
         <v>7.04</v>
       </c>
-      <c r="S18">
+      <c r="S18" s="1">
         <v>4.57</v>
       </c>
-      <c r="T18">
+      <c r="T18" s="1">
         <v>7.14</v>
       </c>
-      <c r="U18">
+      <c r="U18" s="1">
         <v>10.9</v>
       </c>
-      <c r="V18"/>
-      <c r="W18">
+      <c r="V18" s="1"/>
+      <c r="W18" s="1">
         <v>19.5</v>
       </c>
-      <c r="X18" t="s">
-[...3 lines deleted...]
-      <c r="Z18">
+      <c r="X18" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="Y18" s="1"/>
+      <c r="Z18" s="1">
         <v>0.083</v>
       </c>
-      <c r="AA18"/>
+      <c r="AA18" s="1"/>
     </row>
     <row r="19" spans="1:27">
-      <c r="A19"/>
-      <c r="B19" t="s">
+      <c r="A19" s="1"/>
+      <c r="B19" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C19" t="s">
+      <c r="C19" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D19" t="s">
+      <c r="D19" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E19">
+      <c r="E19" s="1">
         <v>2011</v>
       </c>
-      <c r="F19" t="s">
-[...2 lines deleted...]
-      <c r="G19" t="s">
+      <c r="F19" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="G19" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H19" t="s">
+      <c r="H19" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I19" t="s">
-[...2 lines deleted...]
-      <c r="J19" t="s">
+      <c r="I19" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="K19" t="s">
+      <c r="J19" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="L19" t="s">
-[...5 lines deleted...]
-      <c r="N19" t="s">
+      <c r="K19" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="L19" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="M19" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="O19">
+      <c r="N19" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="O19" s="1">
         <v>1597</v>
       </c>
-      <c r="P19">
+      <c r="P19" s="1">
         <v>0.036</v>
       </c>
-      <c r="Q19">
+      <c r="Q19" s="1">
         <v>0.034</v>
       </c>
-      <c r="R19">
+      <c r="R19" s="1">
         <v>0.039</v>
       </c>
-      <c r="S19"/>
-      <c r="T19">
+      <c r="S19" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="T19" s="1">
         <v>0.036</v>
       </c>
-      <c r="U19">
+      <c r="U19" s="1">
         <v>0.075</v>
       </c>
-      <c r="V19"/>
-      <c r="W19">
+      <c r="V19" s="1"/>
+      <c r="W19" s="1">
         <v>0.25</v>
       </c>
-      <c r="X19" t="s">
-[...3 lines deleted...]
-      <c r="Z19">
+      <c r="X19" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="Y19" s="1"/>
+      <c r="Z19" s="1">
         <v>0.01</v>
       </c>
-      <c r="AA19"/>
+      <c r="AA19" s="1"/>
     </row>
     <row r="20" spans="1:27">
-      <c r="A20"/>
-      <c r="B20" t="s">
+      <c r="A20" s="1"/>
+      <c r="B20" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C20" t="s">
+      <c r="C20" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D20" t="s">
+      <c r="D20" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E20">
+      <c r="E20" s="1">
         <v>2011</v>
       </c>
-      <c r="F20" t="s">
-[...2 lines deleted...]
-      <c r="G20" t="s">
+      <c r="F20" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="G20" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H20" t="s">
+      <c r="H20" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I20" t="s">
-[...2 lines deleted...]
-      <c r="J20" t="s">
+      <c r="I20" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="K20" t="s">
+      <c r="J20" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="L20" t="s">
-[...5 lines deleted...]
-      <c r="N20" t="s">
+      <c r="K20" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="L20" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="M20" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="O20">
+      <c r="N20" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="O20" s="1">
         <v>1759</v>
       </c>
-      <c r="P20">
+      <c r="P20" s="1">
         <v>0.13</v>
       </c>
-      <c r="Q20">
+      <c r="Q20" s="1">
         <v>0.12</v>
       </c>
-      <c r="R20">
+      <c r="R20" s="1">
         <v>0.13</v>
       </c>
-      <c r="S20">
+      <c r="S20" s="1">
         <v>0.081</v>
       </c>
-      <c r="T20">
+      <c r="T20" s="1">
         <v>0.14</v>
       </c>
-      <c r="U20">
+      <c r="U20" s="1">
         <v>0.23</v>
       </c>
-      <c r="V20"/>
-      <c r="W20">
+      <c r="V20" s="1"/>
+      <c r="W20" s="1">
         <v>0.42</v>
       </c>
-      <c r="X20" t="s">
-[...3 lines deleted...]
-      <c r="Z20">
+      <c r="X20" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="Y20" s="1"/>
+      <c r="Z20" s="1">
         <v>0.01</v>
       </c>
-      <c r="AA20"/>
+      <c r="AA20" s="1"/>
     </row>
     <row r="21" spans="1:27">
-      <c r="A21"/>
-      <c r="B21" t="s">
+      <c r="A21" s="1"/>
+      <c r="B21" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C21" t="s">
+      <c r="C21" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D21" t="s">
+      <c r="D21" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E21">
+      <c r="E21" s="1">
         <v>2011</v>
       </c>
-      <c r="F21" t="s">
-[...2 lines deleted...]
-      <c r="G21" t="s">
+      <c r="F21" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="G21" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H21" t="s">
+      <c r="H21" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I21" t="s">
-[...2 lines deleted...]
-      <c r="J21" t="s">
+      <c r="I21" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="K21" t="s">
+      <c r="J21" s="1" t="s">
         <v>121</v>
       </c>
-      <c r="L21" t="s">
+      <c r="K21" s="1" t="s">
         <v>122</v>
       </c>
-      <c r="M21" t="s">
+      <c r="L21" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="M21" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="N21" t="s">
+      <c r="N21" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="O21">
+      <c r="O21" s="1">
         <v>1980</v>
       </c>
-      <c r="P21" t="s">
-[...17 lines deleted...]
-      <c r="Z21" t="s">
+      <c r="P21" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q21" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="R21" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="S21" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="T21" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="U21" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="X21" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="AA21" t="s">
-        <v>51</v>
+      <c r="Y21" s="1"/>
+      <c r="Z21" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AA21" s="1" t="s">
+        <v>52</v>
       </c>
     </row>
     <row r="22" spans="1:27">
-      <c r="A22"/>
-      <c r="B22" t="s">
+      <c r="A22" s="1"/>
+      <c r="B22" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C22" t="s">
+      <c r="C22" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D22" t="s">
+      <c r="D22" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E22">
+      <c r="E22" s="1">
         <v>2011</v>
       </c>
-      <c r="F22" t="s">
-[...2 lines deleted...]
-      <c r="G22" t="s">
+      <c r="F22" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="G22" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H22" t="s">
+      <c r="H22" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I22" t="s">
-[...2 lines deleted...]
-      <c r="J22" t="s">
+      <c r="I22" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="K22" t="s">
+      <c r="J22" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="L22" t="s">
+      <c r="K22" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="M22" t="s">
+      <c r="L22" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="M22" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="N22" t="s">
+      <c r="N22" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="O22">
+      <c r="O22" s="1">
         <v>1980</v>
       </c>
-      <c r="P22" t="s">
-[...10 lines deleted...]
-      <c r="U22">
+      <c r="P22" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q22" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="R22" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="S22" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="T22" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="U22" s="1">
         <v>1.96</v>
       </c>
-      <c r="V22"/>
-      <c r="W22">
+      <c r="V22" s="1"/>
+      <c r="W22" s="1">
         <v>4.73</v>
       </c>
-      <c r="X22" t="s">
-[...3 lines deleted...]
-      <c r="Z22" t="s">
+      <c r="X22" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="AA22" t="s">
-        <v>51</v>
+      <c r="Y22" s="1"/>
+      <c r="Z22" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="AA22" s="1" t="s">
+        <v>52</v>
       </c>
     </row>
     <row r="23" spans="1:27">
-      <c r="A23"/>
-      <c r="B23" t="s">
+      <c r="A23" s="1"/>
+      <c r="B23" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C23" t="s">
+      <c r="C23" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D23" t="s">
+      <c r="D23" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E23">
+      <c r="E23" s="1">
         <v>2011</v>
       </c>
-      <c r="F23" t="s">
-[...2 lines deleted...]
-      <c r="G23" t="s">
+      <c r="F23" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="G23" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H23" t="s">
+      <c r="H23" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I23" t="s">
-[...2 lines deleted...]
-      <c r="J23" t="s">
+      <c r="I23" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="K23" t="s">
+      <c r="J23" s="1" t="s">
         <v>133</v>
       </c>
-      <c r="L23" t="s">
+      <c r="K23" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="M23" t="s">
+      <c r="L23" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="M23" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="N23" t="s">
+      <c r="N23" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="O23">
+      <c r="O23" s="1">
         <v>1980</v>
       </c>
-      <c r="P23">
+      <c r="P23" s="1">
         <v>14.1</v>
       </c>
-      <c r="Q23">
+      <c r="Q23" s="1">
         <v>13.6</v>
       </c>
-      <c r="R23">
+      <c r="R23" s="1">
         <v>14.7</v>
       </c>
-      <c r="S23">
+      <c r="S23" s="1">
         <v>7.22</v>
       </c>
-      <c r="T23">
+      <c r="T23" s="1">
         <v>13.1</v>
       </c>
-      <c r="U23">
+      <c r="U23" s="1">
         <v>25.3</v>
       </c>
-      <c r="V23"/>
-      <c r="W23">
+      <c r="V23" s="1"/>
+      <c r="W23" s="1">
         <v>73.5</v>
       </c>
-      <c r="X23" t="s">
-[...3 lines deleted...]
-      <c r="Z23" t="s">
+      <c r="X23" s="1" t="s">
         <v>136</v>
       </c>
-      <c r="AA23"/>
+      <c r="Y23" s="1"/>
+      <c r="Z23" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="AA23" s="1"/>
     </row>
     <row r="24" spans="1:27">
-      <c r="A24"/>
-      <c r="B24" t="s">
+      <c r="A24" s="1"/>
+      <c r="B24" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C24" t="s">
+      <c r="C24" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D24" t="s">
+      <c r="D24" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E24">
+      <c r="E24" s="1">
         <v>2011</v>
       </c>
-      <c r="F24" t="s">
-[...2 lines deleted...]
-      <c r="G24" t="s">
+      <c r="F24" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="G24" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H24" t="s">
+      <c r="H24" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I24" t="s">
-[...2 lines deleted...]
-      <c r="J24" t="s">
+      <c r="I24" s="1" t="s">
         <v>138</v>
       </c>
-      <c r="K24" t="s">
+      <c r="J24" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="L24" t="s">
+      <c r="K24" s="1" t="s">
         <v>140</v>
       </c>
-      <c r="M24" t="s">
+      <c r="L24" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="M24" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="N24" t="s">
+      <c r="N24" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="O24">
+      <c r="O24" s="1">
         <v>1980</v>
       </c>
-      <c r="P24" t="s">
-[...17 lines deleted...]
-      <c r="Z24" t="s">
+      <c r="P24" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q24" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="R24" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="S24" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="T24" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="U24" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="V24" s="1"/>
+      <c r="W24" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="X24" s="1" t="s">
         <v>142</v>
       </c>
-      <c r="AA24" t="s">
-        <v>51</v>
+      <c r="Y24" s="1"/>
+      <c r="Z24" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="AA24" s="1" t="s">
+        <v>52</v>
       </c>
     </row>
     <row r="25" spans="1:27">
-      <c r="A25"/>
-      <c r="B25" t="s">
+      <c r="A25" s="1"/>
+      <c r="B25" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C25" t="s">
+      <c r="C25" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D25" t="s">
+      <c r="D25" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E25">
+      <c r="E25" s="1">
         <v>2011</v>
       </c>
-      <c r="F25" t="s">
-[...2 lines deleted...]
-      <c r="G25" t="s">
+      <c r="F25" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="G25" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H25" t="s">
+      <c r="H25" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I25" t="s">
-[...2 lines deleted...]
-      <c r="J25" t="s">
+      <c r="I25" s="1" t="s">
         <v>144</v>
       </c>
-      <c r="K25" t="s">
+      <c r="J25" s="1" t="s">
         <v>145</v>
       </c>
-      <c r="L25" t="s">
+      <c r="K25" s="1" t="s">
         <v>146</v>
       </c>
-      <c r="M25" t="s">
+      <c r="L25" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="M25" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="N25" t="s">
+      <c r="N25" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="O25">
+      <c r="O25" s="1">
         <v>1980</v>
       </c>
-      <c r="P25" t="s">
-[...12 lines deleted...]
-      <c r="W25">
+      <c r="P25" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q25" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="R25" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="S25" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="T25" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="U25" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="V25" s="1"/>
+      <c r="W25" s="1">
         <v>1.87</v>
       </c>
-      <c r="X25" t="s">
-[...3 lines deleted...]
-      <c r="Z25" t="s">
+      <c r="X25" s="1" t="s">
         <v>148</v>
       </c>
-      <c r="AA25" t="s">
-        <v>51</v>
+      <c r="Y25" s="1"/>
+      <c r="Z25" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="AA25" s="1" t="s">
+        <v>52</v>
       </c>
     </row>
     <row r="26" spans="1:27">
-      <c r="A26"/>
-      <c r="B26" t="s">
+      <c r="A26" s="1"/>
+      <c r="B26" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C26" t="s">
+      <c r="C26" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D26" t="s">
+      <c r="D26" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E26">
+      <c r="E26" s="1">
         <v>2011</v>
       </c>
-      <c r="F26" t="s">
-[...2 lines deleted...]
-      <c r="G26" t="s">
+      <c r="F26" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="G26" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H26" t="s">
+      <c r="H26" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I26" t="s">
-[...2 lines deleted...]
-      <c r="J26" t="s">
+      <c r="I26" s="1" t="s">
         <v>150</v>
       </c>
-      <c r="K26" t="s">
+      <c r="J26" s="1" t="s">
         <v>151</v>
       </c>
-      <c r="L26" t="s">
+      <c r="K26" s="1" t="s">
         <v>152</v>
       </c>
-      <c r="M26" t="s">
+      <c r="L26" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="M26" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="N26" t="s">
+      <c r="N26" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="O26">
+      <c r="O26" s="1">
         <v>1980</v>
       </c>
-      <c r="P26" t="s">
-[...10 lines deleted...]
-      <c r="U26">
+      <c r="P26" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q26" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="R26" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="S26" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="T26" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="U26" s="1">
         <v>5</v>
       </c>
-      <c r="V26"/>
-      <c r="W26">
+      <c r="V26" s="1"/>
+      <c r="W26" s="1">
         <v>16</v>
       </c>
-      <c r="X26" t="s">
-[...3 lines deleted...]
-      <c r="Z26" t="s">
+      <c r="X26" s="1" t="s">
         <v>154</v>
       </c>
-      <c r="AA26" t="s">
-        <v>51</v>
+      <c r="Y26" s="1"/>
+      <c r="Z26" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="AA26" s="1" t="s">
+        <v>52</v>
       </c>
     </row>
     <row r="27" spans="1:27">
-      <c r="A27"/>
-      <c r="B27" t="s">
+      <c r="A27" s="1"/>
+      <c r="B27" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C27" t="s">
+      <c r="C27" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D27" t="s">
+      <c r="D27" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E27">
+      <c r="E27" s="1">
         <v>2011</v>
       </c>
-      <c r="F27" t="s">
-[...2 lines deleted...]
-      <c r="G27" t="s">
+      <c r="F27" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="G27" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H27" t="s">
+      <c r="H27" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I27" t="s">
-[...2 lines deleted...]
-      <c r="J27" t="s">
+      <c r="I27" s="1" t="s">
         <v>156</v>
       </c>
-      <c r="K27" t="s">
+      <c r="J27" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="L27" t="s">
-[...2 lines deleted...]
-      <c r="M27" t="s">
+      <c r="K27" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="L27" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="M27" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="N27" t="s">
+      <c r="N27" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="O27">
+      <c r="O27" s="1">
         <v>1980</v>
       </c>
-      <c r="P27">
+      <c r="P27" s="1">
         <v>2.62</v>
       </c>
-      <c r="Q27">
+      <c r="Q27" s="1">
         <v>2.5</v>
       </c>
-      <c r="R27">
+      <c r="R27" s="1">
         <v>2.73</v>
       </c>
-      <c r="S27">
+      <c r="S27" s="1">
         <v>1.19</v>
       </c>
-      <c r="T27">
+      <c r="T27" s="1">
         <v>2.31</v>
       </c>
-      <c r="U27">
+      <c r="U27" s="1">
         <v>4.71</v>
       </c>
-      <c r="V27"/>
-      <c r="W27">
+      <c r="V27" s="1"/>
+      <c r="W27" s="1">
         <v>15.7</v>
       </c>
-      <c r="X27" t="s">
-[...3 lines deleted...]
-      <c r="Z27" t="s">
+      <c r="X27" s="1" t="s">
         <v>159</v>
       </c>
-      <c r="AA27"/>
+      <c r="Y27" s="1"/>
+      <c r="Z27" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="AA27" s="1"/>
     </row>
     <row r="28" spans="1:27">
-      <c r="A28"/>
-      <c r="B28" t="s">
+      <c r="A28" s="1"/>
+      <c r="B28" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C28" t="s">
+      <c r="C28" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D28" t="s">
+      <c r="D28" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E28">
+      <c r="E28" s="1">
         <v>2011</v>
       </c>
-      <c r="F28" t="s">
-[...2 lines deleted...]
-      <c r="G28" t="s">
+      <c r="F28" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="G28" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H28" t="s">
+      <c r="H28" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I28" t="s">
-[...2 lines deleted...]
-      <c r="J28" t="s">
+      <c r="I28" s="1" t="s">
         <v>161</v>
       </c>
-      <c r="K28" t="s">
+      <c r="J28" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="L28" t="s">
-[...2 lines deleted...]
-      <c r="M28" t="s">
+      <c r="K28" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="L28" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M28" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="N28" t="s">
+      <c r="N28" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="O28">
+      <c r="O28" s="1">
         <v>1980</v>
       </c>
-      <c r="P28">
+      <c r="P28" s="1">
         <v>5.6</v>
       </c>
-      <c r="Q28">
+      <c r="Q28" s="1">
         <v>5.34</v>
       </c>
-      <c r="R28">
+      <c r="R28" s="1">
         <v>5.85</v>
       </c>
-      <c r="S28">
+      <c r="S28" s="1">
         <v>2.66</v>
       </c>
-      <c r="T28">
+      <c r="T28" s="1">
         <v>4.75</v>
       </c>
-      <c r="U28">
+      <c r="U28" s="1">
         <v>9.48</v>
       </c>
-      <c r="V28"/>
-      <c r="W28">
+      <c r="V28" s="1"/>
+      <c r="W28" s="1">
         <v>43.1</v>
       </c>
-      <c r="X28" t="s">
-[...3 lines deleted...]
-      <c r="Z28" t="s">
+      <c r="X28" s="1" t="s">
         <v>164</v>
       </c>
-      <c r="AA28"/>
+      <c r="Y28" s="1"/>
+      <c r="Z28" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="AA28" s="1"/>
     </row>
     <row r="29" spans="1:27">
-      <c r="A29"/>
-      <c r="B29" t="s">
+      <c r="A29" s="1"/>
+      <c r="B29" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C29" t="s">
+      <c r="C29" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D29" t="s">
+      <c r="D29" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E29">
+      <c r="E29" s="1">
         <v>2011</v>
       </c>
-      <c r="F29" t="s">
-[...2 lines deleted...]
-      <c r="G29" t="s">
+      <c r="F29" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="G29" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H29" t="s">
+      <c r="H29" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I29" t="s">
-[...2 lines deleted...]
-      <c r="J29" t="s">
+      <c r="I29" s="1" t="s">
         <v>166</v>
       </c>
-      <c r="K29" t="s">
+      <c r="J29" s="1" t="s">
         <v>167</v>
       </c>
-      <c r="L29" t="s">
-[...2 lines deleted...]
-      <c r="M29" t="s">
+      <c r="K29" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="L29" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="M29" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="N29" t="s">
+      <c r="N29" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="O29">
+      <c r="O29" s="1">
         <v>1980</v>
       </c>
-      <c r="P29" t="s">
-[...21 lines deleted...]
-        <v>51</v>
+      <c r="P29" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q29" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="R29" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="S29" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="T29" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="U29" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="V29" s="1"/>
+      <c r="W29" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="X29" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="Y29" s="1"/>
+      <c r="Z29" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="AA29" s="1" t="s">
+        <v>52</v>
       </c>
     </row>
     <row r="30" spans="1:27">
-      <c r="A30"/>
-      <c r="B30" t="s">
+      <c r="A30" s="1"/>
+      <c r="B30" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C30" t="s">
+      <c r="C30" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D30" t="s">
+      <c r="D30" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E30">
+      <c r="E30" s="1">
         <v>2011</v>
       </c>
-      <c r="F30" t="s">
-[...2 lines deleted...]
-      <c r="G30" t="s">
+      <c r="F30" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="G30" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H30" t="s">
+      <c r="H30" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I30" t="s">
-[...2 lines deleted...]
-      <c r="J30" t="s">
+      <c r="I30" s="1" t="s">
         <v>170</v>
       </c>
-      <c r="K30" t="s">
+      <c r="J30" s="1" t="s">
         <v>171</v>
       </c>
-      <c r="L30" t="s">
-[...2 lines deleted...]
-      <c r="M30" t="s">
+      <c r="K30" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="L30" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="M30" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="N30" t="s">
+      <c r="N30" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="O30">
+      <c r="O30" s="1">
         <v>1980</v>
       </c>
-      <c r="P30" t="s">
-[...21 lines deleted...]
-        <v>51</v>
+      <c r="P30" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q30" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="R30" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="S30" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="T30" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="U30" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="V30" s="1"/>
+      <c r="W30" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="X30" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="Y30" s="1"/>
+      <c r="Z30" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="AA30" s="1" t="s">
+        <v>52</v>
       </c>
     </row>
     <row r="31" spans="1:27">
-      <c r="A31"/>
-      <c r="B31" t="s">
+      <c r="A31" s="1"/>
+      <c r="B31" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C31" t="s">
+      <c r="C31" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D31" t="s">
+      <c r="D31" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E31">
+      <c r="E31" s="1">
         <v>2011</v>
       </c>
-      <c r="F31" t="s">
-[...2 lines deleted...]
-      <c r="G31" t="s">
+      <c r="F31" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="G31" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H31" t="s">
+      <c r="H31" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I31" t="s">
-[...2 lines deleted...]
-      <c r="J31" t="s">
+      <c r="I31" s="1" t="s">
         <v>174</v>
       </c>
-      <c r="K31" t="s">
+      <c r="J31" s="1" t="s">
         <v>175</v>
       </c>
-      <c r="L31" t="s">
-[...2 lines deleted...]
-      <c r="M31" t="s">
+      <c r="K31" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="L31" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="M31" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="N31" t="s">
+      <c r="N31" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="O31">
+      <c r="O31" s="1">
         <v>1980</v>
       </c>
-      <c r="P31" t="s">
-[...17 lines deleted...]
-      <c r="Z31" t="s">
+      <c r="P31" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q31" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="R31" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="S31" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="T31" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="U31" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="V31" s="1"/>
+      <c r="W31" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="X31" s="1" t="s">
         <v>177</v>
       </c>
-      <c r="AA31" t="s">
-        <v>51</v>
+      <c r="Y31" s="1"/>
+      <c r="Z31" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="AA31" s="1" t="s">
+        <v>52</v>
       </c>
     </row>
     <row r="32" spans="1:27">
-      <c r="A32"/>
-      <c r="B32" t="s">
+      <c r="A32" s="1"/>
+      <c r="B32" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C32" t="s">
+      <c r="C32" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D32" t="s">
+      <c r="D32" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E32">
+      <c r="E32" s="1">
         <v>2011</v>
       </c>
-      <c r="F32" t="s">
-[...2 lines deleted...]
-      <c r="G32" t="s">
+      <c r="F32" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="G32" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H32" t="s">
+      <c r="H32" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I32" t="s">
-[...2 lines deleted...]
-      <c r="J32" t="s">
+      <c r="I32" s="1" t="s">
         <v>179</v>
       </c>
-      <c r="K32" t="s">
+      <c r="J32" s="1" t="s">
         <v>180</v>
       </c>
-      <c r="L32" t="s">
-[...2 lines deleted...]
-      <c r="M32" t="s">
+      <c r="K32" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="L32" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="M32" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="N32" t="s">
+      <c r="N32" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="O32">
+      <c r="O32" s="1">
         <v>1980</v>
       </c>
-      <c r="P32" t="s">
-[...12 lines deleted...]
-      <c r="W32">
+      <c r="P32" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q32" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="R32" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="S32" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="T32" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="U32" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="V32" s="1"/>
+      <c r="W32" s="1">
         <v>3.58</v>
       </c>
-      <c r="X32" t="s">
-[...3 lines deleted...]
-      <c r="Z32" t="s">
+      <c r="X32" s="1" t="s">
         <v>182</v>
       </c>
-      <c r="AA32" t="s">
-        <v>51</v>
+      <c r="Y32" s="1"/>
+      <c r="Z32" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="AA32" s="1" t="s">
+        <v>52</v>
       </c>
     </row>
     <row r="33" spans="1:27">
-      <c r="A33"/>
-      <c r="B33" t="s">
+      <c r="A33" s="1"/>
+      <c r="B33" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C33" t="s">
+      <c r="C33" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D33" t="s">
+      <c r="D33" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E33">
+      <c r="E33" s="1">
         <v>2011</v>
       </c>
-      <c r="F33" t="s">
-[...2 lines deleted...]
-      <c r="G33" t="s">
+      <c r="F33" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="G33" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H33" t="s">
+      <c r="H33" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I33" t="s">
+      <c r="I33" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="J33" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="K33" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="L33" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="M33" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="N33" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="O33" s="1">
+        <v>1980</v>
+      </c>
+      <c r="P33" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q33" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="R33" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="S33" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="T33" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="U33" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="V33" s="1"/>
+      <c r="W33" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="X33" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="Y33" s="1"/>
+      <c r="Z33" s="1" t="s">
         <v>183</v>
       </c>
-      <c r="J33" t="s">
-[...39 lines deleted...]
-        <v>51</v>
+      <c r="AA33" s="1" t="s">
+        <v>52</v>
       </c>
     </row>
     <row r="34" spans="1:27">
-      <c r="A34"/>
-      <c r="B34" t="s">
+      <c r="A34" s="1"/>
+      <c r="B34" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C34" t="s">
+      <c r="C34" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D34" t="s">
+      <c r="D34" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E34">
+      <c r="E34" s="1">
         <v>2011</v>
       </c>
-      <c r="F34" t="s">
-[...2 lines deleted...]
-      <c r="G34" t="s">
+      <c r="F34" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="G34" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H34" t="s">
+      <c r="H34" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I34" t="s">
-[...2 lines deleted...]
-      <c r="J34" t="s">
+      <c r="I34" s="1" t="s">
         <v>188</v>
       </c>
-      <c r="K34" t="s">
+      <c r="J34" s="1" t="s">
         <v>189</v>
       </c>
-      <c r="L34" t="s">
-[...2 lines deleted...]
-      <c r="M34" t="s">
+      <c r="K34" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="L34" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="M34" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="N34" t="s">
+      <c r="N34" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="O34">
+      <c r="O34" s="1">
         <v>1980</v>
       </c>
-      <c r="P34" t="s">
-[...21 lines deleted...]
-        <v>51</v>
+      <c r="P34" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q34" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="R34" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="S34" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="T34" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="U34" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="V34" s="1"/>
+      <c r="W34" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="X34" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="Y34" s="1"/>
+      <c r="Z34" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="AA34" s="1" t="s">
+        <v>52</v>
       </c>
     </row>
     <row r="35" spans="1:27">
-      <c r="A35"/>
-      <c r="B35" t="s">
+      <c r="A35" s="1"/>
+      <c r="B35" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C35" t="s">
+      <c r="C35" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D35" t="s">
+      <c r="D35" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E35">
+      <c r="E35" s="1">
         <v>2011</v>
       </c>
-      <c r="F35" t="s">
-[...2 lines deleted...]
-      <c r="G35" t="s">
+      <c r="F35" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="G35" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H35" t="s">
+      <c r="H35" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I35" t="s">
-[...2 lines deleted...]
-      <c r="J35" t="s">
+      <c r="I35" s="1" t="s">
         <v>192</v>
       </c>
-      <c r="K35" t="s">
+      <c r="J35" s="1" t="s">
         <v>193</v>
       </c>
-      <c r="L35" t="s">
-[...2 lines deleted...]
-      <c r="M35" t="s">
+      <c r="K35" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="L35" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="M35" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="N35" t="s">
+      <c r="N35" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="O35">
+      <c r="O35" s="1">
         <v>1980</v>
       </c>
-      <c r="P35" t="s">
-[...21 lines deleted...]
-        <v>51</v>
+      <c r="P35" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q35" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="R35" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="S35" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="T35" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="U35" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="V35" s="1"/>
+      <c r="W35" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="X35" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="Y35" s="1"/>
+      <c r="Z35" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="AA35" s="1" t="s">
+        <v>52</v>
       </c>
     </row>
     <row r="36" spans="1:27">
-      <c r="A36"/>
-      <c r="B36" t="s">
+      <c r="A36" s="1"/>
+      <c r="B36" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C36" t="s">
+      <c r="C36" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D36" t="s">
+      <c r="D36" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E36">
+      <c r="E36" s="1">
         <v>2011</v>
       </c>
-      <c r="F36" t="s">
-[...2 lines deleted...]
-      <c r="G36" t="s">
+      <c r="F36" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="G36" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H36" t="s">
+      <c r="H36" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I36" t="s">
-[...2 lines deleted...]
-      <c r="J36" t="s">
+      <c r="I36" s="1" t="s">
         <v>196</v>
       </c>
-      <c r="K36" t="s">
+      <c r="J36" s="1" t="s">
         <v>197</v>
       </c>
-      <c r="L36" t="s">
-[...2 lines deleted...]
-      <c r="M36" t="s">
+      <c r="K36" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="L36" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="M36" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="N36" t="s">
+      <c r="N36" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="O36">
+      <c r="O36" s="1">
         <v>1862</v>
       </c>
-      <c r="P36" t="s">
-[...21 lines deleted...]
-        <v>51</v>
+      <c r="P36" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q36" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="R36" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="S36" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="T36" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="U36" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="V36" s="1"/>
+      <c r="W36" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="X36" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="Y36" s="1"/>
+      <c r="Z36" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="AA36" s="1" t="s">
+        <v>52</v>
       </c>
     </row>
     <row r="37" spans="1:27">
-      <c r="A37"/>
-      <c r="B37" t="s">
+      <c r="A37" s="1"/>
+      <c r="B37" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C37" t="s">
+      <c r="C37" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D37" t="s">
+      <c r="D37" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E37">
+      <c r="E37" s="1">
         <v>2011</v>
       </c>
-      <c r="F37" t="s">
-[...2 lines deleted...]
-      <c r="G37" t="s">
+      <c r="F37" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="G37" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H37" t="s">
+      <c r="H37" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I37" t="s">
-[...2 lines deleted...]
-      <c r="J37" t="s">
+      <c r="I37" s="1" t="s">
         <v>200</v>
       </c>
-      <c r="K37" t="s">
+      <c r="J37" s="1" t="s">
         <v>201</v>
       </c>
-      <c r="L37" t="s">
-[...2 lines deleted...]
-      <c r="M37" t="s">
+      <c r="K37" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="L37" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="M37" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="N37" t="s">
+      <c r="N37" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="O37">
+      <c r="O37" s="1">
         <v>1857</v>
       </c>
-      <c r="P37" t="s">
-[...12 lines deleted...]
-      <c r="W37">
+      <c r="P37" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q37" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="R37" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="S37" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="T37" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="U37" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="V37" s="1"/>
+      <c r="W37" s="1">
         <v>4.56</v>
       </c>
-      <c r="X37" t="s">
-[...7 lines deleted...]
-        <v>51</v>
+      <c r="X37" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="Y37" s="1"/>
+      <c r="Z37" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AA37" s="1" t="s">
+        <v>52</v>
       </c>
     </row>
     <row r="38" spans="1:27">
-      <c r="A38"/>
-      <c r="B38" t="s">
+      <c r="A38" s="1"/>
+      <c r="B38" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C38" t="s">
+      <c r="C38" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D38" t="s">
+      <c r="D38" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E38">
+      <c r="E38" s="1">
         <v>2011</v>
       </c>
-      <c r="F38" t="s">
-[...2 lines deleted...]
-      <c r="G38" t="s">
+      <c r="F38" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="G38" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H38" t="s">
+      <c r="H38" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I38" t="s">
-[...2 lines deleted...]
-      <c r="J38" t="s">
+      <c r="I38" s="1" t="s">
         <v>204</v>
       </c>
-      <c r="K38" t="s">
+      <c r="J38" s="1" t="s">
         <v>205</v>
       </c>
-      <c r="L38" t="s">
-[...2 lines deleted...]
-      <c r="M38" t="s">
+      <c r="K38" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="L38" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="M38" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="N38" t="s">
+      <c r="N38" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="O38">
+      <c r="O38" s="1">
         <v>1814</v>
       </c>
-      <c r="P38" t="s">
-[...21 lines deleted...]
-        <v>51</v>
+      <c r="P38" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q38" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="R38" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="S38" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="T38" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="U38" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="V38" s="1"/>
+      <c r="W38" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="X38" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="Y38" s="1"/>
+      <c r="Z38" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="AA38" s="1" t="s">
+        <v>52</v>
       </c>
     </row>
     <row r="39" spans="1:27">
-      <c r="A39"/>
-      <c r="B39" t="s">
+      <c r="A39" s="1"/>
+      <c r="B39" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C39" t="s">
+      <c r="C39" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D39" t="s">
+      <c r="D39" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E39">
+      <c r="E39" s="1">
         <v>2011</v>
       </c>
-      <c r="F39" t="s">
-[...2 lines deleted...]
-      <c r="G39" t="s">
+      <c r="F39" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="G39" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H39" t="s">
+      <c r="H39" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I39" t="s">
-[...2 lines deleted...]
-      <c r="J39" t="s">
+      <c r="I39" s="1" t="s">
         <v>208</v>
       </c>
-      <c r="K39" t="s">
+      <c r="J39" s="1" t="s">
         <v>209</v>
       </c>
-      <c r="L39" t="s">
-[...2 lines deleted...]
-      <c r="M39" t="s">
+      <c r="K39" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="L39" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="M39" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="N39" t="s">
+      <c r="N39" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="O39">
+      <c r="O39" s="1">
         <v>1797</v>
       </c>
-      <c r="P39" t="s">
-[...12 lines deleted...]
-      <c r="W39">
+      <c r="P39" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q39" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="R39" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="S39" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="T39" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="U39" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="V39" s="1"/>
+      <c r="W39" s="1">
         <v>33.3</v>
       </c>
-      <c r="X39" t="s">
-[...3 lines deleted...]
-      <c r="Z39" t="s">
+      <c r="X39" s="1" t="s">
         <v>211</v>
       </c>
-      <c r="AA39" t="s">
-        <v>51</v>
+      <c r="Y39" s="1"/>
+      <c r="Z39" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="AA39" s="1" t="s">
+        <v>52</v>
       </c>
     </row>
     <row r="40" spans="1:27">
-      <c r="A40"/>
-      <c r="B40" t="s">
+      <c r="A40" s="1"/>
+      <c r="B40" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C40" t="s">
+      <c r="C40" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D40" t="s">
+      <c r="D40" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E40">
+      <c r="E40" s="1">
         <v>2011</v>
       </c>
-      <c r="F40" t="s">
-[...2 lines deleted...]
-      <c r="G40" t="s">
+      <c r="F40" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="G40" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H40" t="s">
+      <c r="H40" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I40" t="s">
-[...2 lines deleted...]
-      <c r="J40" t="s">
+      <c r="I40" s="1" t="s">
         <v>214</v>
       </c>
-      <c r="K40" t="s">
+      <c r="J40" s="1" t="s">
         <v>215</v>
       </c>
-      <c r="L40" t="s">
+      <c r="K40" s="1" t="s">
         <v>216</v>
       </c>
-      <c r="M40" t="s">
+      <c r="L40" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="M40" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="N40" t="s">
+      <c r="N40" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="O40">
+      <c r="O40" s="1">
         <v>793</v>
       </c>
-      <c r="P40" t="s">
-[...10 lines deleted...]
-      <c r="U40">
+      <c r="P40" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q40" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="R40" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="S40" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="T40" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="U40" s="1">
         <v>1.68</v>
       </c>
-      <c r="V40"/>
-      <c r="W40">
+      <c r="V40" s="1"/>
+      <c r="W40" s="1">
         <v>3.07</v>
       </c>
-      <c r="X40" t="s">
-[...3 lines deleted...]
-      <c r="Z40" t="s">
+      <c r="X40" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="Y40" s="1"/>
+      <c r="Z40" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="AA40" t="s">
-        <v>51</v>
+      <c r="AA40" s="1" t="s">
+        <v>52</v>
       </c>
     </row>
     <row r="41" spans="1:27">
-      <c r="A41"/>
-      <c r="B41" t="s">
+      <c r="A41" s="1"/>
+      <c r="B41" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C41" t="s">
+      <c r="C41" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D41" t="s">
+      <c r="D41" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E41">
+      <c r="E41" s="1">
         <v>2011</v>
       </c>
-      <c r="F41" t="s">
-[...2 lines deleted...]
-      <c r="G41" t="s">
+      <c r="F41" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="G41" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H41" t="s">
+      <c r="H41" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I41" t="s">
-[...2 lines deleted...]
-      <c r="J41" t="s">
+      <c r="I41" s="1" t="s">
         <v>219</v>
       </c>
-      <c r="K41" t="s">
+      <c r="J41" s="1" t="s">
         <v>220</v>
       </c>
-      <c r="L41" t="s">
+      <c r="K41" s="1" t="s">
         <v>221</v>
       </c>
-      <c r="M41" t="s">
+      <c r="L41" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="M41" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="N41" t="s">
+      <c r="N41" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="O41">
+      <c r="O41" s="1">
         <v>793</v>
       </c>
-      <c r="P41">
+      <c r="P41" s="1">
         <v>5.96</v>
       </c>
-      <c r="Q41">
+      <c r="Q41" s="1">
         <v>5.67</v>
       </c>
-      <c r="R41">
+      <c r="R41" s="1">
         <v>6.26</v>
       </c>
-      <c r="S41">
+      <c r="S41" s="1">
         <v>3.84</v>
       </c>
-      <c r="T41">
+      <c r="T41" s="1">
         <v>6.43</v>
       </c>
-      <c r="U41">
+      <c r="U41" s="1">
         <v>9.53</v>
       </c>
-      <c r="V41"/>
-      <c r="W41">
+      <c r="V41" s="1"/>
+      <c r="W41" s="1">
         <v>17.7</v>
       </c>
-      <c r="X41" t="s">
-[...3 lines deleted...]
-      <c r="Z41" t="s">
+      <c r="X41" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="Y41" s="1"/>
+      <c r="Z41" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="AA41"/>
+      <c r="AA41" s="1"/>
     </row>
     <row r="42" spans="1:27">
-      <c r="A42"/>
-      <c r="B42" t="s">
+      <c r="A42" s="1"/>
+      <c r="B42" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C42" t="s">
+      <c r="C42" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D42" t="s">
+      <c r="D42" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E42">
+      <c r="E42" s="1">
         <v>2011</v>
       </c>
-      <c r="F42" t="s">
-[...2 lines deleted...]
-      <c r="G42" t="s">
+      <c r="F42" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="G42" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H42" t="s">
+      <c r="H42" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I42" t="s">
-[...2 lines deleted...]
-      <c r="J42" t="s">
+      <c r="I42" s="1" t="s">
         <v>224</v>
       </c>
-      <c r="K42" t="s">
+      <c r="J42" s="1" t="s">
         <v>225</v>
       </c>
-      <c r="L42" t="s">
+      <c r="K42" s="1" t="s">
         <v>226</v>
       </c>
-      <c r="M42" t="s">
+      <c r="L42" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="M42" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="N42" t="s">
+      <c r="N42" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="O42">
+      <c r="O42" s="1">
         <v>793</v>
       </c>
-      <c r="P42">
+      <c r="P42" s="1">
         <v>3.11</v>
       </c>
-      <c r="Q42">
+      <c r="Q42" s="1">
         <v>2.97</v>
       </c>
-      <c r="R42">
+      <c r="R42" s="1">
         <v>3.27</v>
       </c>
-      <c r="S42">
+      <c r="S42" s="1">
         <v>2.01</v>
       </c>
-      <c r="T42">
+      <c r="T42" s="1">
         <v>3.07</v>
       </c>
-      <c r="U42">
+      <c r="U42" s="1">
         <v>4.82</v>
       </c>
-      <c r="V42"/>
-      <c r="W42">
+      <c r="V42" s="1"/>
+      <c r="W42" s="1">
         <v>9.73</v>
       </c>
-      <c r="X42" t="s">
-[...3 lines deleted...]
-      <c r="Z42" t="s">
+      <c r="X42" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="Y42" s="1"/>
+      <c r="Z42" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="AA42"/>
+      <c r="AA42" s="1"/>
     </row>
     <row r="43" spans="1:27">
-      <c r="A43"/>
-      <c r="B43" t="s">
+      <c r="A43" s="1"/>
+      <c r="B43" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C43" t="s">
+      <c r="C43" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D43" t="s">
+      <c r="D43" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E43">
+      <c r="E43" s="1">
         <v>2011</v>
       </c>
-      <c r="F43" t="s">
-[...2 lines deleted...]
-      <c r="G43" t="s">
+      <c r="F43" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="G43" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H43" t="s">
+      <c r="H43" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I43" t="s">
-[...2 lines deleted...]
-      <c r="J43" t="s">
+      <c r="I43" s="1" t="s">
         <v>229</v>
       </c>
-      <c r="K43" t="s">
+      <c r="J43" s="1" t="s">
         <v>230</v>
       </c>
-      <c r="L43" t="s">
-[...2 lines deleted...]
-      <c r="M43" t="s">
+      <c r="K43" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="L43" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="M43" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="N43" t="s">
+      <c r="N43" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="O43">
+      <c r="O43" s="1">
         <v>793</v>
       </c>
-      <c r="P43" t="s">
-[...17 lines deleted...]
-      <c r="Z43" t="s">
+      <c r="P43" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q43" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="R43" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="S43" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="T43" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="U43" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="V43" s="1"/>
+      <c r="W43" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="X43" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="Y43" s="1"/>
+      <c r="Z43" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="AA43" t="s">
-        <v>51</v>
+      <c r="AA43" s="1" t="s">
+        <v>52</v>
       </c>
     </row>
     <row r="44" spans="1:27">
-      <c r="A44"/>
-      <c r="B44" t="s">
+      <c r="A44" s="1"/>
+      <c r="B44" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C44" t="s">
+      <c r="C44" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D44" t="s">
+      <c r="D44" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E44">
+      <c r="E44" s="1">
         <v>2011</v>
       </c>
-      <c r="F44" t="s">
-[...2 lines deleted...]
-      <c r="G44" t="s">
+      <c r="F44" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="G44" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H44" t="s">
+      <c r="H44" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I44" t="s">
-[...2 lines deleted...]
-      <c r="J44" t="s">
+      <c r="I44" s="1" t="s">
         <v>232</v>
       </c>
-      <c r="K44" t="s">
+      <c r="J44" s="1" t="s">
         <v>233</v>
       </c>
-      <c r="L44" t="s">
-[...2 lines deleted...]
-      <c r="M44" t="s">
+      <c r="K44" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="L44" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="M44" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="N44" t="s">
+      <c r="N44" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="O44">
+      <c r="O44" s="1">
         <v>793</v>
       </c>
-      <c r="P44" t="s">
-[...9 lines deleted...]
-      <c r="T44">
+      <c r="P44" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q44" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="R44" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="S44" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="T44" s="1">
         <v>1.46</v>
       </c>
-      <c r="U44">
+      <c r="U44" s="1">
         <v>2.02</v>
       </c>
-      <c r="V44"/>
-      <c r="W44">
+      <c r="V44" s="1"/>
+      <c r="W44" s="1">
         <v>4.39</v>
       </c>
-      <c r="X44" t="s">
-[...3 lines deleted...]
-      <c r="Z44" t="s">
+      <c r="X44" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="Y44" s="1"/>
+      <c r="Z44" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="AA44" t="s">
-        <v>51</v>
+      <c r="AA44" s="1" t="s">
+        <v>52</v>
       </c>
     </row>
     <row r="45" spans="1:27">
-      <c r="A45"/>
-      <c r="B45" t="s">
+      <c r="A45" s="1"/>
+      <c r="B45" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C45" t="s">
+      <c r="C45" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D45" t="s">
+      <c r="D45" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E45">
+      <c r="E45" s="1">
         <v>2011</v>
       </c>
-      <c r="F45" t="s">
-[...2 lines deleted...]
-      <c r="G45" t="s">
+      <c r="F45" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="G45" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H45" t="s">
+      <c r="H45" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I45" t="s">
-[...2 lines deleted...]
-      <c r="J45" t="s">
+      <c r="I45" s="1" t="s">
         <v>236</v>
       </c>
-      <c r="K45" t="s">
+      <c r="J45" s="1" t="s">
         <v>237</v>
       </c>
-      <c r="L45" t="s">
-[...2 lines deleted...]
-      <c r="M45" t="s">
+      <c r="K45" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="L45" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="M45" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="N45" t="s">
+      <c r="N45" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="O45">
+      <c r="O45" s="1">
         <v>793</v>
       </c>
-      <c r="P45">
+      <c r="P45" s="1">
         <v>6.5</v>
       </c>
-      <c r="Q45">
+      <c r="Q45" s="1">
         <v>6.18</v>
       </c>
-      <c r="R45">
+      <c r="R45" s="1">
         <v>6.83</v>
       </c>
-      <c r="S45">
+      <c r="S45" s="1">
         <v>4.09</v>
       </c>
-      <c r="T45">
+      <c r="T45" s="1">
         <v>6.41</v>
       </c>
-      <c r="U45">
+      <c r="U45" s="1">
         <v>10.4</v>
       </c>
-      <c r="V45"/>
-      <c r="W45">
+      <c r="V45" s="1"/>
+      <c r="W45" s="1">
         <v>22</v>
       </c>
-      <c r="X45" t="s">
-[...3 lines deleted...]
-      <c r="Z45" t="s">
+      <c r="X45" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="Y45" s="1"/>
+      <c r="Z45" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="AA45"/>
+      <c r="AA45" s="1"/>
     </row>
     <row r="46" spans="1:27">
-      <c r="A46"/>
-      <c r="B46" t="s">
+      <c r="A46" s="1"/>
+      <c r="B46" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C46" t="s">
+      <c r="C46" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D46" t="s">
+      <c r="D46" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E46">
+      <c r="E46" s="1">
         <v>2011</v>
       </c>
-      <c r="F46" t="s">
-[...2 lines deleted...]
-      <c r="G46" t="s">
+      <c r="F46" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="G46" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H46" t="s">
+      <c r="H46" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I46" t="s">
-[...2 lines deleted...]
-      <c r="J46" t="s">
+      <c r="I46" s="1" t="s">
         <v>240</v>
       </c>
-      <c r="K46" t="s">
+      <c r="J46" s="1" t="s">
         <v>241</v>
       </c>
-      <c r="L46" t="s">
-[...2 lines deleted...]
-      <c r="M46" t="s">
+      <c r="K46" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="L46" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="M46" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="N46" t="s">
+      <c r="N46" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="O46">
+      <c r="O46" s="1">
         <v>793</v>
       </c>
-      <c r="P46">
+      <c r="P46" s="1">
         <v>12.9</v>
       </c>
-      <c r="Q46">
+      <c r="Q46" s="1">
         <v>12.3</v>
       </c>
-      <c r="R46">
+      <c r="R46" s="1">
         <v>13.5</v>
       </c>
-      <c r="S46">
+      <c r="S46" s="1">
         <v>8.39</v>
       </c>
-      <c r="T46">
+      <c r="T46" s="1">
         <v>13.5</v>
       </c>
-      <c r="U46">
+      <c r="U46" s="1">
         <v>20.5</v>
       </c>
-      <c r="V46"/>
-      <c r="W46">
+      <c r="V46" s="1"/>
+      <c r="W46" s="1">
         <v>37.1</v>
       </c>
-      <c r="X46" t="s">
-[...3 lines deleted...]
-      <c r="Z46" t="s">
+      <c r="X46" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="Y46" s="1"/>
+      <c r="Z46" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="AA46"/>
+      <c r="AA46" s="1"/>
     </row>
     <row r="47" spans="1:27">
-      <c r="A47"/>
-      <c r="B47" t="s">
+      <c r="A47" s="1"/>
+      <c r="B47" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C47" t="s">
+      <c r="C47" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D47" t="s">
+      <c r="D47" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E47">
+      <c r="E47" s="1">
         <v>2011</v>
       </c>
-      <c r="F47" t="s">
-[...2 lines deleted...]
-      <c r="G47" t="s">
+      <c r="F47" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="G47" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H47" t="s">
+      <c r="H47" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I47" t="s">
-[...2 lines deleted...]
-      <c r="J47" t="s">
+      <c r="I47" s="1" t="s">
         <v>244</v>
       </c>
-      <c r="K47" t="s">
+      <c r="J47" s="1" t="s">
         <v>245</v>
       </c>
-      <c r="L47" t="s">
-[...2 lines deleted...]
-      <c r="M47" t="s">
+      <c r="K47" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="L47" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="M47" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="N47" t="s">
+      <c r="N47" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="O47">
+      <c r="O47" s="1">
         <v>793</v>
       </c>
-      <c r="P47">
+      <c r="P47" s="1">
         <v>28.7</v>
       </c>
-      <c r="Q47">
+      <c r="Q47" s="1">
         <v>27.5</v>
       </c>
-      <c r="R47">
+      <c r="R47" s="1">
         <v>30</v>
       </c>
-      <c r="S47">
+      <c r="S47" s="1">
         <v>19.5</v>
       </c>
-      <c r="T47">
+      <c r="T47" s="1">
         <v>30.1</v>
       </c>
-      <c r="U47">
+      <c r="U47" s="1">
         <v>43.6</v>
       </c>
-      <c r="V47"/>
-      <c r="W47">
+      <c r="V47" s="1"/>
+      <c r="W47" s="1">
         <v>72.9</v>
       </c>
-      <c r="X47" t="s">
+      <c r="X47" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="Y47"/>
-      <c r="Z47" t="s">
+      <c r="Y47" s="1"/>
+      <c r="Z47" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="AA47"/>
+      <c r="AA47" s="1"/>
     </row>
     <row r="48" spans="1:27">
-      <c r="A48"/>
-      <c r="B48" t="s">
+      <c r="A48" s="1"/>
+      <c r="B48" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C48" t="s">
+      <c r="C48" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D48" t="s">
+      <c r="D48" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E48">
+      <c r="E48" s="1">
         <v>2011</v>
       </c>
-      <c r="F48" t="s">
-[...2 lines deleted...]
-      <c r="G48" t="s">
+      <c r="F48" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="G48" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H48" t="s">
+      <c r="H48" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I48" t="s">
-[...2 lines deleted...]
-      <c r="J48" t="s">
+      <c r="I48" s="1" t="s">
         <v>247</v>
       </c>
-      <c r="K48" t="s">
+      <c r="J48" s="1" t="s">
         <v>248</v>
       </c>
-      <c r="L48" t="s">
-[...2 lines deleted...]
-      <c r="M48" t="s">
+      <c r="K48" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="L48" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="M48" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="N48" t="s">
+      <c r="N48" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="O48">
+      <c r="O48" s="1">
         <v>793</v>
       </c>
-      <c r="P48">
+      <c r="P48" s="1">
         <v>4.92</v>
       </c>
-      <c r="Q48">
+      <c r="Q48" s="1">
         <v>4.72</v>
       </c>
-      <c r="R48">
+      <c r="R48" s="1">
         <v>5.12</v>
       </c>
-      <c r="S48">
+      <c r="S48" s="1">
         <v>3.55</v>
       </c>
-      <c r="T48">
+      <c r="T48" s="1">
         <v>5.22</v>
       </c>
-      <c r="U48">
+      <c r="U48" s="1">
         <v>7.23</v>
       </c>
-      <c r="V48"/>
-      <c r="W48">
+      <c r="V48" s="1"/>
+      <c r="W48" s="1">
         <v>11.8</v>
       </c>
-      <c r="X48" t="s">
-[...3 lines deleted...]
-      <c r="Z48" t="s">
+      <c r="X48" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="Y48" s="1"/>
+      <c r="Z48" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="AA48"/>
+      <c r="AA48" s="1"/>
     </row>
     <row r="49" spans="1:27">
-      <c r="A49"/>
-      <c r="B49" t="s">
+      <c r="A49" s="1"/>
+      <c r="B49" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C49" t="s">
+      <c r="C49" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D49" t="s">
+      <c r="D49" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E49">
+      <c r="E49" s="1">
         <v>2011</v>
       </c>
-      <c r="F49" t="s">
-[...2 lines deleted...]
-      <c r="G49" t="s">
+      <c r="F49" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="G49" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H49" t="s">
+      <c r="H49" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I49" t="s">
-[...2 lines deleted...]
-      <c r="J49" t="s">
+      <c r="I49" s="1" t="s">
         <v>251</v>
       </c>
-      <c r="K49" t="s">
+      <c r="J49" s="1" t="s">
         <v>252</v>
       </c>
-      <c r="L49" t="s">
-[...2 lines deleted...]
-      <c r="M49" t="s">
+      <c r="K49" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="L49" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="M49" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="N49" t="s">
+      <c r="N49" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="O49">
+      <c r="O49" s="1">
         <v>793</v>
       </c>
-      <c r="P49">
+      <c r="P49" s="1">
         <v>9.18</v>
       </c>
-      <c r="Q49">
+      <c r="Q49" s="1">
         <v>8.82</v>
       </c>
-      <c r="R49">
+      <c r="R49" s="1">
         <v>9.55</v>
       </c>
-      <c r="S49">
+      <c r="S49" s="1">
         <v>6.68</v>
       </c>
-      <c r="T49">
+      <c r="T49" s="1">
         <v>9.68</v>
       </c>
-      <c r="U49">
+      <c r="U49" s="1">
         <v>13.5</v>
       </c>
-      <c r="V49"/>
-      <c r="W49">
+      <c r="V49" s="1"/>
+      <c r="W49" s="1">
         <v>20.7</v>
       </c>
-      <c r="X49" t="s">
-[...3 lines deleted...]
-      <c r="Z49" t="s">
+      <c r="X49" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="Y49" s="1"/>
+      <c r="Z49" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="AA49"/>
+      <c r="AA49" s="1"/>
     </row>
     <row r="50" spans="1:27">
-      <c r="A50"/>
-      <c r="B50" t="s">
+      <c r="A50" s="1"/>
+      <c r="B50" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C50" t="s">
+      <c r="C50" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D50" t="s">
+      <c r="D50" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E50">
+      <c r="E50" s="1">
         <v>2011</v>
       </c>
-      <c r="F50" t="s">
-[...2 lines deleted...]
-      <c r="G50" t="s">
+      <c r="F50" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="G50" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H50" t="s">
+      <c r="H50" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I50" t="s">
-[...2 lines deleted...]
-      <c r="J50" t="s">
+      <c r="I50" s="1" t="s">
         <v>255</v>
       </c>
-      <c r="K50" t="s">
+      <c r="J50" s="1" t="s">
         <v>256</v>
       </c>
-      <c r="L50" t="s">
-[...2 lines deleted...]
-      <c r="M50" t="s">
+      <c r="K50" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="L50" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="M50" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="N50" t="s">
+      <c r="N50" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="O50">
+      <c r="O50" s="1">
         <v>793</v>
       </c>
-      <c r="P50">
+      <c r="P50" s="1">
         <v>31.5</v>
       </c>
-      <c r="Q50">
+      <c r="Q50" s="1">
         <v>30.3</v>
       </c>
-      <c r="R50">
+      <c r="R50" s="1">
         <v>32.9</v>
       </c>
-      <c r="S50">
+      <c r="S50" s="1">
         <v>22.4</v>
       </c>
-      <c r="T50">
+      <c r="T50" s="1">
         <v>33.3</v>
       </c>
-      <c r="U50">
+      <c r="U50" s="1">
         <v>48.4</v>
       </c>
-      <c r="V50"/>
-      <c r="W50">
+      <c r="V50" s="1"/>
+      <c r="W50" s="1">
         <v>76.8</v>
       </c>
-      <c r="X50" t="s">
+      <c r="X50" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="Y50"/>
-      <c r="Z50" t="s">
+      <c r="Y50" s="1"/>
+      <c r="Z50" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="AA50"/>
+      <c r="AA50" s="1"/>
     </row>
     <row r="51" spans="1:27">
-      <c r="A51"/>
-      <c r="B51" t="s">
+      <c r="A51" s="1"/>
+      <c r="B51" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C51" t="s">
+      <c r="C51" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D51" t="s">
+      <c r="D51" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E51">
+      <c r="E51" s="1">
         <v>2011</v>
       </c>
-      <c r="F51" t="s">
-[...2 lines deleted...]
-      <c r="G51" t="s">
+      <c r="F51" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="G51" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H51" t="s">
+      <c r="H51" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I51" t="s">
-[...2 lines deleted...]
-      <c r="J51" t="s">
+      <c r="I51" s="1" t="s">
         <v>258</v>
       </c>
-      <c r="K51" t="s">
+      <c r="J51" s="1" t="s">
         <v>259</v>
       </c>
-      <c r="L51" t="s">
-[...2 lines deleted...]
-      <c r="M51" t="s">
+      <c r="K51" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="L51" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="M51" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="N51" t="s">
+      <c r="N51" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="O51">
+      <c r="O51" s="1">
         <v>793</v>
       </c>
-      <c r="P51">
+      <c r="P51" s="1">
         <v>2.37</v>
       </c>
-      <c r="Q51">
+      <c r="Q51" s="1">
         <v>2.27</v>
       </c>
-      <c r="R51">
+      <c r="R51" s="1">
         <v>2.47</v>
       </c>
-      <c r="S51">
+      <c r="S51" s="1">
         <v>1.65</v>
       </c>
-      <c r="T51">
+      <c r="T51" s="1">
         <v>2.4</v>
       </c>
-      <c r="U51">
+      <c r="U51" s="1">
         <v>3.5</v>
       </c>
-      <c r="V51"/>
-      <c r="W51">
+      <c r="V51" s="1"/>
+      <c r="W51" s="1">
         <v>5.98</v>
       </c>
-      <c r="X51" t="s">
-[...3 lines deleted...]
-      <c r="Z51" t="s">
+      <c r="X51" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="Y51" s="1"/>
+      <c r="Z51" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="AA51"/>
+      <c r="AA51" s="1"/>
     </row>
     <row r="52" spans="1:27">
-      <c r="A52"/>
-      <c r="B52" t="s">
+      <c r="A52" s="1"/>
+      <c r="B52" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C52" t="s">
+      <c r="C52" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D52" t="s">
+      <c r="D52" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E52">
+      <c r="E52" s="1">
         <v>2011</v>
       </c>
-      <c r="F52" t="s">
-[...2 lines deleted...]
-      <c r="G52" t="s">
+      <c r="F52" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="G52" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H52" t="s">
+      <c r="H52" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I52" t="s">
-[...2 lines deleted...]
-      <c r="J52" t="s">
+      <c r="I52" s="1" t="s">
         <v>262</v>
       </c>
-      <c r="K52" t="s">
+      <c r="J52" s="1" t="s">
         <v>263</v>
       </c>
-      <c r="L52" t="s">
-[...2 lines deleted...]
-      <c r="M52" t="s">
+      <c r="K52" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="L52" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="M52" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="N52" t="s">
+      <c r="N52" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="O52">
+      <c r="O52" s="1">
         <v>793</v>
       </c>
-      <c r="P52">
+      <c r="P52" s="1">
         <v>7.25</v>
       </c>
-      <c r="Q52">
+      <c r="Q52" s="1">
         <v>6.92</v>
       </c>
-      <c r="R52">
+      <c r="R52" s="1">
         <v>7.59</v>
       </c>
-      <c r="S52">
+      <c r="S52" s="1">
         <v>4.83</v>
       </c>
-      <c r="T52">
+      <c r="T52" s="1">
         <v>7.65</v>
       </c>
-      <c r="U52">
+      <c r="U52" s="1">
         <v>11.04</v>
       </c>
-      <c r="V52"/>
-      <c r="W52">
+      <c r="V52" s="1"/>
+      <c r="W52" s="1">
         <v>20.2</v>
       </c>
-      <c r="X52" t="s">
-[...3 lines deleted...]
-      <c r="Z52" t="s">
+      <c r="X52" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y52" s="1"/>
+      <c r="Z52" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="AA52"/>
+      <c r="AA52" s="1"/>
     </row>
     <row r="53" spans="1:27">
-      <c r="A53"/>
-      <c r="B53" t="s">
+      <c r="A53" s="1"/>
+      <c r="B53" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C53" t="s">
+      <c r="C53" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D53" t="s">
+      <c r="D53" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E53">
+      <c r="E53" s="1">
         <v>2011</v>
       </c>
-      <c r="F53" t="s">
-[...2 lines deleted...]
-      <c r="G53" t="s">
+      <c r="F53" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="G53" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H53" t="s">
+      <c r="H53" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I53" t="s">
-[...2 lines deleted...]
-      <c r="J53" t="s">
+      <c r="I53" s="1" t="s">
         <v>265</v>
       </c>
-      <c r="K53" t="s">
+      <c r="J53" s="1" t="s">
         <v>266</v>
       </c>
-      <c r="L53" t="s">
-[...2 lines deleted...]
-      <c r="M53" t="s">
+      <c r="K53" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="L53" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="M53" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="N53" t="s">
+      <c r="N53" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="O53">
+      <c r="O53" s="1">
         <v>793</v>
       </c>
-      <c r="P53">
+      <c r="P53" s="1">
         <v>7.52</v>
       </c>
-      <c r="Q53">
+      <c r="Q53" s="1">
         <v>7.23</v>
       </c>
-      <c r="R53">
+      <c r="R53" s="1">
         <v>7.83</v>
       </c>
-      <c r="S53">
+      <c r="S53" s="1">
         <v>5.37</v>
       </c>
-      <c r="T53">
+      <c r="T53" s="1">
         <v>7.83</v>
       </c>
-      <c r="U53">
+      <c r="U53" s="1">
         <v>11.09</v>
       </c>
-      <c r="V53"/>
-      <c r="W53">
+      <c r="V53" s="1"/>
+      <c r="W53" s="1">
         <v>17.88</v>
       </c>
-      <c r="X53" t="s">
-[...3 lines deleted...]
-      <c r="Z53" t="s">
+      <c r="X53" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="Y53" s="1"/>
+      <c r="Z53" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="AA53"/>
+      <c r="AA53" s="1"/>
     </row>
     <row r="54" spans="1:27">
-      <c r="A54"/>
-      <c r="B54" t="s">
+      <c r="A54" s="1"/>
+      <c r="B54" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C54" t="s">
+      <c r="C54" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D54" t="s">
+      <c r="D54" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E54">
+      <c r="E54" s="1">
         <v>2011</v>
       </c>
-      <c r="F54" t="s">
-[...2 lines deleted...]
-      <c r="G54" t="s">
+      <c r="F54" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="G54" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H54" t="s">
+      <c r="H54" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I54" t="s">
-[...2 lines deleted...]
-      <c r="J54" t="s">
+      <c r="I54" s="1" t="s">
         <v>269</v>
       </c>
-      <c r="K54" t="s">
+      <c r="J54" s="1" t="s">
         <v>270</v>
       </c>
-      <c r="L54" t="s">
-[...2 lines deleted...]
-      <c r="M54" t="s">
+      <c r="K54" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="L54" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="M54" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="N54" t="s">
+      <c r="N54" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="O54">
+      <c r="O54" s="1">
         <v>793</v>
       </c>
-      <c r="P54">
+      <c r="P54" s="1">
         <v>6.47</v>
       </c>
-      <c r="Q54">
+      <c r="Q54" s="1">
         <v>6.17</v>
       </c>
-      <c r="R54">
+      <c r="R54" s="1">
         <v>6.78</v>
       </c>
-      <c r="S54">
+      <c r="S54" s="1">
         <v>4.36</v>
       </c>
-      <c r="T54">
+      <c r="T54" s="1">
         <v>6.75</v>
       </c>
-      <c r="U54">
+      <c r="U54" s="1">
         <v>10.14</v>
       </c>
-      <c r="V54"/>
-      <c r="W54">
+      <c r="V54" s="1"/>
+      <c r="W54" s="1">
         <v>16.71</v>
       </c>
-      <c r="X54" t="s">
-[...3 lines deleted...]
-      <c r="Z54" t="s">
+      <c r="X54" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="Y54" s="1"/>
+      <c r="Z54" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="AA54"/>
+      <c r="AA54" s="1"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Results</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>