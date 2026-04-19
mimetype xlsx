--- v0 (2025-12-05)
+++ v1 (2026-04-19)
@@ -117,51 +117,51 @@
     <t>Footnote</t>
   </si>
   <si>
     <t>Firefighter Occupational Exposures (FOX) Project</t>
   </si>
   <si>
     <t>101 Firefighters</t>
   </si>
   <si>
     <t>Firefighters</t>
   </si>
   <si>
     <t>2010
  - 2011</t>
   </si>
   <si>
     <t>Environmental Phenols</t>
   </si>
   <si>
     <t>Unweighted Results</t>
   </si>
   <si>
     <t>Urine</t>
   </si>
   <si>
-    <t>Benzophenone-3 (Oxybenzone)</t>
+    <t>Benzophenone-3 (BP-3; Oxybenzone)</t>
   </si>
   <si>
     <t>Benzophenone-3</t>
   </si>
   <si>
     <t>131-57-7</t>
   </si>
   <si>
     <t>NA</t>
   </si>
   <si>
     <t>µg/L</t>
   </si>
   <si>
     <t>100%</t>
   </si>
   <si>
     <t>Bisphenol A (BPA)</t>
   </si>
   <si>
     <t>BPA</t>
   </si>
   <si>
     <t>80-05-7</t>
   </si>