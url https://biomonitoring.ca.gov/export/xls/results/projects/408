--- v0 (2025-12-05)
+++ v1 (2026-04-19)
@@ -117,51 +117,51 @@
     <t>Footnote</t>
   </si>
   <si>
     <t>Biomonitoring Exposures Study (BEST) - 1.Pilot</t>
   </si>
   <si>
     <t>112 adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>2011
  - 2012</t>
   </si>
   <si>
     <t>Environmental Phenols</t>
   </si>
   <si>
     <t>Unweighted Results</t>
   </si>
   <si>
     <t>Urine</t>
   </si>
   <si>
-    <t>Benzophenone-3 (Oxybenzone)</t>
+    <t>Benzophenone-3 (BP-3; Oxybenzone)</t>
   </si>
   <si>
     <t>Benzophenone-3</t>
   </si>
   <si>
     <t>131-57-7</t>
   </si>
   <si>
     <t>NA</t>
   </si>
   <si>
     <t>µg/L</t>
   </si>
   <si>
     <t>94.5%</t>
   </si>
   <si>
     <t>0.500 µg/L</t>
   </si>
   <si>
     <t>Bisphenol A (BPA)</t>
   </si>
   <si>
     <t>BPA</t>
   </si>