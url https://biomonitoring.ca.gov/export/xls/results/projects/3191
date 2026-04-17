--- v0 (2025-12-05)
+++ v1 (2026-04-17)
@@ -113,51 +113,51 @@
   <si>
     <t>Limit of Detection (LOD), wet-weight</t>
   </si>
   <si>
     <t>Footnote</t>
   </si>
   <si>
     <t>California Regional Exposure Study, Region 3 (CARE-3)</t>
   </si>
   <si>
     <t>90 adults (age 18 and up) living in San Diego and Orange counties</t>
   </si>
   <si>
     <t>Adults</t>
   </si>
   <si>
     <t>Environmental Phenols</t>
   </si>
   <si>
     <t>Unweighted Results</t>
   </si>
   <si>
     <t>Urine</t>
   </si>
   <si>
-    <t>Benzophenone-3 (Oxybenzone)</t>
+    <t>Benzophenone-3 (BP-3; Oxybenzone)</t>
   </si>
   <si>
     <t>Benzophenone-3</t>
   </si>
   <si>
     <t>131-57-7</t>
   </si>
   <si>
     <t>NA</t>
   </si>
   <si>
     <t>µg/L</t>
   </si>
   <si>
     <t>90.0%</t>
   </si>
   <si>
     <t>0.500  µg/L</t>
   </si>
   <si>
     <t>⌂Due to the COVID-19 emergency, CARE-3 was stopped early and only 90 people completed all study steps. The results from this small non-representative sample cannot be generalized to the population of San Diego and Orange counties.</t>
   </si>
   <si>
     <t>Bisphenol A (BPA)</t>
   </si>