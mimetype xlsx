--- v0 (2025-12-05)
+++ v1 (2026-04-17)
@@ -152,51 +152,51 @@
   <si>
     <t>88.7%</t>
   </si>
   <si>
     <t>13 pg/L</t>
   </si>
   <si>
     <t>^Concentrations were adjusted for specific gravity using a reference value of 1.017 from NHANES 2007-2008.</t>
   </si>
   <si>
     <t>8-Hydroxy-1-nitropyrene</t>
   </si>
   <si>
     <t>8-OHNP</t>
   </si>
   <si>
     <t>76.1%</t>
   </si>
   <si>
     <t>22 pg/L</t>
   </si>
   <si>
     <t>Environmental Phenols</t>
   </si>
   <si>
-    <t>Benzophenone-3 (Oxybenzone)</t>
+    <t>Benzophenone-3 (BP-3; Oxybenzone)</t>
   </si>
   <si>
     <t>Benzophenone-3</t>
   </si>
   <si>
     <t>131-57-7</t>
   </si>
   <si>
     <t>NA</t>
   </si>
   <si>
     <t>µg/L</t>
   </si>
   <si>
     <t>96.0%</t>
   </si>
   <si>
     <t>Bisphenol A (BPA)</t>
   </si>
   <si>
     <t>BPA</t>
   </si>
   <si>
     <t>80-05-7</t>
   </si>