--- v2 (2026-03-09)
+++ v3 (2026-04-19)
@@ -158,51 +158,51 @@
   <si>
     <t>^Concentrations were adjusted for specific gravity using a reference value of 1.017 from NHANES 2007-2008.</t>
   </si>
   <si>
     <t>8-Hydroxy-1-nitropyrene</t>
   </si>
   <si>
     <t>8-OHNP</t>
   </si>
   <si>
     <t>87.2%</t>
   </si>
   <si>
     <t>11.4 pg/L</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>Environmental Phenols</t>
   </si>
   <si>
     <t>Weighted Results</t>
   </si>
   <si>
-    <t>Benzophenone-3 (Oxybenzone)</t>
+    <t>Benzophenone-3 (BP-3; Oxybenzone)</t>
   </si>
   <si>
     <t>Benzophenone-3</t>
   </si>
   <si>
     <t>131-57-7</t>
   </si>
   <si>
     <t>NA</t>
   </si>
   <si>
     <t>ng/ml</t>
   </si>
   <si>
     <t>95.8%</t>
   </si>
   <si>
     <t>0.500 and 1.000 ng/ml**</t>
   </si>
   <si>
     <t>▶CARE-LA data were weighted (a statistical method to adjust over-represented and under-represented demographic characteristics in a study sample) so that the summary results adequately reflect the population of California’s Los Angeles County. Unweighted results are available to download on the California Regional Exposure Study, Los Angeles County (CARE-LA) project page.; **LOD changed during the time that samples were analyzed for this project.; ◘Butylparaben was tested among only 60 participants. The sample size is not sufficiently large enough to provide weighted summary statistics.</t>
   </si>
   <si>
     <t>Creatinine</t>
   </si>