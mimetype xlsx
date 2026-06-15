--- v0 (2025-12-05)
+++ v1 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Results" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="144">
   <si>
     <t>Time Period</t>
   </si>
   <si>
     <t>Project</t>
   </si>
   <si>
     <t>Study Group</t>
   </si>
   <si>
     <t>Study Group Subset</t>
   </si>
   <si>
     <t>Sample Collection Date</t>
   </si>
   <si>
     <t>Chemical Group</t>
   </si>
   <si>
     <t>Weighted - Unweighted</t>
   </si>
   <si>
     <t>Measured in</t>
   </si>
   <si>
@@ -212,90 +212,96 @@
   <si>
     <t>*Geometric mean was not calculated because the chemical was found in less than 65% of the study group</t>
   </si>
   <si>
     <t>5:3 Fluorotelomer carboxylic acid (5:3 FTCA)</t>
   </si>
   <si>
     <t>5:3 FTCA</t>
   </si>
   <si>
     <t>6:2 Fluorotelomer phosphate diester (6:2 diPAP)</t>
   </si>
   <si>
     <t>6:2 diPAP</t>
   </si>
   <si>
     <t>7.3%</t>
   </si>
   <si>
     <t>6:2 Fluorotelomer carboxylic acid (6:2 FTCA)</t>
   </si>
   <si>
     <t>6:2 FTCA</t>
   </si>
   <si>
+    <t>53826-12-3</t>
+  </si>
+  <si>
     <t>6:2 Fluorotelomer sulfonic acid (6:2 FTS)</t>
   </si>
   <si>
     <t>6:2 FTS</t>
   </si>
   <si>
     <t>6:2 Fluorotelomer unsaturated carboxylic acid (6:2 FTUCA)</t>
   </si>
   <si>
     <t>6:2 FTUCA</t>
   </si>
   <si>
     <t>Bis(perfluorohexyl)phosphinic acid [6:6 PFPiA]</t>
   </si>
   <si>
     <t>6:6 PFPiA</t>
   </si>
   <si>
     <t>Perfluorohexylperfluorooctylphosphinic acid (6:8 PFPiA)</t>
   </si>
   <si>
     <t>6:8 PFPiA</t>
   </si>
   <si>
     <t>7:3 Fluorotelomer carboxylic acid (7:3 FTCA)</t>
   </si>
   <si>
     <t>7:3 FTCA</t>
   </si>
   <si>
     <t>8:2 Fluorotelomer phosphate diester (8:2 diPAP)</t>
   </si>
   <si>
     <t>8:2 diPAP</t>
   </si>
   <si>
     <t>8:2 Fluorotelomer carboxylic acid (8:2 FTCA)</t>
   </si>
   <si>
     <t>8:2 FTCA</t>
+  </si>
+  <si>
+    <t>27854-31-5</t>
   </si>
   <si>
     <t>8:2 Fluorotelomer sulfonic acid (8:2 FTS)</t>
   </si>
   <si>
     <t>8:2 FTS</t>
   </si>
   <si>
     <t>8:2 Fluorotelomer unsaturated carboxylic acid (8:2 FTUCA)</t>
   </si>
   <si>
     <t>8:2 FTUCA</t>
   </si>
   <si>
     <t>8:2 Fluorotelomer phosphate monoester (8:2 PAP)</t>
   </si>
   <si>
     <t>8:2 PAP</t>
   </si>
   <si>
     <t>2-(N-Ethyl-perfluorooctane sulfonamido) acetic acid [Et-PFOSA-AcOH]</t>
   </si>
   <si>
     <t>Et-PFOSA-AcOH</t>
   </si>
@@ -1581,51 +1587,53 @@
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11" t="s">
         <v>29</v>
       </c>
       <c r="E11">
         <v>2016</v>
       </c>
       <c r="F11" t="s">
         <v>51</v>
       </c>
       <c r="G11" t="s">
         <v>31</v>
       </c>
       <c r="H11" t="s">
         <v>52</v>
       </c>
       <c r="I11" t="s">
         <v>64</v>
       </c>
       <c r="J11" t="s">
         <v>65</v>
       </c>
-      <c r="K11"/>
+      <c r="K11" t="s">
+        <v>66</v>
+      </c>
       <c r="L11" t="s">
         <v>65</v>
       </c>
       <c r="M11" t="s">
         <v>35</v>
       </c>
       <c r="N11" t="s">
         <v>55</v>
       </c>
       <c r="O11">
         <v>96</v>
       </c>
       <c r="P11" t="s">
         <v>56</v>
       </c>
       <c r="Q11" t="s">
         <v>56</v>
       </c>
       <c r="R11" t="s">
         <v>56</v>
       </c>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
@@ -1643,58 +1651,58 @@
     </row>
     <row r="12" spans="1:27">
       <c r="A12"/>
       <c r="B12" t="s">
         <v>27</v>
       </c>
       <c r="C12" t="s">
         <v>28</v>
       </c>
       <c r="D12" t="s">
         <v>29</v>
       </c>
       <c r="E12">
         <v>2016</v>
       </c>
       <c r="F12" t="s">
         <v>51</v>
       </c>
       <c r="G12" t="s">
         <v>31</v>
       </c>
       <c r="H12" t="s">
         <v>52</v>
       </c>
       <c r="I12" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="J12" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="K12"/>
       <c r="L12" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="M12" t="s">
         <v>35</v>
       </c>
       <c r="N12" t="s">
         <v>55</v>
       </c>
       <c r="O12">
         <v>96</v>
       </c>
       <c r="P12" t="s">
         <v>56</v>
       </c>
       <c r="Q12" t="s">
         <v>56</v>
       </c>
       <c r="R12" t="s">
         <v>56</v>
       </c>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12" t="s">
@@ -1710,58 +1718,58 @@
     </row>
     <row r="13" spans="1:27">
       <c r="A13"/>
       <c r="B13" t="s">
         <v>27</v>
       </c>
       <c r="C13" t="s">
         <v>28</v>
       </c>
       <c r="D13" t="s">
         <v>29</v>
       </c>
       <c r="E13">
         <v>2016</v>
       </c>
       <c r="F13" t="s">
         <v>51</v>
       </c>
       <c r="G13" t="s">
         <v>31</v>
       </c>
       <c r="H13" t="s">
         <v>52</v>
       </c>
       <c r="I13" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="J13" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="K13"/>
       <c r="L13" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="M13" t="s">
         <v>35</v>
       </c>
       <c r="N13" t="s">
         <v>55</v>
       </c>
       <c r="O13">
         <v>96</v>
       </c>
       <c r="P13" t="s">
         <v>56</v>
       </c>
       <c r="Q13" t="s">
         <v>56</v>
       </c>
       <c r="R13" t="s">
         <v>56</v>
       </c>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13" t="s">
@@ -1777,58 +1785,58 @@
     </row>
     <row r="14" spans="1:27">
       <c r="A14"/>
       <c r="B14" t="s">
         <v>27</v>
       </c>
       <c r="C14" t="s">
         <v>28</v>
       </c>
       <c r="D14" t="s">
         <v>29</v>
       </c>
       <c r="E14">
         <v>2016</v>
       </c>
       <c r="F14" t="s">
         <v>51</v>
       </c>
       <c r="G14" t="s">
         <v>31</v>
       </c>
       <c r="H14" t="s">
         <v>52</v>
       </c>
       <c r="I14" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="J14" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="K14"/>
       <c r="L14" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="M14" t="s">
         <v>35</v>
       </c>
       <c r="N14" t="s">
         <v>55</v>
       </c>
       <c r="O14">
         <v>96</v>
       </c>
       <c r="P14" t="s">
         <v>56</v>
       </c>
       <c r="Q14" t="s">
         <v>56</v>
       </c>
       <c r="R14" t="s">
         <v>56</v>
       </c>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14" t="s">
@@ -1844,58 +1852,58 @@
     </row>
     <row r="15" spans="1:27">
       <c r="A15"/>
       <c r="B15" t="s">
         <v>27</v>
       </c>
       <c r="C15" t="s">
         <v>28</v>
       </c>
       <c r="D15" t="s">
         <v>29</v>
       </c>
       <c r="E15">
         <v>2016</v>
       </c>
       <c r="F15" t="s">
         <v>51</v>
       </c>
       <c r="G15" t="s">
         <v>31</v>
       </c>
       <c r="H15" t="s">
         <v>52</v>
       </c>
       <c r="I15" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="J15" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="K15"/>
       <c r="L15" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="M15" t="s">
         <v>35</v>
       </c>
       <c r="N15" t="s">
         <v>55</v>
       </c>
       <c r="O15">
         <v>96</v>
       </c>
       <c r="P15" t="s">
         <v>56</v>
       </c>
       <c r="Q15" t="s">
         <v>56</v>
       </c>
       <c r="R15" t="s">
         <v>56</v>
       </c>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15" t="s">
@@ -1911,58 +1919,58 @@
     </row>
     <row r="16" spans="1:27">
       <c r="A16"/>
       <c r="B16" t="s">
         <v>27</v>
       </c>
       <c r="C16" t="s">
         <v>28</v>
       </c>
       <c r="D16" t="s">
         <v>29</v>
       </c>
       <c r="E16">
         <v>2016</v>
       </c>
       <c r="F16" t="s">
         <v>51</v>
       </c>
       <c r="G16" t="s">
         <v>31</v>
       </c>
       <c r="H16" t="s">
         <v>52</v>
       </c>
       <c r="I16" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="J16" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="K16"/>
       <c r="L16" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="M16" t="s">
         <v>35</v>
       </c>
       <c r="N16" t="s">
         <v>55</v>
       </c>
       <c r="O16">
         <v>96</v>
       </c>
       <c r="P16" t="s">
         <v>56</v>
       </c>
       <c r="Q16" t="s">
         <v>56</v>
       </c>
       <c r="R16" t="s">
         <v>56</v>
       </c>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16" t="s">
@@ -1978,58 +1986,58 @@
     </row>
     <row r="17" spans="1:27">
       <c r="A17"/>
       <c r="B17" t="s">
         <v>27</v>
       </c>
       <c r="C17" t="s">
         <v>28</v>
       </c>
       <c r="D17" t="s">
         <v>29</v>
       </c>
       <c r="E17">
         <v>2016</v>
       </c>
       <c r="F17" t="s">
         <v>51</v>
       </c>
       <c r="G17" t="s">
         <v>31</v>
       </c>
       <c r="H17" t="s">
         <v>52</v>
       </c>
       <c r="I17" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="J17" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="K17"/>
       <c r="L17" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="M17" t="s">
         <v>35</v>
       </c>
       <c r="N17" t="s">
         <v>55</v>
       </c>
       <c r="O17">
         <v>96</v>
       </c>
       <c r="P17" t="s">
         <v>56</v>
       </c>
       <c r="Q17" t="s">
         <v>56</v>
       </c>
       <c r="R17" t="s">
         <v>56</v>
       </c>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17" t="s">
@@ -2045,58 +2053,60 @@
     </row>
     <row r="18" spans="1:27">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>27</v>
       </c>
       <c r="C18" t="s">
         <v>28</v>
       </c>
       <c r="D18" t="s">
         <v>29</v>
       </c>
       <c r="E18">
         <v>2016</v>
       </c>
       <c r="F18" t="s">
         <v>51</v>
       </c>
       <c r="G18" t="s">
         <v>31</v>
       </c>
       <c r="H18" t="s">
         <v>52</v>
       </c>
       <c r="I18" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="J18" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="K18"/>
+        <v>80</v>
+      </c>
+      <c r="K18" t="s">
+        <v>81</v>
+      </c>
       <c r="L18" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M18" t="s">
         <v>35</v>
       </c>
       <c r="N18" t="s">
         <v>55</v>
       </c>
       <c r="O18">
         <v>96</v>
       </c>
       <c r="P18" t="s">
         <v>56</v>
       </c>
       <c r="Q18" t="s">
         <v>56</v>
       </c>
       <c r="R18" t="s">
         <v>56</v>
       </c>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18" t="s">
@@ -2112,58 +2122,58 @@
     </row>
     <row r="19" spans="1:27">
       <c r="A19"/>
       <c r="B19" t="s">
         <v>27</v>
       </c>
       <c r="C19" t="s">
         <v>28</v>
       </c>
       <c r="D19" t="s">
         <v>29</v>
       </c>
       <c r="E19">
         <v>2016</v>
       </c>
       <c r="F19" t="s">
         <v>51</v>
       </c>
       <c r="G19" t="s">
         <v>31</v>
       </c>
       <c r="H19" t="s">
         <v>52</v>
       </c>
       <c r="I19" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="J19" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="K19"/>
       <c r="L19" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="M19" t="s">
         <v>35</v>
       </c>
       <c r="N19" t="s">
         <v>55</v>
       </c>
       <c r="O19">
         <v>96</v>
       </c>
       <c r="P19" t="s">
         <v>56</v>
       </c>
       <c r="Q19" t="s">
         <v>56</v>
       </c>
       <c r="R19" t="s">
         <v>56</v>
       </c>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19" t="s">
@@ -2179,58 +2189,58 @@
     </row>
     <row r="20" spans="1:27">
       <c r="A20"/>
       <c r="B20" t="s">
         <v>27</v>
       </c>
       <c r="C20" t="s">
         <v>28</v>
       </c>
       <c r="D20" t="s">
         <v>29</v>
       </c>
       <c r="E20">
         <v>2016</v>
       </c>
       <c r="F20" t="s">
         <v>51</v>
       </c>
       <c r="G20" t="s">
         <v>31</v>
       </c>
       <c r="H20" t="s">
         <v>52</v>
       </c>
       <c r="I20" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="J20" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="K20"/>
       <c r="L20" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M20" t="s">
         <v>35</v>
       </c>
       <c r="N20" t="s">
         <v>55</v>
       </c>
       <c r="O20">
         <v>96</v>
       </c>
       <c r="P20" t="s">
         <v>56</v>
       </c>
       <c r="Q20" t="s">
         <v>56</v>
       </c>
       <c r="R20" t="s">
         <v>56</v>
       </c>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20" t="s">
@@ -2246,58 +2256,58 @@
     </row>
     <row r="21" spans="1:27">
       <c r="A21"/>
       <c r="B21" t="s">
         <v>27</v>
       </c>
       <c r="C21" t="s">
         <v>28</v>
       </c>
       <c r="D21" t="s">
         <v>29</v>
       </c>
       <c r="E21">
         <v>2016</v>
       </c>
       <c r="F21" t="s">
         <v>51</v>
       </c>
       <c r="G21" t="s">
         <v>31</v>
       </c>
       <c r="H21" t="s">
         <v>52</v>
       </c>
       <c r="I21" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="J21" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="K21"/>
       <c r="L21" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="M21" t="s">
         <v>35</v>
       </c>
       <c r="N21" t="s">
         <v>55</v>
       </c>
       <c r="O21">
         <v>96</v>
       </c>
       <c r="P21" t="s">
         <v>56</v>
       </c>
       <c r="Q21" t="s">
         <v>56</v>
       </c>
       <c r="R21" t="s">
         <v>56</v>
       </c>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21" t="s">
@@ -2313,277 +2323,277 @@
     </row>
     <row r="22" spans="1:27">
       <c r="A22"/>
       <c r="B22" t="s">
         <v>27</v>
       </c>
       <c r="C22" t="s">
         <v>28</v>
       </c>
       <c r="D22" t="s">
         <v>29</v>
       </c>
       <c r="E22">
         <v>2016</v>
       </c>
       <c r="F22" t="s">
         <v>51</v>
       </c>
       <c r="G22" t="s">
         <v>31</v>
       </c>
       <c r="H22" t="s">
         <v>52</v>
       </c>
       <c r="I22" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="J22" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="K22" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="L22" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="M22" t="s">
         <v>35</v>
       </c>
       <c r="N22" t="s">
         <v>55</v>
       </c>
       <c r="O22">
         <v>96</v>
       </c>
       <c r="P22" t="s">
         <v>56</v>
       </c>
       <c r="Q22" t="s">
         <v>56</v>
       </c>
       <c r="R22" t="s">
         <v>56</v>
       </c>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="Y22"/>
       <c r="Z22">
         <v>0.05</v>
       </c>
       <c r="AA22" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="23" spans="1:27">
       <c r="A23"/>
       <c r="B23" t="s">
         <v>27</v>
       </c>
       <c r="C23" t="s">
         <v>28</v>
       </c>
       <c r="D23" t="s">
         <v>29</v>
       </c>
       <c r="E23">
         <v>2016</v>
       </c>
       <c r="F23" t="s">
         <v>51</v>
       </c>
       <c r="G23" t="s">
         <v>31</v>
       </c>
       <c r="H23" t="s">
         <v>52</v>
       </c>
       <c r="I23" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="J23" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="K23" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="L23" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="M23" t="s">
         <v>35</v>
       </c>
       <c r="N23" t="s">
         <v>55</v>
       </c>
       <c r="O23">
         <v>96</v>
       </c>
       <c r="P23">
         <v>0.0523</v>
       </c>
       <c r="Q23">
         <v>0.0421</v>
       </c>
       <c r="R23">
         <v>0.065</v>
       </c>
       <c r="S23">
         <v>0.0256</v>
       </c>
       <c r="T23">
         <v>0.0467</v>
       </c>
       <c r="U23">
         <v>0.0959</v>
       </c>
       <c r="V23">
         <v>0.228</v>
       </c>
       <c r="W23"/>
       <c r="X23" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="Y23"/>
       <c r="Z23">
         <v>0.012</v>
       </c>
       <c r="AA23"/>
     </row>
     <row r="24" spans="1:27">
       <c r="A24"/>
       <c r="B24" t="s">
         <v>27</v>
       </c>
       <c r="C24" t="s">
         <v>28</v>
       </c>
       <c r="D24" t="s">
         <v>29</v>
       </c>
       <c r="E24">
         <v>2016</v>
       </c>
       <c r="F24" t="s">
         <v>51</v>
       </c>
       <c r="G24" t="s">
         <v>31</v>
       </c>
       <c r="H24" t="s">
         <v>52</v>
       </c>
       <c r="I24" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="J24" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="K24"/>
       <c r="L24" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="M24" t="s">
         <v>35</v>
       </c>
       <c r="N24" t="s">
         <v>55</v>
       </c>
       <c r="O24">
         <v>96</v>
       </c>
       <c r="P24" t="s">
         <v>56</v>
       </c>
       <c r="Q24" t="s">
         <v>56</v>
       </c>
       <c r="R24" t="s">
         <v>56</v>
       </c>
       <c r="S24"/>
       <c r="T24">
         <v>0.0582</v>
       </c>
       <c r="U24">
         <v>0.0846</v>
       </c>
       <c r="V24">
         <v>0.14</v>
       </c>
       <c r="W24"/>
       <c r="X24" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="Y24"/>
       <c r="Z24">
         <v>0.05</v>
       </c>
       <c r="AA24" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="25" spans="1:27">
       <c r="A25"/>
       <c r="B25" t="s">
         <v>27</v>
       </c>
       <c r="C25" t="s">
         <v>28</v>
       </c>
       <c r="D25" t="s">
         <v>29</v>
       </c>
       <c r="E25">
         <v>2016</v>
       </c>
       <c r="F25" t="s">
         <v>51</v>
       </c>
       <c r="G25" t="s">
         <v>31</v>
       </c>
       <c r="H25" t="s">
         <v>52</v>
       </c>
       <c r="I25" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="J25" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="K25" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="L25" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="M25" t="s">
         <v>35</v>
       </c>
       <c r="N25" t="s">
         <v>55</v>
       </c>
       <c r="O25">
         <v>96</v>
       </c>
       <c r="P25" t="s">
         <v>56</v>
       </c>
       <c r="Q25" t="s">
         <v>56</v>
       </c>
       <c r="R25" t="s">
         <v>56</v>
       </c>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25" t="s">
@@ -2599,427 +2609,427 @@
     </row>
     <row r="26" spans="1:27">
       <c r="A26"/>
       <c r="B26" t="s">
         <v>27</v>
       </c>
       <c r="C26" t="s">
         <v>28</v>
       </c>
       <c r="D26" t="s">
         <v>29</v>
       </c>
       <c r="E26">
         <v>2016</v>
       </c>
       <c r="F26" t="s">
         <v>51</v>
       </c>
       <c r="G26" t="s">
         <v>31</v>
       </c>
       <c r="H26" t="s">
         <v>52</v>
       </c>
       <c r="I26" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="J26" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K26" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="L26" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="M26" t="s">
         <v>35</v>
       </c>
       <c r="N26" t="s">
         <v>55</v>
       </c>
       <c r="O26">
         <v>96</v>
       </c>
       <c r="P26">
         <v>0.477</v>
       </c>
       <c r="Q26">
         <v>0.406</v>
       </c>
       <c r="R26">
         <v>0.559</v>
       </c>
       <c r="S26">
         <v>0.281</v>
       </c>
       <c r="T26">
         <v>0.453</v>
       </c>
       <c r="U26">
         <v>0.739</v>
       </c>
       <c r="V26">
         <v>1.49</v>
       </c>
       <c r="W26"/>
       <c r="X26" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="Y26"/>
       <c r="Z26">
         <v>0.25</v>
       </c>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27"/>
       <c r="B27" t="s">
         <v>27</v>
       </c>
       <c r="C27" t="s">
         <v>28</v>
       </c>
       <c r="D27" t="s">
         <v>29</v>
       </c>
       <c r="E27">
         <v>2016</v>
       </c>
       <c r="F27" t="s">
         <v>51</v>
       </c>
       <c r="G27" t="s">
         <v>31</v>
       </c>
       <c r="H27" t="s">
         <v>52</v>
       </c>
       <c r="I27" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="J27" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="K27" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="L27" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="M27" t="s">
         <v>35</v>
       </c>
       <c r="N27" t="s">
         <v>55</v>
       </c>
       <c r="O27">
         <v>96</v>
       </c>
       <c r="P27" t="s">
         <v>56</v>
       </c>
       <c r="Q27" t="s">
         <v>56</v>
       </c>
       <c r="R27" t="s">
         <v>56</v>
       </c>
       <c r="S27"/>
       <c r="T27">
         <v>0.054</v>
       </c>
       <c r="U27">
         <v>0.0788</v>
       </c>
       <c r="V27">
         <v>0.134</v>
       </c>
       <c r="W27"/>
       <c r="X27" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="Y27"/>
       <c r="Z27">
         <v>0.05</v>
       </c>
       <c r="AA27" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="28" spans="1:27">
       <c r="A28"/>
       <c r="B28" t="s">
         <v>27</v>
       </c>
       <c r="C28" t="s">
         <v>28</v>
       </c>
       <c r="D28" t="s">
         <v>29</v>
       </c>
       <c r="E28">
         <v>2016</v>
       </c>
       <c r="F28" t="s">
         <v>51</v>
       </c>
       <c r="G28" t="s">
         <v>31</v>
       </c>
       <c r="H28" t="s">
         <v>52</v>
       </c>
       <c r="I28" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="J28" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="K28"/>
       <c r="L28" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="M28" t="s">
         <v>35</v>
       </c>
       <c r="N28" t="s">
         <v>55</v>
       </c>
       <c r="O28">
         <v>96</v>
       </c>
       <c r="P28" t="s">
         <v>56</v>
       </c>
       <c r="Q28" t="s">
         <v>56</v>
       </c>
       <c r="R28" t="s">
         <v>56</v>
       </c>
       <c r="S28"/>
       <c r="T28">
         <v>0.0104</v>
       </c>
       <c r="U28">
         <v>0.0204</v>
       </c>
       <c r="V28">
         <v>0.048</v>
       </c>
       <c r="W28"/>
       <c r="X28" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="Y28"/>
       <c r="Z28">
         <v>0.00965</v>
       </c>
       <c r="AA28" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29"/>
       <c r="B29" t="s">
         <v>27</v>
       </c>
       <c r="C29" t="s">
         <v>28</v>
       </c>
       <c r="D29" t="s">
         <v>29</v>
       </c>
       <c r="E29">
         <v>2016</v>
       </c>
       <c r="F29" t="s">
         <v>51</v>
       </c>
       <c r="G29" t="s">
         <v>31</v>
       </c>
       <c r="H29" t="s">
         <v>52</v>
       </c>
       <c r="I29" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="J29" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="K29" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="L29" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="M29" t="s">
         <v>35</v>
       </c>
       <c r="N29" t="s">
         <v>55</v>
       </c>
       <c r="O29">
         <v>96</v>
       </c>
       <c r="P29" t="s">
         <v>56</v>
       </c>
       <c r="Q29" t="s">
         <v>56</v>
       </c>
       <c r="R29" t="s">
         <v>56</v>
       </c>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29">
         <v>0.0574</v>
       </c>
       <c r="V29">
         <v>0.0868</v>
       </c>
       <c r="W29"/>
       <c r="X29" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="Y29"/>
       <c r="Z29">
         <v>0.05</v>
       </c>
       <c r="AA29" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="30" spans="1:27">
       <c r="A30"/>
       <c r="B30" t="s">
         <v>27</v>
       </c>
       <c r="C30" t="s">
         <v>28</v>
       </c>
       <c r="D30" t="s">
         <v>29</v>
       </c>
       <c r="E30">
         <v>2016</v>
       </c>
       <c r="F30" t="s">
         <v>51</v>
       </c>
       <c r="G30" t="s">
         <v>31</v>
       </c>
       <c r="H30" t="s">
         <v>52</v>
       </c>
       <c r="I30" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="J30" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="K30"/>
       <c r="L30" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="M30" t="s">
         <v>35</v>
       </c>
       <c r="N30" t="s">
         <v>55</v>
       </c>
       <c r="O30">
         <v>96</v>
       </c>
       <c r="P30">
         <v>0.176</v>
       </c>
       <c r="Q30">
         <v>0.162</v>
       </c>
       <c r="R30">
         <v>0.191</v>
       </c>
       <c r="S30">
         <v>0.151</v>
       </c>
       <c r="T30">
         <v>0.18</v>
       </c>
       <c r="U30">
         <v>0.214</v>
       </c>
       <c r="V30">
         <v>0.276</v>
       </c>
       <c r="W30"/>
       <c r="X30" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="Y30"/>
       <c r="Z30">
         <v>0.0556</v>
       </c>
       <c r="AA30"/>
     </row>
     <row r="31" spans="1:27">
       <c r="A31"/>
       <c r="B31" t="s">
         <v>27</v>
       </c>
       <c r="C31" t="s">
         <v>28</v>
       </c>
       <c r="D31" t="s">
         <v>29</v>
       </c>
       <c r="E31">
         <v>2016</v>
       </c>
       <c r="F31" t="s">
         <v>51</v>
       </c>
       <c r="G31" t="s">
         <v>31</v>
       </c>
       <c r="H31" t="s">
         <v>52</v>
       </c>
       <c r="I31" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="J31" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="K31"/>
       <c r="L31" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="M31" t="s">
         <v>35</v>
       </c>
       <c r="N31" t="s">
         <v>55</v>
       </c>
       <c r="O31">
         <v>96</v>
       </c>
       <c r="P31" t="s">
         <v>56</v>
       </c>
       <c r="Q31" t="s">
         <v>56</v>
       </c>
       <c r="R31" t="s">
         <v>56</v>
       </c>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31" t="s">
@@ -3035,60 +3045,60 @@
     </row>
     <row r="32" spans="1:27">
       <c r="A32"/>
       <c r="B32" t="s">
         <v>27</v>
       </c>
       <c r="C32" t="s">
         <v>28</v>
       </c>
       <c r="D32" t="s">
         <v>29</v>
       </c>
       <c r="E32">
         <v>2016</v>
       </c>
       <c r="F32" t="s">
         <v>51</v>
       </c>
       <c r="G32" t="s">
         <v>31</v>
       </c>
       <c r="H32" t="s">
         <v>52</v>
       </c>
       <c r="I32" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="J32" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="K32" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="L32" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="M32" t="s">
         <v>35</v>
       </c>
       <c r="N32" t="s">
         <v>55</v>
       </c>
       <c r="O32">
         <v>96</v>
       </c>
       <c r="P32">
         <v>0.767</v>
       </c>
       <c r="Q32">
         <v>0.66</v>
       </c>
       <c r="R32">
         <v>0.891</v>
       </c>
       <c r="S32">
         <v>0.432</v>
       </c>
       <c r="T32">
         <v>0.789</v>
       </c>
@@ -3110,60 +3120,60 @@
     </row>
     <row r="33" spans="1:27">
       <c r="A33"/>
       <c r="B33" t="s">
         <v>27</v>
       </c>
       <c r="C33" t="s">
         <v>28</v>
       </c>
       <c r="D33" t="s">
         <v>29</v>
       </c>
       <c r="E33">
         <v>2016</v>
       </c>
       <c r="F33" t="s">
         <v>51</v>
       </c>
       <c r="G33" t="s">
         <v>31</v>
       </c>
       <c r="H33" t="s">
         <v>52</v>
       </c>
       <c r="I33" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="J33" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="K33" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="L33" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="M33" t="s">
         <v>35</v>
       </c>
       <c r="N33" t="s">
         <v>55</v>
       </c>
       <c r="O33">
         <v>96</v>
       </c>
       <c r="P33">
         <v>0.987</v>
       </c>
       <c r="Q33">
         <v>0.87</v>
       </c>
       <c r="R33">
         <v>1.12</v>
       </c>
       <c r="S33">
         <v>0.65</v>
       </c>
       <c r="T33">
         <v>0.948</v>
       </c>
@@ -3185,60 +3195,60 @@
     </row>
     <row r="34" spans="1:27">
       <c r="A34"/>
       <c r="B34" t="s">
         <v>27</v>
       </c>
       <c r="C34" t="s">
         <v>28</v>
       </c>
       <c r="D34" t="s">
         <v>29</v>
       </c>
       <c r="E34">
         <v>2016</v>
       </c>
       <c r="F34" t="s">
         <v>51</v>
       </c>
       <c r="G34" t="s">
         <v>31</v>
       </c>
       <c r="H34" t="s">
         <v>52</v>
       </c>
       <c r="I34" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="J34" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="K34" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="L34" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="M34" t="s">
         <v>35</v>
       </c>
       <c r="N34" t="s">
         <v>55</v>
       </c>
       <c r="O34">
         <v>96</v>
       </c>
       <c r="P34">
         <v>1.41</v>
       </c>
       <c r="Q34">
         <v>1.23</v>
       </c>
       <c r="R34">
         <v>1.61</v>
       </c>
       <c r="S34">
         <v>0.998</v>
       </c>
       <c r="T34">
         <v>1.36</v>
       </c>
@@ -3260,58 +3270,58 @@
     </row>
     <row r="35" spans="1:27">
       <c r="A35"/>
       <c r="B35" t="s">
         <v>27</v>
       </c>
       <c r="C35" t="s">
         <v>28</v>
       </c>
       <c r="D35" t="s">
         <v>29</v>
       </c>
       <c r="E35">
         <v>2016</v>
       </c>
       <c r="F35" t="s">
         <v>51</v>
       </c>
       <c r="G35" t="s">
         <v>31</v>
       </c>
       <c r="H35" t="s">
         <v>52</v>
       </c>
       <c r="I35" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="J35" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="K35"/>
       <c r="L35" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="M35" t="s">
         <v>35</v>
       </c>
       <c r="N35" t="s">
         <v>55</v>
       </c>
       <c r="O35">
         <v>96</v>
       </c>
       <c r="P35" t="s">
         <v>56</v>
       </c>
       <c r="Q35" t="s">
         <v>56</v>
       </c>
       <c r="R35" t="s">
         <v>56</v>
       </c>
       <c r="S35"/>
       <c r="T35"/>
       <c r="U35"/>
       <c r="V35"/>
       <c r="W35"/>
       <c r="X35" t="s">
@@ -3327,60 +3337,60 @@
     </row>
     <row r="36" spans="1:27">
       <c r="A36"/>
       <c r="B36" t="s">
         <v>27</v>
       </c>
       <c r="C36" t="s">
         <v>28</v>
       </c>
       <c r="D36" t="s">
         <v>29</v>
       </c>
       <c r="E36">
         <v>2016</v>
       </c>
       <c r="F36" t="s">
         <v>51</v>
       </c>
       <c r="G36" t="s">
         <v>31</v>
       </c>
       <c r="H36" t="s">
         <v>52</v>
       </c>
       <c r="I36" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="J36" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="K36" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="L36" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="M36" t="s">
         <v>35</v>
       </c>
       <c r="N36" t="s">
         <v>55</v>
       </c>
       <c r="O36">
         <v>96</v>
       </c>
       <c r="P36">
         <v>6.51</v>
       </c>
       <c r="Q36">
         <v>5.49</v>
       </c>
       <c r="R36">
         <v>7.73</v>
       </c>
       <c r="S36">
         <v>3.32</v>
       </c>
       <c r="T36">
         <v>6.05</v>
       </c>
@@ -3402,60 +3412,60 @@
     </row>
     <row r="37" spans="1:27">
       <c r="A37"/>
       <c r="B37" t="s">
         <v>27</v>
       </c>
       <c r="C37" t="s">
         <v>28</v>
       </c>
       <c r="D37" t="s">
         <v>29</v>
       </c>
       <c r="E37">
         <v>2016</v>
       </c>
       <c r="F37" t="s">
         <v>51</v>
       </c>
       <c r="G37" t="s">
         <v>31</v>
       </c>
       <c r="H37" t="s">
         <v>52</v>
       </c>
       <c r="I37" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="J37" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="K37" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="L37" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="M37" t="s">
         <v>35</v>
       </c>
       <c r="N37" t="s">
         <v>55</v>
       </c>
       <c r="O37">
         <v>96</v>
       </c>
       <c r="P37" t="s">
         <v>56</v>
       </c>
       <c r="Q37" t="s">
         <v>56</v>
       </c>
       <c r="R37" t="s">
         <v>56</v>
       </c>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37" t="s">
@@ -3471,58 +3481,58 @@
     </row>
     <row r="38" spans="1:27">
       <c r="A38"/>
       <c r="B38" t="s">
         <v>27</v>
       </c>
       <c r="C38" t="s">
         <v>28</v>
       </c>
       <c r="D38" t="s">
         <v>29</v>
       </c>
       <c r="E38">
         <v>2016</v>
       </c>
       <c r="F38" t="s">
         <v>51</v>
       </c>
       <c r="G38" t="s">
         <v>31</v>
       </c>
       <c r="H38" t="s">
         <v>52</v>
       </c>
       <c r="I38" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="J38" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="K38"/>
       <c r="L38" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="M38" t="s">
         <v>35</v>
       </c>
       <c r="N38" t="s">
         <v>55</v>
       </c>
       <c r="O38">
         <v>96</v>
       </c>
       <c r="P38" t="s">
         <v>56</v>
       </c>
       <c r="Q38" t="s">
         <v>56</v>
       </c>
       <c r="R38" t="s">
         <v>56</v>
       </c>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38" t="s">
@@ -3538,60 +3548,60 @@
     </row>
     <row r="39" spans="1:27">
       <c r="A39"/>
       <c r="B39" t="s">
         <v>27</v>
       </c>
       <c r="C39" t="s">
         <v>28</v>
       </c>
       <c r="D39" t="s">
         <v>29</v>
       </c>
       <c r="E39">
         <v>2016</v>
       </c>
       <c r="F39" t="s">
         <v>51</v>
       </c>
       <c r="G39" t="s">
         <v>31</v>
       </c>
       <c r="H39" t="s">
         <v>52</v>
       </c>
       <c r="I39" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="J39" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="K39" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="L39" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="M39" t="s">
         <v>35</v>
       </c>
       <c r="N39" t="s">
         <v>55</v>
       </c>
       <c r="O39">
         <v>96</v>
       </c>
       <c r="P39">
         <v>0.398</v>
       </c>
       <c r="Q39">
         <v>0.348</v>
       </c>
       <c r="R39">
         <v>0.455</v>
       </c>
       <c r="S39">
         <v>0.301</v>
       </c>
       <c r="T39">
         <v>0.427</v>
       </c>