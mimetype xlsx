--- v2 (2026-09-23)
+++ v3 (2026-10-14)
@@ -138,72 +138,72 @@
   <si>
     <t>Urine</t>
   </si>
   <si>
     <t>6-Hydroxy-1-nitropyrene</t>
   </si>
   <si>
     <t>6-OHNP</t>
   </si>
   <si>
     <t>1-Nitropyrene</t>
   </si>
   <si>
     <t>Specific-gravity</t>
   </si>
   <si>
     <t>pg/L^</t>
   </si>
   <si>
     <t>94.2%</t>
   </si>
   <si>
     <t>15.5 pg/L</t>
   </si>
   <si>
-    <t>^Concentrations were adjusted for specific gravity using a reference value of 1.017 from NHANES 2007-2008.; ♢EBDEP collected multiple urine samples from study participants. The geometric means were estimated using random effects models to account for multiple samples per participant. Percentiles and detection frequencies were not adjusted for multiple samples per participant.</t>
+    <t>^Concentrations were adjusted for specific gravity using a reference value of 1.017 from NHANES 2007-2008.; ♢EBDEP collected multiple urine samples from study participants. The geometric means were estimated using random effects models to account for multiple samples per participant. Percentiles and detection frequencies were based on the total number of samples collected.</t>
   </si>
   <si>
     <t>8-Hydroxy-1-nitropyrene</t>
   </si>
   <si>
     <t>8-OHNP</t>
   </si>
   <si>
     <t>95.2%</t>
   </si>
   <si>
     <t>21.2 pg/L</t>
   </si>
   <si>
     <t>Adults</t>
   </si>
   <si>
     <t>97.8%</t>
   </si>
   <si>
-    <t>^Concentrations were adjusted for specific gravity using a reference value of 1.017 from NHANES 2007-2008.; ♢EBDEP collected multiple urine samples from study participants. The geometric means were estimated using random effects models to account for multiple samples per participant. Percentiles and detection frequencies were not adjusted for multiple samples per participant.; ΔTwo samples were damaged during processing and could not be tested.</t>
+    <t>^Concentrations were adjusted for specific gravity using a reference value of 1.017 from NHANES 2007-2008.; ♢EBDEP collected multiple urine samples from study participants. The geometric means were estimated using random effects models to account for multiple samples per participant. Percentiles and detection frequencies were based on the total number of samples collected.; ΔTwo samples were damaged during processing and could not be tested.</t>
   </si>
   <si>
     <t>94.7%</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -540,51 +540,51 @@
     <col min="2" max="2" width="48" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="54" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="26" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="28" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="38" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="29" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="28" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="5" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="5" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="5" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="5" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="29" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="43" bestFit="true" customWidth="true" style="0"/>
-    <col min="27" max="27" width="529" bestFit="true" customWidth="true" style="0"/>
+    <col min="27" max="27" width="526" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">