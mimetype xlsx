--- v3 (2026-10-14)
+++ v4 (2026-11-03)
@@ -190,58 +190,65 @@
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
-    <border/>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
-[...1 lines deleted...]
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+  <cellXfs count="2">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -509,501 +516,492 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:AA5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="13" bestFit="true" customWidth="true" style="0"/>
-[...25 lines deleted...]
-    <col min="27" max="27" width="526" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="54.13" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="38.848" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="43.561" bestFit="true" customWidth="true" style="0"/>
+    <col min="27" max="27" width="526.014" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="G1" t="s">
+      <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="H1" t="s">
+      <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="I1" t="s">
+      <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="J1" t="s">
+      <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="K1" t="s">
+      <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="L1" t="s">
+      <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="M1" t="s">
+      <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="N1" t="s">
+      <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="O1" t="s">
+      <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="P1" t="s">
+      <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="Q1" t="s">
+      <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="R1" t="s">
+      <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="S1" t="s">
+      <c r="S1" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="T1" t="s">
+      <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="U1" t="s">
+      <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="V1" t="s">
+      <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="W1" t="s">
+      <c r="W1" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="X1" t="s">
+      <c r="X1" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" t="s">
+      <c r="Y1" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" t="s">
+      <c r="Z1" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="AA1" t="s">
+      <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
-      <c r="A2"/>
-      <c r="B2" t="s">
+      <c r="A2" s="1"/>
+      <c r="B2" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D2" t="s">
+      <c r="D2" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E2" t="s">
+      <c r="E2" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="F2" t="s">
+      <c r="F2" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="G2" t="s">
+      <c r="G2" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="H2" t="s">
+      <c r="H2" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="I2" t="s">
+      <c r="I2" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="J2" t="s">
+      <c r="J2" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="K2"/>
-      <c r="L2" t="s">
+      <c r="K2" s="1"/>
+      <c r="L2" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="M2" t="s">
+      <c r="M2" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="N2" t="s">
+      <c r="N2" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="O2">
+      <c r="O2" s="1">
         <v>40</v>
       </c>
-      <c r="P2">
+      <c r="P2" s="1">
         <v>150</v>
       </c>
-      <c r="Q2">
+      <c r="Q2" s="1">
         <v>110</v>
       </c>
-      <c r="R2">
+      <c r="R2" s="1">
         <v>200</v>
       </c>
-      <c r="S2">
+      <c r="S2" s="1">
         <v>63</v>
       </c>
-      <c r="T2">
+      <c r="T2" s="1">
         <v>170</v>
       </c>
-      <c r="U2">
+      <c r="U2" s="1">
         <v>330</v>
       </c>
-      <c r="V2"/>
-      <c r="W2">
+      <c r="V2" s="1"/>
+      <c r="W2" s="1">
         <v>1100</v>
       </c>
-      <c r="X2" t="s">
+      <c r="X2" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="Y2"/>
-      <c r="Z2" t="s">
+      <c r="Y2" s="1"/>
+      <c r="Z2" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="AA2" t="s">
+      <c r="AA2" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="3" spans="1:27">
-      <c r="A3"/>
-      <c r="B3" t="s">
+      <c r="A3" s="1"/>
+      <c r="B3" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C3" t="s">
+      <c r="C3" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D3" t="s">
+      <c r="D3" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E3" t="s">
+      <c r="E3" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="F3" t="s">
+      <c r="F3" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="G3" t="s">
+      <c r="G3" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="H3" t="s">
+      <c r="H3" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="I3" t="s">
+      <c r="I3" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="J3" t="s">
+      <c r="J3" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="K3"/>
-      <c r="L3" t="s">
+      <c r="K3" s="1"/>
+      <c r="L3" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="M3" t="s">
+      <c r="M3" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="N3" t="s">
+      <c r="N3" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="O3">
+      <c r="O3" s="1">
         <v>40</v>
       </c>
-      <c r="P3">
+      <c r="P3" s="1">
         <v>130</v>
       </c>
-      <c r="Q3">
+      <c r="Q3" s="1">
         <v>100</v>
       </c>
-      <c r="R3">
+      <c r="R3" s="1">
         <v>170</v>
       </c>
-      <c r="S3">
+      <c r="S3" s="1">
         <v>61</v>
       </c>
-      <c r="T3">
+      <c r="T3" s="1">
         <v>130</v>
       </c>
-      <c r="U3">
+      <c r="U3" s="1">
         <v>260</v>
       </c>
-      <c r="V3"/>
-      <c r="W3">
+      <c r="V3" s="1"/>
+      <c r="W3" s="1">
         <v>740</v>
       </c>
-      <c r="X3" t="s">
+      <c r="X3" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="Y3"/>
-      <c r="Z3" t="s">
+      <c r="Y3" s="1"/>
+      <c r="Z3" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="AA3" t="s">
+      <c r="AA3" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="4" spans="1:27">
-      <c r="A4"/>
-      <c r="B4" t="s">
+      <c r="A4" s="1"/>
+      <c r="B4" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C4" t="s">
+      <c r="C4" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D4" t="s">
+      <c r="D4" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="E4" t="s">
+      <c r="E4" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="F4" t="s">
+      <c r="F4" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="G4" t="s">
+      <c r="G4" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="H4" t="s">
+      <c r="H4" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="I4" t="s">
+      <c r="I4" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="J4" t="s">
+      <c r="J4" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="K4"/>
-      <c r="L4" t="s">
+      <c r="K4" s="1"/>
+      <c r="L4" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="M4" t="s">
+      <c r="M4" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="N4" t="s">
+      <c r="N4" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="O4">
+      <c r="O4" s="1">
         <v>38</v>
       </c>
-      <c r="P4">
+      <c r="P4" s="1">
         <v>240</v>
       </c>
-      <c r="Q4">
+      <c r="Q4" s="1">
         <v>180</v>
       </c>
-      <c r="R4">
+      <c r="R4" s="1">
         <v>310</v>
       </c>
-      <c r="S4">
+      <c r="S4" s="1">
         <v>130</v>
       </c>
-      <c r="T4">
+      <c r="T4" s="1">
         <v>240</v>
       </c>
-      <c r="U4">
+      <c r="U4" s="1">
         <v>540</v>
       </c>
-      <c r="V4"/>
-      <c r="W4">
+      <c r="V4" s="1"/>
+      <c r="W4" s="1">
         <v>1500</v>
       </c>
-      <c r="X4" t="s">
+      <c r="X4" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="Y4"/>
-      <c r="Z4" t="s">
+      <c r="Y4" s="1"/>
+      <c r="Z4" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="AA4" t="s">
+      <c r="AA4" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="5" spans="1:27">
-      <c r="A5"/>
-      <c r="B5" t="s">
+      <c r="A5" s="1"/>
+      <c r="B5" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C5" t="s">
+      <c r="C5" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D5" t="s">
+      <c r="D5" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="E5" t="s">
+      <c r="E5" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="F5" t="s">
+      <c r="F5" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="G5" t="s">
+      <c r="G5" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="H5" t="s">
+      <c r="H5" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="I5" t="s">
+      <c r="I5" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="J5" t="s">
+      <c r="J5" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="K5"/>
-      <c r="L5" t="s">
+      <c r="K5" s="1"/>
+      <c r="L5" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="M5" t="s">
+      <c r="M5" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="N5" t="s">
+      <c r="N5" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="O5">
+      <c r="O5" s="1">
         <v>40</v>
       </c>
-      <c r="P5">
+      <c r="P5" s="1">
         <v>150</v>
       </c>
-      <c r="Q5">
+      <c r="Q5" s="1">
         <v>120</v>
       </c>
-      <c r="R5">
+      <c r="R5" s="1">
         <v>190</v>
       </c>
-      <c r="S5">
+      <c r="S5" s="1">
         <v>82</v>
       </c>
-      <c r="T5">
+      <c r="T5" s="1">
         <v>160</v>
       </c>
-      <c r="U5">
+      <c r="U5" s="1">
         <v>290</v>
       </c>
-      <c r="V5"/>
-      <c r="W5">
+      <c r="V5" s="1"/>
+      <c r="W5" s="1">
         <v>730</v>
       </c>
-      <c r="X5" t="s">
+      <c r="X5" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="Y5"/>
-      <c r="Z5" t="s">
+      <c r="Y5" s="1"/>
+      <c r="Z5" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="AA5" t="s">
+      <c r="AA5" s="1" t="s">
         <v>41</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Results</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>