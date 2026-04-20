--- v2 (2026-03-10)
+++ v3 (2026-04-20)
@@ -120,51 +120,51 @@
     <t>Biomonitoring Exposures Study (BEST) - 1.Pilot</t>
   </si>
   <si>
     <t>112 adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>2011
  - 2012</t>
   </si>
   <si>
     <t>Environmental Phenols</t>
   </si>
   <si>
     <t>Unweighted Results</t>
   </si>
   <si>
     <t>Urine</t>
   </si>
   <si>
     <t>NA</t>
   </si>
   <si>
-    <t>Benzophenone-3 (Oxybenzone)</t>
+    <t>Benzophenone-3 (BP-3; Oxybenzone)</t>
   </si>
   <si>
     <t>Benzophenone-3</t>
   </si>
   <si>
     <t>131-57-7</t>
   </si>
   <si>
     <t>µg/L</t>
   </si>
   <si>
     <t>94.5%</t>
   </si>
   <si>
     <t>0.500 µg/L</t>
   </si>
   <si>
     <t>Bisphenol A (BPA)</t>
   </si>
   <si>
     <t>BPA</t>
   </si>
   <si>
     <t>80-05-7</t>
   </si>
@@ -884,51 +884,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA68"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="76" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="115" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="26" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="29" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="32" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="39" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="38" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="18" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="28" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="6" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="29" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="43" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="823" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>