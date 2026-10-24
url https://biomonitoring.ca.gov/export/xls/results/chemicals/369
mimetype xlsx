--- v0 (2026-10-03)
+++ v1 (2026-10-24)
@@ -12,84 +12,302 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Results" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="0"/>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+  <si>
+    <t>Time Period</t>
+  </si>
+  <si>
+    <t>Project</t>
+  </si>
+  <si>
+    <t>Study Group</t>
+  </si>
+  <si>
+    <t>Study Group Subset</t>
+  </si>
+  <si>
+    <t>Sample Collection Date</t>
+  </si>
+  <si>
+    <t>Chemical Group</t>
+  </si>
+  <si>
+    <t>Weighted - Unweighted</t>
+  </si>
+  <si>
+    <t>Measured in</t>
+  </si>
+  <si>
+    <t>Concentration adjustment</t>
+  </si>
+  <si>
+    <t>Chemical measured</t>
+  </si>
+  <si>
+    <t>Chemical measured - abbreviation</t>
+  </si>
+  <si>
+    <t>CAS Number</t>
+  </si>
+  <si>
+    <t>Indicates Exposure to</t>
+  </si>
+  <si>
+    <t>Units</t>
+  </si>
+  <si>
+    <t>Number of people tested</t>
+  </si>
+  <si>
+    <t>Geometric mean</t>
+  </si>
+  <si>
+    <t>Lower</t>
+  </si>
+  <si>
+    <t>Upper</t>
+  </si>
+  <si>
+    <t>25th</t>
+  </si>
+  <si>
+    <t>50th</t>
+  </si>
+  <si>
+    <t>75th</t>
+  </si>
+  <si>
+    <t>90th</t>
+  </si>
+  <si>
+    <t>95th</t>
+  </si>
+  <si>
+    <t>Detection Frequency</t>
+  </si>
+  <si>
+    <t>Limit of detection (LOD)</t>
+  </si>
+  <si>
+    <t>Limit of Detection (LOD), wet-weight</t>
+  </si>
+  <si>
+    <t>Footnote</t>
+  </si>
+  <si>
+    <t>Stockton Air Pollution Exposure Project (SAPEP)</t>
+  </si>
+  <si>
+    <t>18 children</t>
+  </si>
+  <si>
+    <t>All</t>
+  </si>
+  <si>
+    <t>Volatile Organic Compounds (VOCs)</t>
+  </si>
+  <si>
+    <t>Unweighted Results</t>
+  </si>
+  <si>
+    <t>Urine</t>
+  </si>
+  <si>
+    <t>NA</t>
+  </si>
+  <si>
+    <t>N-Acetyl-S-(1-hydroxymethyl-2-propenyl)-L-cysteine and N-Acetyl-S-(2-hydroxy-3-butenyl)-L-cysteine</t>
+  </si>
+  <si>
+    <t>1-MHBMA and 2-MHBMA</t>
+  </si>
+  <si>
+    <t>1,3-Butadiene</t>
+  </si>
+  <si>
+    <t>µg/L</t>
+  </si>
+  <si>
+    <t>*</t>
+  </si>
+  <si>
+    <t>&lt;LOQ</t>
+  </si>
+  <si>
+    <t>1.4%</t>
+  </si>
+  <si>
+    <t>0.5 µg/L</t>
+  </si>
+  <si>
+    <t>*Geometric mean was not calculated because the chemical was found in less than 65% of the study group; ‡SAPEP collected multiple urine samples from study participants. The geometric means were estimated using random effects models to account for multiple samples per participant. Percentiles and detection frequencies were based on the total number of samples collected.</t>
+  </si>
+  <si>
+    <t>Creatinine</t>
+  </si>
+  <si>
+    <t>µg/g creatinine</t>
+  </si>
+  <si>
+    <t>N-Acetyl-S-(2-hydroxypropyl)-L-cysteine (2-HPMA)</t>
+  </si>
+  <si>
+    <t>2-HPMA</t>
+  </si>
+  <si>
+    <t>923-43-3</t>
+  </si>
+  <si>
+    <t>Propylene oxide</t>
+  </si>
+  <si>
+    <t>100%</t>
+  </si>
+  <si>
+    <t>1.0 µg/L</t>
+  </si>
+  <si>
+    <t>‡SAPEP collected multiple urine samples from study participants. The geometric means were estimated using random effects models to account for multiple samples per participant. Percentiles and detection frequencies were based on the total number of samples collected.</t>
+  </si>
+  <si>
+    <t>N-Acetyl-S-(3-hydroxypropyl)-L-cysteine (3-HPMA)</t>
+  </si>
+  <si>
+    <t>3-HPMA</t>
+  </si>
+  <si>
+    <t>23127-40-4</t>
+  </si>
+  <si>
+    <t>Acrolein</t>
+  </si>
+  <si>
+    <t>N-Acetyl-S-(2-cyanoethyl)-L-cysteine (CNEMA)</t>
+  </si>
+  <si>
+    <t>CNEMA</t>
+  </si>
+  <si>
+    <t>74514-75-3</t>
+  </si>
+  <si>
+    <t>Acrylonitrile</t>
+  </si>
+  <si>
+    <t>88.4%</t>
+  </si>
+  <si>
+    <t>N-Acetyl-S-(3-hydroxypropyl-1-methyl)-L-cysteine (HPMMA)</t>
+  </si>
+  <si>
+    <t>HPMMA</t>
+  </si>
+  <si>
+    <t>33164-64-6</t>
+  </si>
+  <si>
+    <t>Crotonaldehyde</t>
+  </si>
+  <si>
+    <t>N-Acetyl-S-(phenyl)-L-cysteine (PMA)</t>
+  </si>
+  <si>
+    <t>PMA</t>
+  </si>
+  <si>
+    <t>Benzene</t>
+  </si>
+  <si>
+    <t>40.6%</t>
+  </si>
+  <si>
+    <t>0.1 µg/L</t>
+  </si>
+</sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
-    <border/>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
-[...1 lines deleted...]
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+  <cellXfs count="2">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -354,94 +572,1111 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A1"/>
+  <dimension ref="A1:AA13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:AA13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="9.10" bestFit="true" style="0"/>
+    <col min="1" max="1" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="56.558" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="116.686" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="38.848" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="43.561" bestFit="true" customWidth="true" style="0"/>
+    <col min="27" max="27" width="437.607" bestFit="true" customWidth="true" style="0"/>
   </cols>
-  <sheetData/>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
+  <sheetData>
+    <row r="1" spans="1:27">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" s="1" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
+      <c r="A2" s="1"/>
+      <c r="B2" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="C2" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E2" s="1">
+        <v>2021</v>
+      </c>
+      <c r="F2" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G2" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H2" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="J2" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="K2" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="L2" s="1"/>
+      <c r="M2" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="N2" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="O2" s="1">
+        <v>18</v>
+      </c>
+      <c r="P2" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q2" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="R2" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="S2" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="T2" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="U2" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="V2" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="W2" s="1"/>
+      <c r="X2" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y2" s="1"/>
+      <c r="Z2" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="AA2" s="1" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="3" spans="1:27">
+      <c r="A3" s="1"/>
+      <c r="B3" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E3" s="1">
+        <v>2021</v>
+      </c>
+      <c r="F3" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H3" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="I3" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="J3" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="K3" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="L3" s="1"/>
+      <c r="M3" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="N3" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="O3" s="1">
+        <v>18</v>
+      </c>
+      <c r="P3" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q3" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="R3" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="S3" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="T3" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="U3" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="V3" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="W3" s="1"/>
+      <c r="X3" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y3" s="1"/>
+      <c r="Z3" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="AA3" s="1" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="4" spans="1:27">
+      <c r="A4" s="1"/>
+      <c r="B4" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E4" s="1">
+        <v>2021</v>
+      </c>
+      <c r="F4" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H4" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="I4" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="K4" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="L4" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="M4" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="N4" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="O4" s="1">
+        <v>18</v>
+      </c>
+      <c r="P4" s="1">
+        <v>41.0</v>
+      </c>
+      <c r="Q4" s="1">
+        <v>26.0</v>
+      </c>
+      <c r="R4" s="1">
+        <v>64.7</v>
+      </c>
+      <c r="S4" s="1">
+        <v>28.3</v>
+      </c>
+      <c r="T4" s="1">
+        <v>43.1</v>
+      </c>
+      <c r="U4" s="1">
+        <v>71.9</v>
+      </c>
+      <c r="V4" s="1">
+        <v>133</v>
+      </c>
+      <c r="W4" s="1"/>
+      <c r="X4" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y4" s="1"/>
+      <c r="Z4" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="AA4" s="1" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="5" spans="1:27">
+      <c r="A5" s="1"/>
+      <c r="B5" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E5" s="1">
+        <v>2021</v>
+      </c>
+      <c r="F5" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H5" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="I5" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="J5" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="K5" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="L5" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="M5" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="N5" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="O5" s="1">
+        <v>18</v>
+      </c>
+      <c r="P5" s="1">
+        <v>36.7</v>
+      </c>
+      <c r="Q5" s="1">
+        <v>26.3</v>
+      </c>
+      <c r="R5" s="1">
+        <v>51.3</v>
+      </c>
+      <c r="S5" s="1">
+        <v>22.2</v>
+      </c>
+      <c r="T5" s="1">
+        <v>31.1</v>
+      </c>
+      <c r="U5" s="1">
+        <v>50.5</v>
+      </c>
+      <c r="V5" s="1">
+        <v>120</v>
+      </c>
+      <c r="W5" s="1"/>
+      <c r="X5" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y5" s="1"/>
+      <c r="Z5" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="AA5" s="1" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="6" spans="1:27">
+      <c r="A6" s="1"/>
+      <c r="B6" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E6" s="1">
+        <v>2021</v>
+      </c>
+      <c r="F6" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H6" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="I6" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="J6" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K6" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="L6" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="M6" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="N6" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="O6" s="1">
+        <v>18</v>
+      </c>
+      <c r="P6" s="1">
+        <v>374</v>
+      </c>
+      <c r="Q6" s="1">
+        <v>270</v>
+      </c>
+      <c r="R6" s="1">
+        <v>518</v>
+      </c>
+      <c r="S6" s="1">
+        <v>314</v>
+      </c>
+      <c r="T6" s="1">
+        <v>420</v>
+      </c>
+      <c r="U6" s="1">
+        <v>587</v>
+      </c>
+      <c r="V6" s="1">
+        <v>932</v>
+      </c>
+      <c r="W6" s="1"/>
+      <c r="X6" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y6" s="1"/>
+      <c r="Z6" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="AA6" s="1" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27">
+      <c r="A7" s="1"/>
+      <c r="B7" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E7" s="1">
+        <v>2021</v>
+      </c>
+      <c r="F7" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H7" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="I7" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="J7" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K7" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="L7" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="M7" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="N7" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="O7" s="1">
+        <v>18</v>
+      </c>
+      <c r="P7" s="1">
+        <v>331</v>
+      </c>
+      <c r="Q7" s="1">
+        <v>274</v>
+      </c>
+      <c r="R7" s="1">
+        <v>398</v>
+      </c>
+      <c r="S7" s="1">
+        <v>223</v>
+      </c>
+      <c r="T7" s="1">
+        <v>309</v>
+      </c>
+      <c r="U7" s="1">
+        <v>444</v>
+      </c>
+      <c r="V7" s="1">
+        <v>728</v>
+      </c>
+      <c r="W7" s="1"/>
+      <c r="X7" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y7" s="1"/>
+      <c r="Z7" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="AA7" s="1" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27">
+      <c r="A8" s="1"/>
+      <c r="B8" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E8" s="1">
+        <v>2021</v>
+      </c>
+      <c r="F8" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H8" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="I8" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="J8" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="K8" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="L8" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="M8" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="N8" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="O8" s="1">
+        <v>18</v>
+      </c>
+      <c r="P8" s="1">
+        <v>1.66</v>
+      </c>
+      <c r="Q8" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="R8" s="1">
+        <v>2.6</v>
+      </c>
+      <c r="S8" s="1">
+        <v>1.38</v>
+      </c>
+      <c r="T8" s="1">
+        <v>2.45</v>
+      </c>
+      <c r="U8" s="1">
+        <v>3.28</v>
+      </c>
+      <c r="V8" s="1">
+        <v>6.07</v>
+      </c>
+      <c r="W8" s="1"/>
+      <c r="X8" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="Y8" s="1"/>
+      <c r="Z8" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="AA8" s="1" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="9" spans="1:27">
+      <c r="A9" s="1"/>
+      <c r="B9" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E9" s="1">
+        <v>2021</v>
+      </c>
+      <c r="F9" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H9" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="I9" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="J9" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="K9" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="L9" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="M9" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="N9" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="O9" s="1">
+        <v>18</v>
+      </c>
+      <c r="P9" s="1">
+        <v>1.46</v>
+      </c>
+      <c r="Q9" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="R9" s="1">
+        <v>2.1</v>
+      </c>
+      <c r="S9" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="T9" s="1">
+        <v>1.75</v>
+      </c>
+      <c r="U9" s="1">
+        <v>2.51</v>
+      </c>
+      <c r="V9" s="1">
+        <v>3.73</v>
+      </c>
+      <c r="W9" s="1"/>
+      <c r="X9" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="Y9" s="1"/>
+      <c r="Z9" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="AA9" s="1" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27">
+      <c r="A10" s="1"/>
+      <c r="B10" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E10" s="1">
+        <v>2021</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H10" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="I10" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="J10" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="K10" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="L10" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="M10" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="N10" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="O10" s="1">
+        <v>18</v>
+      </c>
+      <c r="P10" s="1">
+        <v>233</v>
+      </c>
+      <c r="Q10" s="1">
+        <v>152</v>
+      </c>
+      <c r="R10" s="1">
+        <v>358</v>
+      </c>
+      <c r="S10" s="1">
+        <v>168</v>
+      </c>
+      <c r="T10" s="1">
+        <v>239</v>
+      </c>
+      <c r="U10" s="1">
+        <v>417</v>
+      </c>
+      <c r="V10" s="1">
+        <v>865</v>
+      </c>
+      <c r="W10" s="1"/>
+      <c r="X10" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y10" s="1"/>
+      <c r="Z10" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="AA10" s="1" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27">
+      <c r="A11" s="1"/>
+      <c r="B11" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E11" s="1">
+        <v>2021</v>
+      </c>
+      <c r="F11" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H11" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="I11" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="J11" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="K11" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="L11" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="M11" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="N11" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="O11" s="1">
+        <v>18</v>
+      </c>
+      <c r="P11" s="1">
+        <v>210</v>
+      </c>
+      <c r="Q11" s="1">
+        <v>167</v>
+      </c>
+      <c r="R11" s="1">
+        <v>264</v>
+      </c>
+      <c r="S11" s="1">
+        <v>138</v>
+      </c>
+      <c r="T11" s="1">
+        <v>200</v>
+      </c>
+      <c r="U11" s="1">
+        <v>276</v>
+      </c>
+      <c r="V11" s="1">
+        <v>546</v>
+      </c>
+      <c r="W11" s="1"/>
+      <c r="X11" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y11" s="1"/>
+      <c r="Z11" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="AA11" s="1" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27">
+      <c r="A12" s="1"/>
+      <c r="B12" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E12" s="1">
+        <v>2021</v>
+      </c>
+      <c r="F12" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H12" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="I12" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="J12" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="K12" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="L12" s="1"/>
+      <c r="M12" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="N12" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="O12" s="1">
+        <v>18</v>
+      </c>
+      <c r="P12" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q12" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="R12" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="S12" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="T12" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="U12" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="V12" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="W12" s="1"/>
+      <c r="X12" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="Y12" s="1"/>
+      <c r="Z12" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="AA12" s="1" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27">
+      <c r="A13" s="1"/>
+      <c r="B13" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E13" s="1">
+        <v>2021</v>
+      </c>
+      <c r="F13" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H13" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="I13" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="J13" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="K13" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="L13" s="1"/>
+      <c r="M13" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="N13" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="O13" s="1">
+        <v>18</v>
+      </c>
+      <c r="P13" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q13" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="R13" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="S13" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="T13" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="U13" s="1">
+        <v>0.182</v>
+      </c>
+      <c r="V13" s="1">
+        <v>0.369</v>
+      </c>
+      <c r="W13" s="1"/>
+      <c r="X13" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="Y13" s="1"/>
+      <c r="Z13" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="AA13" s="1" t="s">
+        <v>42</v>
+      </c>
+    </row>
+  </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Results</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>