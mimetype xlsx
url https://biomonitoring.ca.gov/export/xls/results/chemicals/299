--- v0 (2025-12-05)
+++ v1 (2026-04-19)
@@ -9074,51 +9074,53 @@
       </c>
     </row>
     <row r="109" spans="1:27">
       <c r="A109"/>
       <c r="B109" t="s">
         <v>207</v>
       </c>
       <c r="C109" t="s">
         <v>208</v>
       </c>
       <c r="D109" t="s">
         <v>182</v>
       </c>
       <c r="E109" t="s">
         <v>209</v>
       </c>
       <c r="F109" t="s">
         <v>31</v>
       </c>
       <c r="G109" t="s">
         <v>32</v>
       </c>
       <c r="H109" t="s">
         <v>33</v>
       </c>
-      <c r="I109"/>
+      <c r="I109" t="s">
+        <v>34</v>
+      </c>
       <c r="J109" t="s">
         <v>35</v>
       </c>
       <c r="K109" t="s">
         <v>36</v>
       </c>
       <c r="L109" t="s">
         <v>37</v>
       </c>
       <c r="M109" t="s">
         <v>125</v>
       </c>
       <c r="N109" t="s">
         <v>38</v>
       </c>
       <c r="O109">
         <v>242</v>
       </c>
       <c r="P109" t="s">
         <v>39</v>
       </c>
       <c r="Q109" t="s">
         <v>39</v>
       </c>
       <c r="R109" t="s">
@@ -9141,51 +9143,53 @@
       </c>
     </row>
     <row r="110" spans="1:27">
       <c r="A110"/>
       <c r="B110" t="s">
         <v>207</v>
       </c>
       <c r="C110" t="s">
         <v>208</v>
       </c>
       <c r="D110" t="s">
         <v>182</v>
       </c>
       <c r="E110" t="s">
         <v>209</v>
       </c>
       <c r="F110" t="s">
         <v>31</v>
       </c>
       <c r="G110" t="s">
         <v>32</v>
       </c>
       <c r="H110" t="s">
         <v>33</v>
       </c>
-      <c r="I110"/>
+      <c r="I110" t="s">
+        <v>34</v>
+      </c>
       <c r="J110" t="s">
         <v>43</v>
       </c>
       <c r="K110" t="s">
         <v>44</v>
       </c>
       <c r="L110" t="s">
         <v>45</v>
       </c>
       <c r="M110" t="s">
         <v>127</v>
       </c>
       <c r="N110" t="s">
         <v>38</v>
       </c>
       <c r="O110">
         <v>242</v>
       </c>
       <c r="P110" t="s">
         <v>39</v>
       </c>
       <c r="Q110" t="s">
         <v>39</v>
       </c>
       <c r="R110" t="s">
@@ -9208,51 +9212,53 @@
       </c>
     </row>
     <row r="111" spans="1:27">
       <c r="A111"/>
       <c r="B111" t="s">
         <v>207</v>
       </c>
       <c r="C111" t="s">
         <v>208</v>
       </c>
       <c r="D111" t="s">
         <v>182</v>
       </c>
       <c r="E111" t="s">
         <v>209</v>
       </c>
       <c r="F111" t="s">
         <v>31</v>
       </c>
       <c r="G111" t="s">
         <v>32</v>
       </c>
       <c r="H111" t="s">
         <v>33</v>
       </c>
-      <c r="I111"/>
+      <c r="I111" t="s">
+        <v>34</v>
+      </c>
       <c r="J111" t="s">
         <v>47</v>
       </c>
       <c r="K111" t="s">
         <v>48</v>
       </c>
       <c r="L111" t="s">
         <v>49</v>
       </c>
       <c r="M111" t="s">
         <v>129</v>
       </c>
       <c r="N111" t="s">
         <v>38</v>
       </c>
       <c r="O111">
         <v>242</v>
       </c>
       <c r="P111" t="s">
         <v>39</v>
       </c>
       <c r="Q111" t="s">
         <v>39</v>
       </c>
       <c r="R111" t="s">
@@ -9275,51 +9281,53 @@
       </c>
     </row>
     <row r="112" spans="1:27">
       <c r="A112"/>
       <c r="B112" t="s">
         <v>207</v>
       </c>
       <c r="C112" t="s">
         <v>208</v>
       </c>
       <c r="D112" t="s">
         <v>182</v>
       </c>
       <c r="E112" t="s">
         <v>209</v>
       </c>
       <c r="F112" t="s">
         <v>31</v>
       </c>
       <c r="G112" t="s">
         <v>32</v>
       </c>
       <c r="H112" t="s">
         <v>33</v>
       </c>
-      <c r="I112"/>
+      <c r="I112" t="s">
+        <v>34</v>
+      </c>
       <c r="J112" t="s">
         <v>51</v>
       </c>
       <c r="K112" t="s">
         <v>52</v>
       </c>
       <c r="L112" t="s">
         <v>53</v>
       </c>
       <c r="M112" t="s">
         <v>52</v>
       </c>
       <c r="N112" t="s">
         <v>38</v>
       </c>
       <c r="O112">
         <v>242</v>
       </c>
       <c r="P112" t="s">
         <v>39</v>
       </c>
       <c r="Q112" t="s">
         <v>39</v>
       </c>
       <c r="R112" t="s">
@@ -9342,51 +9350,53 @@
       </c>
     </row>
     <row r="113" spans="1:27">
       <c r="A113"/>
       <c r="B113" t="s">
         <v>207</v>
       </c>
       <c r="C113" t="s">
         <v>208</v>
       </c>
       <c r="D113" t="s">
         <v>182</v>
       </c>
       <c r="E113" t="s">
         <v>209</v>
       </c>
       <c r="F113" t="s">
         <v>31</v>
       </c>
       <c r="G113" t="s">
         <v>32</v>
       </c>
       <c r="H113" t="s">
         <v>33</v>
       </c>
-      <c r="I113"/>
+      <c r="I113" t="s">
+        <v>34</v>
+      </c>
       <c r="J113" t="s">
         <v>55</v>
       </c>
       <c r="K113" t="s">
         <v>56</v>
       </c>
       <c r="L113" t="s">
         <v>57</v>
       </c>
       <c r="M113" t="s">
         <v>56</v>
       </c>
       <c r="N113" t="s">
         <v>38</v>
       </c>
       <c r="O113">
         <v>242</v>
       </c>
       <c r="P113" t="s">
         <v>39</v>
       </c>
       <c r="Q113" t="s">
         <v>39</v>
       </c>
       <c r="R113" t="s">
@@ -9409,51 +9419,53 @@
       </c>
     </row>
     <row r="114" spans="1:27">
       <c r="A114"/>
       <c r="B114" t="s">
         <v>207</v>
       </c>
       <c r="C114" t="s">
         <v>208</v>
       </c>
       <c r="D114" t="s">
         <v>182</v>
       </c>
       <c r="E114" t="s">
         <v>209</v>
       </c>
       <c r="F114" t="s">
         <v>31</v>
       </c>
       <c r="G114" t="s">
         <v>32</v>
       </c>
       <c r="H114" t="s">
         <v>33</v>
       </c>
-      <c r="I114"/>
+      <c r="I114" t="s">
+        <v>34</v>
+      </c>
       <c r="J114" t="s">
         <v>59</v>
       </c>
       <c r="K114" t="s">
         <v>60</v>
       </c>
       <c r="L114" t="s">
         <v>61</v>
       </c>
       <c r="M114" t="s">
         <v>60</v>
       </c>
       <c r="N114" t="s">
         <v>38</v>
       </c>
       <c r="O114">
         <v>242</v>
       </c>
       <c r="P114" t="s">
         <v>39</v>
       </c>
       <c r="Q114" t="s">
         <v>39</v>
       </c>
       <c r="R114" t="s">
@@ -9478,51 +9490,53 @@
       </c>
     </row>
     <row r="115" spans="1:27">
       <c r="A115"/>
       <c r="B115" t="s">
         <v>207</v>
       </c>
       <c r="C115" t="s">
         <v>208</v>
       </c>
       <c r="D115" t="s">
         <v>182</v>
       </c>
       <c r="E115" t="s">
         <v>209</v>
       </c>
       <c r="F115" t="s">
         <v>31</v>
       </c>
       <c r="G115" t="s">
         <v>32</v>
       </c>
       <c r="H115" t="s">
         <v>33</v>
       </c>
-      <c r="I115"/>
+      <c r="I115" t="s">
+        <v>34</v>
+      </c>
       <c r="J115" t="s">
         <v>63</v>
       </c>
       <c r="K115" t="s">
         <v>64</v>
       </c>
       <c r="L115" t="s">
         <v>65</v>
       </c>
       <c r="M115" t="s">
         <v>64</v>
       </c>
       <c r="N115" t="s">
         <v>38</v>
       </c>
       <c r="O115">
         <v>242</v>
       </c>
       <c r="P115" t="s">
         <v>39</v>
       </c>
       <c r="Q115" t="s">
         <v>39</v>
       </c>
       <c r="R115" t="s">
@@ -9551,51 +9565,53 @@
       </c>
     </row>
     <row r="116" spans="1:27">
       <c r="A116"/>
       <c r="B116" t="s">
         <v>207</v>
       </c>
       <c r="C116" t="s">
         <v>208</v>
       </c>
       <c r="D116" t="s">
         <v>182</v>
       </c>
       <c r="E116" t="s">
         <v>209</v>
       </c>
       <c r="F116" t="s">
         <v>31</v>
       </c>
       <c r="G116" t="s">
         <v>32</v>
       </c>
       <c r="H116" t="s">
         <v>33</v>
       </c>
-      <c r="I116"/>
+      <c r="I116" t="s">
+        <v>34</v>
+      </c>
       <c r="J116" t="s">
         <v>67</v>
       </c>
       <c r="K116" t="s">
         <v>68</v>
       </c>
       <c r="L116" t="s">
         <v>69</v>
       </c>
       <c r="M116" t="s">
         <v>68</v>
       </c>
       <c r="N116" t="s">
         <v>38</v>
       </c>
       <c r="O116">
         <v>242</v>
       </c>
       <c r="P116">
         <v>3.16</v>
       </c>
       <c r="Q116">
         <v>2.93</v>
       </c>
       <c r="R116">
@@ -9624,51 +9640,53 @@
       </c>
     </row>
     <row r="117" spans="1:27">
       <c r="A117"/>
       <c r="B117" t="s">
         <v>207</v>
       </c>
       <c r="C117" t="s">
         <v>208</v>
       </c>
       <c r="D117" t="s">
         <v>182</v>
       </c>
       <c r="E117" t="s">
         <v>209</v>
       </c>
       <c r="F117" t="s">
         <v>31</v>
       </c>
       <c r="G117" t="s">
         <v>32</v>
       </c>
       <c r="H117" t="s">
         <v>33</v>
       </c>
-      <c r="I117"/>
+      <c r="I117" t="s">
+        <v>34</v>
+      </c>
       <c r="J117" t="s">
         <v>71</v>
       </c>
       <c r="K117" t="s">
         <v>72</v>
       </c>
       <c r="L117" t="s">
         <v>73</v>
       </c>
       <c r="M117" t="s">
         <v>72</v>
       </c>
       <c r="N117" t="s">
         <v>38</v>
       </c>
       <c r="O117">
         <v>242</v>
       </c>
       <c r="P117" t="s">
         <v>39</v>
       </c>
       <c r="Q117" t="s">
         <v>39</v>
       </c>
       <c r="R117" t="s">
@@ -9691,51 +9709,53 @@
       </c>
     </row>
     <row r="118" spans="1:27">
       <c r="A118"/>
       <c r="B118" t="s">
         <v>207</v>
       </c>
       <c r="C118" t="s">
         <v>208</v>
       </c>
       <c r="D118" t="s">
         <v>182</v>
       </c>
       <c r="E118" t="s">
         <v>209</v>
       </c>
       <c r="F118" t="s">
         <v>31</v>
       </c>
       <c r="G118" t="s">
         <v>32</v>
       </c>
       <c r="H118" t="s">
         <v>33</v>
       </c>
-      <c r="I118"/>
+      <c r="I118" t="s">
+        <v>34</v>
+      </c>
       <c r="J118" t="s">
         <v>74</v>
       </c>
       <c r="K118" t="s">
         <v>75</v>
       </c>
       <c r="L118" t="s">
         <v>76</v>
       </c>
       <c r="M118" t="s">
         <v>75</v>
       </c>
       <c r="N118" t="s">
         <v>38</v>
       </c>
       <c r="O118">
         <v>242</v>
       </c>
       <c r="P118" t="s">
         <v>39</v>
       </c>
       <c r="Q118" t="s">
         <v>39</v>
       </c>
       <c r="R118" t="s">
@@ -9760,51 +9780,53 @@
       </c>
     </row>
     <row r="119" spans="1:27">
       <c r="A119"/>
       <c r="B119" t="s">
         <v>207</v>
       </c>
       <c r="C119" t="s">
         <v>208</v>
       </c>
       <c r="D119" t="s">
         <v>182</v>
       </c>
       <c r="E119" t="s">
         <v>209</v>
       </c>
       <c r="F119" t="s">
         <v>31</v>
       </c>
       <c r="G119" t="s">
         <v>32</v>
       </c>
       <c r="H119" t="s">
         <v>33</v>
       </c>
-      <c r="I119"/>
+      <c r="I119" t="s">
+        <v>34</v>
+      </c>
       <c r="J119" t="s">
         <v>77</v>
       </c>
       <c r="K119" t="s">
         <v>78</v>
       </c>
       <c r="L119" t="s">
         <v>79</v>
       </c>
       <c r="M119" t="s">
         <v>78</v>
       </c>
       <c r="N119" t="s">
         <v>38</v>
       </c>
       <c r="O119">
         <v>242</v>
       </c>
       <c r="P119" t="s">
         <v>39</v>
       </c>
       <c r="Q119" t="s">
         <v>39</v>
       </c>
       <c r="R119" t="s">
@@ -9833,51 +9855,53 @@
       </c>
     </row>
     <row r="120" spans="1:27">
       <c r="A120"/>
       <c r="B120" t="s">
         <v>207</v>
       </c>
       <c r="C120" t="s">
         <v>208</v>
       </c>
       <c r="D120" t="s">
         <v>182</v>
       </c>
       <c r="E120" t="s">
         <v>209</v>
       </c>
       <c r="F120" t="s">
         <v>31</v>
       </c>
       <c r="G120" t="s">
         <v>32</v>
       </c>
       <c r="H120" t="s">
         <v>33</v>
       </c>
-      <c r="I120"/>
+      <c r="I120" t="s">
+        <v>34</v>
+      </c>
       <c r="J120" t="s">
         <v>80</v>
       </c>
       <c r="K120" t="s">
         <v>81</v>
       </c>
       <c r="L120" t="s">
         <v>82</v>
       </c>
       <c r="M120" t="s">
         <v>81</v>
       </c>
       <c r="N120" t="s">
         <v>38</v>
       </c>
       <c r="O120">
         <v>242</v>
       </c>
       <c r="P120" t="s">
         <v>39</v>
       </c>
       <c r="Q120" t="s">
         <v>39</v>
       </c>
       <c r="R120" t="s">
@@ -9900,51 +9924,53 @@
       </c>
     </row>
     <row r="121" spans="1:27">
       <c r="A121"/>
       <c r="B121" t="s">
         <v>207</v>
       </c>
       <c r="C121" t="s">
         <v>208</v>
       </c>
       <c r="D121" t="s">
         <v>182</v>
       </c>
       <c r="E121" t="s">
         <v>209</v>
       </c>
       <c r="F121" t="s">
         <v>31</v>
       </c>
       <c r="G121" t="s">
         <v>32</v>
       </c>
       <c r="H121" t="s">
         <v>33</v>
       </c>
-      <c r="I121"/>
+      <c r="I121" t="s">
+        <v>34</v>
+      </c>
       <c r="J121" t="s">
         <v>84</v>
       </c>
       <c r="K121" t="s">
         <v>85</v>
       </c>
       <c r="L121" t="s">
         <v>86</v>
       </c>
       <c r="M121" t="s">
         <v>85</v>
       </c>
       <c r="N121" t="s">
         <v>38</v>
       </c>
       <c r="O121">
         <v>242</v>
       </c>
       <c r="P121" t="s">
         <v>39</v>
       </c>
       <c r="Q121" t="s">
         <v>39</v>
       </c>
       <c r="R121" t="s">
@@ -9969,51 +9995,53 @@
       </c>
     </row>
     <row r="122" spans="1:27">
       <c r="A122"/>
       <c r="B122" t="s">
         <v>207</v>
       </c>
       <c r="C122" t="s">
         <v>208</v>
       </c>
       <c r="D122" t="s">
         <v>182</v>
       </c>
       <c r="E122" t="s">
         <v>209</v>
       </c>
       <c r="F122" t="s">
         <v>31</v>
       </c>
       <c r="G122" t="s">
         <v>32</v>
       </c>
       <c r="H122" t="s">
         <v>33</v>
       </c>
-      <c r="I122"/>
+      <c r="I122" t="s">
+        <v>34</v>
+      </c>
       <c r="J122" t="s">
         <v>88</v>
       </c>
       <c r="K122" t="s">
         <v>89</v>
       </c>
       <c r="L122" t="s">
         <v>90</v>
       </c>
       <c r="M122" t="s">
         <v>89</v>
       </c>
       <c r="N122" t="s">
         <v>38</v>
       </c>
       <c r="O122">
         <v>242</v>
       </c>
       <c r="P122" t="s">
         <v>39</v>
       </c>
       <c r="Q122" t="s">
         <v>39</v>
       </c>
       <c r="R122" t="s">
@@ -10036,51 +10064,53 @@
       </c>
     </row>
     <row r="123" spans="1:27">
       <c r="A123"/>
       <c r="B123" t="s">
         <v>207</v>
       </c>
       <c r="C123" t="s">
         <v>208</v>
       </c>
       <c r="D123" t="s">
         <v>182</v>
       </c>
       <c r="E123" t="s">
         <v>209</v>
       </c>
       <c r="F123" t="s">
         <v>31</v>
       </c>
       <c r="G123" t="s">
         <v>32</v>
       </c>
       <c r="H123" t="s">
         <v>33</v>
       </c>
-      <c r="I123"/>
+      <c r="I123" t="s">
+        <v>34</v>
+      </c>
       <c r="J123" t="s">
         <v>92</v>
       </c>
       <c r="K123" t="s">
         <v>93</v>
       </c>
       <c r="L123" t="s">
         <v>94</v>
       </c>
       <c r="M123" t="s">
         <v>93</v>
       </c>
       <c r="N123" t="s">
         <v>38</v>
       </c>
       <c r="O123">
         <v>242</v>
       </c>
       <c r="P123" t="s">
         <v>39</v>
       </c>
       <c r="Q123" t="s">
         <v>39</v>
       </c>
       <c r="R123" t="s">
@@ -10107,51 +10137,53 @@
       </c>
     </row>
     <row r="124" spans="1:27">
       <c r="A124"/>
       <c r="B124" t="s">
         <v>226</v>
       </c>
       <c r="C124" t="s">
         <v>227</v>
       </c>
       <c r="D124" t="s">
         <v>182</v>
       </c>
       <c r="E124" t="s">
         <v>228</v>
       </c>
       <c r="F124" t="s">
         <v>31</v>
       </c>
       <c r="G124" t="s">
         <v>32</v>
       </c>
       <c r="H124" t="s">
         <v>33</v>
       </c>
-      <c r="I124"/>
+      <c r="I124" t="s">
+        <v>34</v>
+      </c>
       <c r="J124" t="s">
         <v>35</v>
       </c>
       <c r="K124" t="s">
         <v>36</v>
       </c>
       <c r="L124" t="s">
         <v>37</v>
       </c>
       <c r="M124" t="s">
         <v>125</v>
       </c>
       <c r="N124" t="s">
         <v>38</v>
       </c>
       <c r="O124">
         <v>204</v>
       </c>
       <c r="P124" t="s">
         <v>39</v>
       </c>
       <c r="Q124" t="s">
         <v>39</v>
       </c>
       <c r="R124" t="s">
@@ -10174,51 +10206,53 @@
       </c>
     </row>
     <row r="125" spans="1:27">
       <c r="A125"/>
       <c r="B125" t="s">
         <v>226</v>
       </c>
       <c r="C125" t="s">
         <v>227</v>
       </c>
       <c r="D125" t="s">
         <v>182</v>
       </c>
       <c r="E125" t="s">
         <v>228</v>
       </c>
       <c r="F125" t="s">
         <v>31</v>
       </c>
       <c r="G125" t="s">
         <v>32</v>
       </c>
       <c r="H125" t="s">
         <v>33</v>
       </c>
-      <c r="I125"/>
+      <c r="I125" t="s">
+        <v>34</v>
+      </c>
       <c r="J125" t="s">
         <v>43</v>
       </c>
       <c r="K125" t="s">
         <v>44</v>
       </c>
       <c r="L125" t="s">
         <v>45</v>
       </c>
       <c r="M125" t="s">
         <v>127</v>
       </c>
       <c r="N125" t="s">
         <v>38</v>
       </c>
       <c r="O125">
         <v>204</v>
       </c>
       <c r="P125" t="s">
         <v>39</v>
       </c>
       <c r="Q125" t="s">
         <v>39</v>
       </c>
       <c r="R125" t="s">
@@ -10241,51 +10275,53 @@
       </c>
     </row>
     <row r="126" spans="1:27">
       <c r="A126"/>
       <c r="B126" t="s">
         <v>226</v>
       </c>
       <c r="C126" t="s">
         <v>227</v>
       </c>
       <c r="D126" t="s">
         <v>182</v>
       </c>
       <c r="E126" t="s">
         <v>228</v>
       </c>
       <c r="F126" t="s">
         <v>31</v>
       </c>
       <c r="G126" t="s">
         <v>32</v>
       </c>
       <c r="H126" t="s">
         <v>33</v>
       </c>
-      <c r="I126"/>
+      <c r="I126" t="s">
+        <v>34</v>
+      </c>
       <c r="J126" t="s">
         <v>47</v>
       </c>
       <c r="K126" t="s">
         <v>48</v>
       </c>
       <c r="L126" t="s">
         <v>49</v>
       </c>
       <c r="M126" t="s">
         <v>129</v>
       </c>
       <c r="N126" t="s">
         <v>38</v>
       </c>
       <c r="O126">
         <v>204</v>
       </c>
       <c r="P126" t="s">
         <v>39</v>
       </c>
       <c r="Q126" t="s">
         <v>39</v>
       </c>
       <c r="R126" t="s">
@@ -10308,51 +10344,53 @@
       </c>
     </row>
     <row r="127" spans="1:27">
       <c r="A127"/>
       <c r="B127" t="s">
         <v>226</v>
       </c>
       <c r="C127" t="s">
         <v>227</v>
       </c>
       <c r="D127" t="s">
         <v>182</v>
       </c>
       <c r="E127" t="s">
         <v>228</v>
       </c>
       <c r="F127" t="s">
         <v>31</v>
       </c>
       <c r="G127" t="s">
         <v>32</v>
       </c>
       <c r="H127" t="s">
         <v>33</v>
       </c>
-      <c r="I127"/>
+      <c r="I127" t="s">
+        <v>34</v>
+      </c>
       <c r="J127" t="s">
         <v>51</v>
       </c>
       <c r="K127" t="s">
         <v>52</v>
       </c>
       <c r="L127" t="s">
         <v>53</v>
       </c>
       <c r="M127" t="s">
         <v>52</v>
       </c>
       <c r="N127" t="s">
         <v>38</v>
       </c>
       <c r="O127">
         <v>204</v>
       </c>
       <c r="P127" t="s">
         <v>39</v>
       </c>
       <c r="Q127" t="s">
         <v>39</v>
       </c>
       <c r="R127" t="s">
@@ -10375,51 +10413,53 @@
       </c>
     </row>
     <row r="128" spans="1:27">
       <c r="A128"/>
       <c r="B128" t="s">
         <v>226</v>
       </c>
       <c r="C128" t="s">
         <v>227</v>
       </c>
       <c r="D128" t="s">
         <v>182</v>
       </c>
       <c r="E128" t="s">
         <v>228</v>
       </c>
       <c r="F128" t="s">
         <v>31</v>
       </c>
       <c r="G128" t="s">
         <v>32</v>
       </c>
       <c r="H128" t="s">
         <v>33</v>
       </c>
-      <c r="I128"/>
+      <c r="I128" t="s">
+        <v>34</v>
+      </c>
       <c r="J128" t="s">
         <v>55</v>
       </c>
       <c r="K128" t="s">
         <v>56</v>
       </c>
       <c r="L128" t="s">
         <v>57</v>
       </c>
       <c r="M128" t="s">
         <v>56</v>
       </c>
       <c r="N128" t="s">
         <v>38</v>
       </c>
       <c r="O128">
         <v>204</v>
       </c>
       <c r="P128" t="s">
         <v>39</v>
       </c>
       <c r="Q128" t="s">
         <v>39</v>
       </c>
       <c r="R128" t="s">
@@ -10442,51 +10482,53 @@
       </c>
     </row>
     <row r="129" spans="1:27">
       <c r="A129"/>
       <c r="B129" t="s">
         <v>226</v>
       </c>
       <c r="C129" t="s">
         <v>227</v>
       </c>
       <c r="D129" t="s">
         <v>182</v>
       </c>
       <c r="E129" t="s">
         <v>228</v>
       </c>
       <c r="F129" t="s">
         <v>31</v>
       </c>
       <c r="G129" t="s">
         <v>32</v>
       </c>
       <c r="H129" t="s">
         <v>33</v>
       </c>
-      <c r="I129"/>
+      <c r="I129" t="s">
+        <v>34</v>
+      </c>
       <c r="J129" t="s">
         <v>59</v>
       </c>
       <c r="K129" t="s">
         <v>60</v>
       </c>
       <c r="L129" t="s">
         <v>61</v>
       </c>
       <c r="M129" t="s">
         <v>60</v>
       </c>
       <c r="N129" t="s">
         <v>38</v>
       </c>
       <c r="O129">
         <v>204</v>
       </c>
       <c r="P129" t="s">
         <v>39</v>
       </c>
       <c r="Q129" t="s">
         <v>39</v>
       </c>
       <c r="R129" t="s">
@@ -10509,51 +10551,53 @@
       </c>
     </row>
     <row r="130" spans="1:27">
       <c r="A130"/>
       <c r="B130" t="s">
         <v>226</v>
       </c>
       <c r="C130" t="s">
         <v>227</v>
       </c>
       <c r="D130" t="s">
         <v>182</v>
       </c>
       <c r="E130" t="s">
         <v>228</v>
       </c>
       <c r="F130" t="s">
         <v>31</v>
       </c>
       <c r="G130" t="s">
         <v>32</v>
       </c>
       <c r="H130" t="s">
         <v>33</v>
       </c>
-      <c r="I130"/>
+      <c r="I130" t="s">
+        <v>34</v>
+      </c>
       <c r="J130" t="s">
         <v>63</v>
       </c>
       <c r="K130" t="s">
         <v>64</v>
       </c>
       <c r="L130" t="s">
         <v>65</v>
       </c>
       <c r="M130" t="s">
         <v>64</v>
       </c>
       <c r="N130" t="s">
         <v>38</v>
       </c>
       <c r="O130">
         <v>204</v>
       </c>
       <c r="P130" t="s">
         <v>39</v>
       </c>
       <c r="Q130" t="s">
         <v>39</v>
       </c>
       <c r="R130" t="s">
@@ -10578,51 +10622,53 @@
       </c>
     </row>
     <row r="131" spans="1:27">
       <c r="A131"/>
       <c r="B131" t="s">
         <v>226</v>
       </c>
       <c r="C131" t="s">
         <v>227</v>
       </c>
       <c r="D131" t="s">
         <v>182</v>
       </c>
       <c r="E131" t="s">
         <v>228</v>
       </c>
       <c r="F131" t="s">
         <v>31</v>
       </c>
       <c r="G131" t="s">
         <v>32</v>
       </c>
       <c r="H131" t="s">
         <v>33</v>
       </c>
-      <c r="I131"/>
+      <c r="I131" t="s">
+        <v>34</v>
+      </c>
       <c r="J131" t="s">
         <v>67</v>
       </c>
       <c r="K131" t="s">
         <v>68</v>
       </c>
       <c r="L131" t="s">
         <v>69</v>
       </c>
       <c r="M131" t="s">
         <v>68</v>
       </c>
       <c r="N131" t="s">
         <v>38</v>
       </c>
       <c r="O131">
         <v>204</v>
       </c>
       <c r="P131" t="s">
         <v>39</v>
       </c>
       <c r="Q131" t="s">
         <v>39</v>
       </c>
       <c r="R131" t="s">
@@ -10649,51 +10695,53 @@
       </c>
     </row>
     <row r="132" spans="1:27">
       <c r="A132"/>
       <c r="B132" t="s">
         <v>226</v>
       </c>
       <c r="C132" t="s">
         <v>227</v>
       </c>
       <c r="D132" t="s">
         <v>182</v>
       </c>
       <c r="E132" t="s">
         <v>228</v>
       </c>
       <c r="F132" t="s">
         <v>31</v>
       </c>
       <c r="G132" t="s">
         <v>32</v>
       </c>
       <c r="H132" t="s">
         <v>33</v>
       </c>
-      <c r="I132"/>
+      <c r="I132" t="s">
+        <v>34</v>
+      </c>
       <c r="J132" t="s">
         <v>71</v>
       </c>
       <c r="K132" t="s">
         <v>72</v>
       </c>
       <c r="L132" t="s">
         <v>73</v>
       </c>
       <c r="M132" t="s">
         <v>72</v>
       </c>
       <c r="N132" t="s">
         <v>38</v>
       </c>
       <c r="O132">
         <v>204</v>
       </c>
       <c r="P132" t="s">
         <v>39</v>
       </c>
       <c r="Q132" t="s">
         <v>39</v>
       </c>
       <c r="R132" t="s">
@@ -10716,51 +10764,53 @@
       </c>
     </row>
     <row r="133" spans="1:27">
       <c r="A133"/>
       <c r="B133" t="s">
         <v>226</v>
       </c>
       <c r="C133" t="s">
         <v>227</v>
       </c>
       <c r="D133" t="s">
         <v>182</v>
       </c>
       <c r="E133" t="s">
         <v>228</v>
       </c>
       <c r="F133" t="s">
         <v>31</v>
       </c>
       <c r="G133" t="s">
         <v>32</v>
       </c>
       <c r="H133" t="s">
         <v>33</v>
       </c>
-      <c r="I133"/>
+      <c r="I133" t="s">
+        <v>34</v>
+      </c>
       <c r="J133" t="s">
         <v>74</v>
       </c>
       <c r="K133" t="s">
         <v>75</v>
       </c>
       <c r="L133" t="s">
         <v>76</v>
       </c>
       <c r="M133" t="s">
         <v>75</v>
       </c>
       <c r="N133" t="s">
         <v>38</v>
       </c>
       <c r="O133">
         <v>204</v>
       </c>
       <c r="P133" t="s">
         <v>39</v>
       </c>
       <c r="Q133" t="s">
         <v>39</v>
       </c>
       <c r="R133" t="s">
@@ -10785,51 +10835,53 @@
       </c>
     </row>
     <row r="134" spans="1:27">
       <c r="A134"/>
       <c r="B134" t="s">
         <v>226</v>
       </c>
       <c r="C134" t="s">
         <v>227</v>
       </c>
       <c r="D134" t="s">
         <v>182</v>
       </c>
       <c r="E134" t="s">
         <v>228</v>
       </c>
       <c r="F134" t="s">
         <v>31</v>
       </c>
       <c r="G134" t="s">
         <v>32</v>
       </c>
       <c r="H134" t="s">
         <v>33</v>
       </c>
-      <c r="I134"/>
+      <c r="I134" t="s">
+        <v>34</v>
+      </c>
       <c r="J134" t="s">
         <v>77</v>
       </c>
       <c r="K134" t="s">
         <v>78</v>
       </c>
       <c r="L134" t="s">
         <v>79</v>
       </c>
       <c r="M134" t="s">
         <v>78</v>
       </c>
       <c r="N134" t="s">
         <v>38</v>
       </c>
       <c r="O134">
         <v>204</v>
       </c>
       <c r="P134" t="s">
         <v>39</v>
       </c>
       <c r="Q134" t="s">
         <v>39</v>
       </c>
       <c r="R134" t="s">
@@ -10856,51 +10908,53 @@
       </c>
     </row>
     <row r="135" spans="1:27">
       <c r="A135"/>
       <c r="B135" t="s">
         <v>226</v>
       </c>
       <c r="C135" t="s">
         <v>227</v>
       </c>
       <c r="D135" t="s">
         <v>182</v>
       </c>
       <c r="E135" t="s">
         <v>228</v>
       </c>
       <c r="F135" t="s">
         <v>31</v>
       </c>
       <c r="G135" t="s">
         <v>32</v>
       </c>
       <c r="H135" t="s">
         <v>33</v>
       </c>
-      <c r="I135"/>
+      <c r="I135" t="s">
+        <v>34</v>
+      </c>
       <c r="J135" t="s">
         <v>80</v>
       </c>
       <c r="K135" t="s">
         <v>81</v>
       </c>
       <c r="L135" t="s">
         <v>82</v>
       </c>
       <c r="M135" t="s">
         <v>81</v>
       </c>
       <c r="N135" t="s">
         <v>38</v>
       </c>
       <c r="O135">
         <v>204</v>
       </c>
       <c r="P135" t="s">
         <v>39</v>
       </c>
       <c r="Q135" t="s">
         <v>39</v>
       </c>
       <c r="R135" t="s">
@@ -10923,51 +10977,53 @@
       </c>
     </row>
     <row r="136" spans="1:27">
       <c r="A136"/>
       <c r="B136" t="s">
         <v>226</v>
       </c>
       <c r="C136" t="s">
         <v>227</v>
       </c>
       <c r="D136" t="s">
         <v>182</v>
       </c>
       <c r="E136" t="s">
         <v>228</v>
       </c>
       <c r="F136" t="s">
         <v>31</v>
       </c>
       <c r="G136" t="s">
         <v>32</v>
       </c>
       <c r="H136" t="s">
         <v>33</v>
       </c>
-      <c r="I136"/>
+      <c r="I136" t="s">
+        <v>34</v>
+      </c>
       <c r="J136" t="s">
         <v>84</v>
       </c>
       <c r="K136" t="s">
         <v>85</v>
       </c>
       <c r="L136" t="s">
         <v>86</v>
       </c>
       <c r="M136" t="s">
         <v>85</v>
       </c>
       <c r="N136" t="s">
         <v>38</v>
       </c>
       <c r="O136">
         <v>204</v>
       </c>
       <c r="P136" t="s">
         <v>39</v>
       </c>
       <c r="Q136" t="s">
         <v>39</v>
       </c>
       <c r="R136" t="s">
@@ -10990,51 +11046,53 @@
       </c>
     </row>
     <row r="137" spans="1:27">
       <c r="A137"/>
       <c r="B137" t="s">
         <v>226</v>
       </c>
       <c r="C137" t="s">
         <v>227</v>
       </c>
       <c r="D137" t="s">
         <v>182</v>
       </c>
       <c r="E137" t="s">
         <v>228</v>
       </c>
       <c r="F137" t="s">
         <v>31</v>
       </c>
       <c r="G137" t="s">
         <v>32</v>
       </c>
       <c r="H137" t="s">
         <v>33</v>
       </c>
-      <c r="I137"/>
+      <c r="I137" t="s">
+        <v>34</v>
+      </c>
       <c r="J137" t="s">
         <v>88</v>
       </c>
       <c r="K137" t="s">
         <v>89</v>
       </c>
       <c r="L137" t="s">
         <v>90</v>
       </c>
       <c r="M137" t="s">
         <v>89</v>
       </c>
       <c r="N137" t="s">
         <v>38</v>
       </c>
       <c r="O137">
         <v>204</v>
       </c>
       <c r="P137" t="s">
         <v>39</v>
       </c>
       <c r="Q137" t="s">
         <v>39</v>
       </c>
       <c r="R137" t="s">
@@ -11057,51 +11115,53 @@
       </c>
     </row>
     <row r="138" spans="1:27">
       <c r="A138"/>
       <c r="B138" t="s">
         <v>226</v>
       </c>
       <c r="C138" t="s">
         <v>227</v>
       </c>
       <c r="D138" t="s">
         <v>182</v>
       </c>
       <c r="E138" t="s">
         <v>228</v>
       </c>
       <c r="F138" t="s">
         <v>31</v>
       </c>
       <c r="G138" t="s">
         <v>32</v>
       </c>
       <c r="H138" t="s">
         <v>33</v>
       </c>
-      <c r="I138"/>
+      <c r="I138" t="s">
+        <v>34</v>
+      </c>
       <c r="J138" t="s">
         <v>92</v>
       </c>
       <c r="K138" t="s">
         <v>93</v>
       </c>
       <c r="L138" t="s">
         <v>94</v>
       </c>
       <c r="M138" t="s">
         <v>93</v>
       </c>
       <c r="N138" t="s">
         <v>38</v>
       </c>
       <c r="O138">
         <v>204</v>
       </c>
       <c r="P138" t="s">
         <v>39</v>
       </c>
       <c r="Q138" t="s">
         <v>39</v>
       </c>
       <c r="R138" t="s">
@@ -18983,51 +19043,53 @@
       </c>
     </row>
     <row r="246" spans="1:27">
       <c r="A246"/>
       <c r="B246" t="s">
         <v>207</v>
       </c>
       <c r="C246" t="s">
         <v>208</v>
       </c>
       <c r="D246" t="s">
         <v>182</v>
       </c>
       <c r="E246" t="s">
         <v>209</v>
       </c>
       <c r="F246" t="s">
         <v>31</v>
       </c>
       <c r="G246" t="s">
         <v>32</v>
       </c>
       <c r="H246" t="s">
         <v>33</v>
       </c>
-      <c r="I246"/>
+      <c r="I246" t="s">
+        <v>34</v>
+      </c>
       <c r="J246" t="s">
         <v>35</v>
       </c>
       <c r="K246" t="s">
         <v>36</v>
       </c>
       <c r="L246" t="s">
         <v>37</v>
       </c>
       <c r="M246" t="s">
         <v>125</v>
       </c>
       <c r="N246" t="s">
         <v>38</v>
       </c>
       <c r="O246">
         <v>242</v>
       </c>
       <c r="P246" t="s">
         <v>39</v>
       </c>
       <c r="Q246" t="s">
         <v>39</v>
       </c>
       <c r="R246" t="s">
@@ -19050,51 +19112,53 @@
       </c>
     </row>
     <row r="247" spans="1:27">
       <c r="A247"/>
       <c r="B247" t="s">
         <v>207</v>
       </c>
       <c r="C247" t="s">
         <v>208</v>
       </c>
       <c r="D247" t="s">
         <v>182</v>
       </c>
       <c r="E247" t="s">
         <v>209</v>
       </c>
       <c r="F247" t="s">
         <v>31</v>
       </c>
       <c r="G247" t="s">
         <v>32</v>
       </c>
       <c r="H247" t="s">
         <v>33</v>
       </c>
-      <c r="I247"/>
+      <c r="I247" t="s">
+        <v>34</v>
+      </c>
       <c r="J247" t="s">
         <v>43</v>
       </c>
       <c r="K247" t="s">
         <v>44</v>
       </c>
       <c r="L247" t="s">
         <v>45</v>
       </c>
       <c r="M247" t="s">
         <v>127</v>
       </c>
       <c r="N247" t="s">
         <v>38</v>
       </c>
       <c r="O247">
         <v>242</v>
       </c>
       <c r="P247" t="s">
         <v>39</v>
       </c>
       <c r="Q247" t="s">
         <v>39</v>
       </c>
       <c r="R247" t="s">
@@ -19117,51 +19181,53 @@
       </c>
     </row>
     <row r="248" spans="1:27">
       <c r="A248"/>
       <c r="B248" t="s">
         <v>207</v>
       </c>
       <c r="C248" t="s">
         <v>208</v>
       </c>
       <c r="D248" t="s">
         <v>182</v>
       </c>
       <c r="E248" t="s">
         <v>209</v>
       </c>
       <c r="F248" t="s">
         <v>31</v>
       </c>
       <c r="G248" t="s">
         <v>32</v>
       </c>
       <c r="H248" t="s">
         <v>33</v>
       </c>
-      <c r="I248"/>
+      <c r="I248" t="s">
+        <v>34</v>
+      </c>
       <c r="J248" t="s">
         <v>47</v>
       </c>
       <c r="K248" t="s">
         <v>48</v>
       </c>
       <c r="L248" t="s">
         <v>49</v>
       </c>
       <c r="M248" t="s">
         <v>129</v>
       </c>
       <c r="N248" t="s">
         <v>38</v>
       </c>
       <c r="O248">
         <v>242</v>
       </c>
       <c r="P248" t="s">
         <v>39</v>
       </c>
       <c r="Q248" t="s">
         <v>39</v>
       </c>
       <c r="R248" t="s">
@@ -19184,51 +19250,53 @@
       </c>
     </row>
     <row r="249" spans="1:27">
       <c r="A249"/>
       <c r="B249" t="s">
         <v>207</v>
       </c>
       <c r="C249" t="s">
         <v>208</v>
       </c>
       <c r="D249" t="s">
         <v>182</v>
       </c>
       <c r="E249" t="s">
         <v>209</v>
       </c>
       <c r="F249" t="s">
         <v>31</v>
       </c>
       <c r="G249" t="s">
         <v>32</v>
       </c>
       <c r="H249" t="s">
         <v>33</v>
       </c>
-      <c r="I249"/>
+      <c r="I249" t="s">
+        <v>34</v>
+      </c>
       <c r="J249" t="s">
         <v>51</v>
       </c>
       <c r="K249" t="s">
         <v>52</v>
       </c>
       <c r="L249" t="s">
         <v>53</v>
       </c>
       <c r="M249" t="s">
         <v>52</v>
       </c>
       <c r="N249" t="s">
         <v>38</v>
       </c>
       <c r="O249">
         <v>242</v>
       </c>
       <c r="P249" t="s">
         <v>39</v>
       </c>
       <c r="Q249" t="s">
         <v>39</v>
       </c>
       <c r="R249" t="s">
@@ -19251,51 +19319,53 @@
       </c>
     </row>
     <row r="250" spans="1:27">
       <c r="A250"/>
       <c r="B250" t="s">
         <v>207</v>
       </c>
       <c r="C250" t="s">
         <v>208</v>
       </c>
       <c r="D250" t="s">
         <v>182</v>
       </c>
       <c r="E250" t="s">
         <v>209</v>
       </c>
       <c r="F250" t="s">
         <v>31</v>
       </c>
       <c r="G250" t="s">
         <v>32</v>
       </c>
       <c r="H250" t="s">
         <v>33</v>
       </c>
-      <c r="I250"/>
+      <c r="I250" t="s">
+        <v>34</v>
+      </c>
       <c r="J250" t="s">
         <v>55</v>
       </c>
       <c r="K250" t="s">
         <v>56</v>
       </c>
       <c r="L250" t="s">
         <v>57</v>
       </c>
       <c r="M250" t="s">
         <v>56</v>
       </c>
       <c r="N250" t="s">
         <v>38</v>
       </c>
       <c r="O250">
         <v>242</v>
       </c>
       <c r="P250" t="s">
         <v>39</v>
       </c>
       <c r="Q250" t="s">
         <v>39</v>
       </c>
       <c r="R250" t="s">
@@ -19318,51 +19388,53 @@
       </c>
     </row>
     <row r="251" spans="1:27">
       <c r="A251"/>
       <c r="B251" t="s">
         <v>207</v>
       </c>
       <c r="C251" t="s">
         <v>208</v>
       </c>
       <c r="D251" t="s">
         <v>182</v>
       </c>
       <c r="E251" t="s">
         <v>209</v>
       </c>
       <c r="F251" t="s">
         <v>31</v>
       </c>
       <c r="G251" t="s">
         <v>32</v>
       </c>
       <c r="H251" t="s">
         <v>33</v>
       </c>
-      <c r="I251"/>
+      <c r="I251" t="s">
+        <v>34</v>
+      </c>
       <c r="J251" t="s">
         <v>59</v>
       </c>
       <c r="K251" t="s">
         <v>60</v>
       </c>
       <c r="L251" t="s">
         <v>61</v>
       </c>
       <c r="M251" t="s">
         <v>60</v>
       </c>
       <c r="N251" t="s">
         <v>38</v>
       </c>
       <c r="O251">
         <v>242</v>
       </c>
       <c r="P251" t="s">
         <v>39</v>
       </c>
       <c r="Q251" t="s">
         <v>39</v>
       </c>
       <c r="R251" t="s">
@@ -19387,51 +19459,53 @@
       </c>
     </row>
     <row r="252" spans="1:27">
       <c r="A252"/>
       <c r="B252" t="s">
         <v>207</v>
       </c>
       <c r="C252" t="s">
         <v>208</v>
       </c>
       <c r="D252" t="s">
         <v>182</v>
       </c>
       <c r="E252" t="s">
         <v>209</v>
       </c>
       <c r="F252" t="s">
         <v>31</v>
       </c>
       <c r="G252" t="s">
         <v>32</v>
       </c>
       <c r="H252" t="s">
         <v>33</v>
       </c>
-      <c r="I252"/>
+      <c r="I252" t="s">
+        <v>34</v>
+      </c>
       <c r="J252" t="s">
         <v>63</v>
       </c>
       <c r="K252" t="s">
         <v>64</v>
       </c>
       <c r="L252" t="s">
         <v>65</v>
       </c>
       <c r="M252" t="s">
         <v>64</v>
       </c>
       <c r="N252" t="s">
         <v>38</v>
       </c>
       <c r="O252">
         <v>242</v>
       </c>
       <c r="P252" t="s">
         <v>39</v>
       </c>
       <c r="Q252" t="s">
         <v>39</v>
       </c>
       <c r="R252" t="s">
@@ -19460,51 +19534,53 @@
       </c>
     </row>
     <row r="253" spans="1:27">
       <c r="A253"/>
       <c r="B253" t="s">
         <v>207</v>
       </c>
       <c r="C253" t="s">
         <v>208</v>
       </c>
       <c r="D253" t="s">
         <v>182</v>
       </c>
       <c r="E253" t="s">
         <v>209</v>
       </c>
       <c r="F253" t="s">
         <v>31</v>
       </c>
       <c r="G253" t="s">
         <v>32</v>
       </c>
       <c r="H253" t="s">
         <v>33</v>
       </c>
-      <c r="I253"/>
+      <c r="I253" t="s">
+        <v>34</v>
+      </c>
       <c r="J253" t="s">
         <v>67</v>
       </c>
       <c r="K253" t="s">
         <v>68</v>
       </c>
       <c r="L253" t="s">
         <v>69</v>
       </c>
       <c r="M253" t="s">
         <v>68</v>
       </c>
       <c r="N253" t="s">
         <v>38</v>
       </c>
       <c r="O253">
         <v>242</v>
       </c>
       <c r="P253">
         <v>3.16</v>
       </c>
       <c r="Q253">
         <v>2.93</v>
       </c>
       <c r="R253">
@@ -19533,51 +19609,53 @@
       </c>
     </row>
     <row r="254" spans="1:27">
       <c r="A254"/>
       <c r="B254" t="s">
         <v>207</v>
       </c>
       <c r="C254" t="s">
         <v>208</v>
       </c>
       <c r="D254" t="s">
         <v>182</v>
       </c>
       <c r="E254" t="s">
         <v>209</v>
       </c>
       <c r="F254" t="s">
         <v>31</v>
       </c>
       <c r="G254" t="s">
         <v>32</v>
       </c>
       <c r="H254" t="s">
         <v>33</v>
       </c>
-      <c r="I254"/>
+      <c r="I254" t="s">
+        <v>34</v>
+      </c>
       <c r="J254" t="s">
         <v>71</v>
       </c>
       <c r="K254" t="s">
         <v>72</v>
       </c>
       <c r="L254" t="s">
         <v>73</v>
       </c>
       <c r="M254" t="s">
         <v>72</v>
       </c>
       <c r="N254" t="s">
         <v>38</v>
       </c>
       <c r="O254">
         <v>242</v>
       </c>
       <c r="P254" t="s">
         <v>39</v>
       </c>
       <c r="Q254" t="s">
         <v>39</v>
       </c>
       <c r="R254" t="s">
@@ -19600,51 +19678,53 @@
       </c>
     </row>
     <row r="255" spans="1:27">
       <c r="A255"/>
       <c r="B255" t="s">
         <v>207</v>
       </c>
       <c r="C255" t="s">
         <v>208</v>
       </c>
       <c r="D255" t="s">
         <v>182</v>
       </c>
       <c r="E255" t="s">
         <v>209</v>
       </c>
       <c r="F255" t="s">
         <v>31</v>
       </c>
       <c r="G255" t="s">
         <v>32</v>
       </c>
       <c r="H255" t="s">
         <v>33</v>
       </c>
-      <c r="I255"/>
+      <c r="I255" t="s">
+        <v>34</v>
+      </c>
       <c r="J255" t="s">
         <v>74</v>
       </c>
       <c r="K255" t="s">
         <v>75</v>
       </c>
       <c r="L255" t="s">
         <v>76</v>
       </c>
       <c r="M255" t="s">
         <v>75</v>
       </c>
       <c r="N255" t="s">
         <v>38</v>
       </c>
       <c r="O255">
         <v>242</v>
       </c>
       <c r="P255" t="s">
         <v>39</v>
       </c>
       <c r="Q255" t="s">
         <v>39</v>
       </c>
       <c r="R255" t="s">
@@ -19669,51 +19749,53 @@
       </c>
     </row>
     <row r="256" spans="1:27">
       <c r="A256"/>
       <c r="B256" t="s">
         <v>207</v>
       </c>
       <c r="C256" t="s">
         <v>208</v>
       </c>
       <c r="D256" t="s">
         <v>182</v>
       </c>
       <c r="E256" t="s">
         <v>209</v>
       </c>
       <c r="F256" t="s">
         <v>31</v>
       </c>
       <c r="G256" t="s">
         <v>32</v>
       </c>
       <c r="H256" t="s">
         <v>33</v>
       </c>
-      <c r="I256"/>
+      <c r="I256" t="s">
+        <v>34</v>
+      </c>
       <c r="J256" t="s">
         <v>77</v>
       </c>
       <c r="K256" t="s">
         <v>78</v>
       </c>
       <c r="L256" t="s">
         <v>79</v>
       </c>
       <c r="M256" t="s">
         <v>78</v>
       </c>
       <c r="N256" t="s">
         <v>38</v>
       </c>
       <c r="O256">
         <v>242</v>
       </c>
       <c r="P256" t="s">
         <v>39</v>
       </c>
       <c r="Q256" t="s">
         <v>39</v>
       </c>
       <c r="R256" t="s">
@@ -19742,51 +19824,53 @@
       </c>
     </row>
     <row r="257" spans="1:27">
       <c r="A257"/>
       <c r="B257" t="s">
         <v>207</v>
       </c>
       <c r="C257" t="s">
         <v>208</v>
       </c>
       <c r="D257" t="s">
         <v>182</v>
       </c>
       <c r="E257" t="s">
         <v>209</v>
       </c>
       <c r="F257" t="s">
         <v>31</v>
       </c>
       <c r="G257" t="s">
         <v>32</v>
       </c>
       <c r="H257" t="s">
         <v>33</v>
       </c>
-      <c r="I257"/>
+      <c r="I257" t="s">
+        <v>34</v>
+      </c>
       <c r="J257" t="s">
         <v>80</v>
       </c>
       <c r="K257" t="s">
         <v>81</v>
       </c>
       <c r="L257" t="s">
         <v>82</v>
       </c>
       <c r="M257" t="s">
         <v>81</v>
       </c>
       <c r="N257" t="s">
         <v>38</v>
       </c>
       <c r="O257">
         <v>242</v>
       </c>
       <c r="P257" t="s">
         <v>39</v>
       </c>
       <c r="Q257" t="s">
         <v>39</v>
       </c>
       <c r="R257" t="s">
@@ -19809,51 +19893,53 @@
       </c>
     </row>
     <row r="258" spans="1:27">
       <c r="A258"/>
       <c r="B258" t="s">
         <v>207</v>
       </c>
       <c r="C258" t="s">
         <v>208</v>
       </c>
       <c r="D258" t="s">
         <v>182</v>
       </c>
       <c r="E258" t="s">
         <v>209</v>
       </c>
       <c r="F258" t="s">
         <v>31</v>
       </c>
       <c r="G258" t="s">
         <v>32</v>
       </c>
       <c r="H258" t="s">
         <v>33</v>
       </c>
-      <c r="I258"/>
+      <c r="I258" t="s">
+        <v>34</v>
+      </c>
       <c r="J258" t="s">
         <v>84</v>
       </c>
       <c r="K258" t="s">
         <v>85</v>
       </c>
       <c r="L258" t="s">
         <v>86</v>
       </c>
       <c r="M258" t="s">
         <v>85</v>
       </c>
       <c r="N258" t="s">
         <v>38</v>
       </c>
       <c r="O258">
         <v>242</v>
       </c>
       <c r="P258" t="s">
         <v>39</v>
       </c>
       <c r="Q258" t="s">
         <v>39</v>
       </c>
       <c r="R258" t="s">
@@ -19878,51 +19964,53 @@
       </c>
     </row>
     <row r="259" spans="1:27">
       <c r="A259"/>
       <c r="B259" t="s">
         <v>207</v>
       </c>
       <c r="C259" t="s">
         <v>208</v>
       </c>
       <c r="D259" t="s">
         <v>182</v>
       </c>
       <c r="E259" t="s">
         <v>209</v>
       </c>
       <c r="F259" t="s">
         <v>31</v>
       </c>
       <c r="G259" t="s">
         <v>32</v>
       </c>
       <c r="H259" t="s">
         <v>33</v>
       </c>
-      <c r="I259"/>
+      <c r="I259" t="s">
+        <v>34</v>
+      </c>
       <c r="J259" t="s">
         <v>88</v>
       </c>
       <c r="K259" t="s">
         <v>89</v>
       </c>
       <c r="L259" t="s">
         <v>90</v>
       </c>
       <c r="M259" t="s">
         <v>89</v>
       </c>
       <c r="N259" t="s">
         <v>38</v>
       </c>
       <c r="O259">
         <v>242</v>
       </c>
       <c r="P259" t="s">
         <v>39</v>
       </c>
       <c r="Q259" t="s">
         <v>39</v>
       </c>
       <c r="R259" t="s">
@@ -19945,51 +20033,53 @@
       </c>
     </row>
     <row r="260" spans="1:27">
       <c r="A260"/>
       <c r="B260" t="s">
         <v>207</v>
       </c>
       <c r="C260" t="s">
         <v>208</v>
       </c>
       <c r="D260" t="s">
         <v>182</v>
       </c>
       <c r="E260" t="s">
         <v>209</v>
       </c>
       <c r="F260" t="s">
         <v>31</v>
       </c>
       <c r="G260" t="s">
         <v>32</v>
       </c>
       <c r="H260" t="s">
         <v>33</v>
       </c>
-      <c r="I260"/>
+      <c r="I260" t="s">
+        <v>34</v>
+      </c>
       <c r="J260" t="s">
         <v>92</v>
       </c>
       <c r="K260" t="s">
         <v>93</v>
       </c>
       <c r="L260" t="s">
         <v>94</v>
       </c>
       <c r="M260" t="s">
         <v>93</v>
       </c>
       <c r="N260" t="s">
         <v>38</v>
       </c>
       <c r="O260">
         <v>242</v>
       </c>
       <c r="P260" t="s">
         <v>39</v>
       </c>
       <c r="Q260" t="s">
         <v>39</v>
       </c>
       <c r="R260" t="s">
@@ -20016,51 +20106,53 @@
       </c>
     </row>
     <row r="261" spans="1:27">
       <c r="A261"/>
       <c r="B261" t="s">
         <v>226</v>
       </c>
       <c r="C261" t="s">
         <v>227</v>
       </c>
       <c r="D261" t="s">
         <v>182</v>
       </c>
       <c r="E261" t="s">
         <v>228</v>
       </c>
       <c r="F261" t="s">
         <v>31</v>
       </c>
       <c r="G261" t="s">
         <v>32</v>
       </c>
       <c r="H261" t="s">
         <v>33</v>
       </c>
-      <c r="I261"/>
+      <c r="I261" t="s">
+        <v>34</v>
+      </c>
       <c r="J261" t="s">
         <v>35</v>
       </c>
       <c r="K261" t="s">
         <v>36</v>
       </c>
       <c r="L261" t="s">
         <v>37</v>
       </c>
       <c r="M261" t="s">
         <v>125</v>
       </c>
       <c r="N261" t="s">
         <v>38</v>
       </c>
       <c r="O261">
         <v>204</v>
       </c>
       <c r="P261" t="s">
         <v>39</v>
       </c>
       <c r="Q261" t="s">
         <v>39</v>
       </c>
       <c r="R261" t="s">
@@ -20083,51 +20175,53 @@
       </c>
     </row>
     <row r="262" spans="1:27">
       <c r="A262"/>
       <c r="B262" t="s">
         <v>226</v>
       </c>
       <c r="C262" t="s">
         <v>227</v>
       </c>
       <c r="D262" t="s">
         <v>182</v>
       </c>
       <c r="E262" t="s">
         <v>228</v>
       </c>
       <c r="F262" t="s">
         <v>31</v>
       </c>
       <c r="G262" t="s">
         <v>32</v>
       </c>
       <c r="H262" t="s">
         <v>33</v>
       </c>
-      <c r="I262"/>
+      <c r="I262" t="s">
+        <v>34</v>
+      </c>
       <c r="J262" t="s">
         <v>43</v>
       </c>
       <c r="K262" t="s">
         <v>44</v>
       </c>
       <c r="L262" t="s">
         <v>45</v>
       </c>
       <c r="M262" t="s">
         <v>127</v>
       </c>
       <c r="N262" t="s">
         <v>38</v>
       </c>
       <c r="O262">
         <v>204</v>
       </c>
       <c r="P262" t="s">
         <v>39</v>
       </c>
       <c r="Q262" t="s">
         <v>39</v>
       </c>
       <c r="R262" t="s">
@@ -20150,51 +20244,53 @@
       </c>
     </row>
     <row r="263" spans="1:27">
       <c r="A263"/>
       <c r="B263" t="s">
         <v>226</v>
       </c>
       <c r="C263" t="s">
         <v>227</v>
       </c>
       <c r="D263" t="s">
         <v>182</v>
       </c>
       <c r="E263" t="s">
         <v>228</v>
       </c>
       <c r="F263" t="s">
         <v>31</v>
       </c>
       <c r="G263" t="s">
         <v>32</v>
       </c>
       <c r="H263" t="s">
         <v>33</v>
       </c>
-      <c r="I263"/>
+      <c r="I263" t="s">
+        <v>34</v>
+      </c>
       <c r="J263" t="s">
         <v>47</v>
       </c>
       <c r="K263" t="s">
         <v>48</v>
       </c>
       <c r="L263" t="s">
         <v>49</v>
       </c>
       <c r="M263" t="s">
         <v>129</v>
       </c>
       <c r="N263" t="s">
         <v>38</v>
       </c>
       <c r="O263">
         <v>204</v>
       </c>
       <c r="P263" t="s">
         <v>39</v>
       </c>
       <c r="Q263" t="s">
         <v>39</v>
       </c>
       <c r="R263" t="s">
@@ -20217,51 +20313,53 @@
       </c>
     </row>
     <row r="264" spans="1:27">
       <c r="A264"/>
       <c r="B264" t="s">
         <v>226</v>
       </c>
       <c r="C264" t="s">
         <v>227</v>
       </c>
       <c r="D264" t="s">
         <v>182</v>
       </c>
       <c r="E264" t="s">
         <v>228</v>
       </c>
       <c r="F264" t="s">
         <v>31</v>
       </c>
       <c r="G264" t="s">
         <v>32</v>
       </c>
       <c r="H264" t="s">
         <v>33</v>
       </c>
-      <c r="I264"/>
+      <c r="I264" t="s">
+        <v>34</v>
+      </c>
       <c r="J264" t="s">
         <v>51</v>
       </c>
       <c r="K264" t="s">
         <v>52</v>
       </c>
       <c r="L264" t="s">
         <v>53</v>
       </c>
       <c r="M264" t="s">
         <v>52</v>
       </c>
       <c r="N264" t="s">
         <v>38</v>
       </c>
       <c r="O264">
         <v>204</v>
       </c>
       <c r="P264" t="s">
         <v>39</v>
       </c>
       <c r="Q264" t="s">
         <v>39</v>
       </c>
       <c r="R264" t="s">
@@ -20284,51 +20382,53 @@
       </c>
     </row>
     <row r="265" spans="1:27">
       <c r="A265"/>
       <c r="B265" t="s">
         <v>226</v>
       </c>
       <c r="C265" t="s">
         <v>227</v>
       </c>
       <c r="D265" t="s">
         <v>182</v>
       </c>
       <c r="E265" t="s">
         <v>228</v>
       </c>
       <c r="F265" t="s">
         <v>31</v>
       </c>
       <c r="G265" t="s">
         <v>32</v>
       </c>
       <c r="H265" t="s">
         <v>33</v>
       </c>
-      <c r="I265"/>
+      <c r="I265" t="s">
+        <v>34</v>
+      </c>
       <c r="J265" t="s">
         <v>55</v>
       </c>
       <c r="K265" t="s">
         <v>56</v>
       </c>
       <c r="L265" t="s">
         <v>57</v>
       </c>
       <c r="M265" t="s">
         <v>56</v>
       </c>
       <c r="N265" t="s">
         <v>38</v>
       </c>
       <c r="O265">
         <v>204</v>
       </c>
       <c r="P265" t="s">
         <v>39</v>
       </c>
       <c r="Q265" t="s">
         <v>39</v>
       </c>
       <c r="R265" t="s">
@@ -20351,51 +20451,53 @@
       </c>
     </row>
     <row r="266" spans="1:27">
       <c r="A266"/>
       <c r="B266" t="s">
         <v>226</v>
       </c>
       <c r="C266" t="s">
         <v>227</v>
       </c>
       <c r="D266" t="s">
         <v>182</v>
       </c>
       <c r="E266" t="s">
         <v>228</v>
       </c>
       <c r="F266" t="s">
         <v>31</v>
       </c>
       <c r="G266" t="s">
         <v>32</v>
       </c>
       <c r="H266" t="s">
         <v>33</v>
       </c>
-      <c r="I266"/>
+      <c r="I266" t="s">
+        <v>34</v>
+      </c>
       <c r="J266" t="s">
         <v>59</v>
       </c>
       <c r="K266" t="s">
         <v>60</v>
       </c>
       <c r="L266" t="s">
         <v>61</v>
       </c>
       <c r="M266" t="s">
         <v>60</v>
       </c>
       <c r="N266" t="s">
         <v>38</v>
       </c>
       <c r="O266">
         <v>204</v>
       </c>
       <c r="P266" t="s">
         <v>39</v>
       </c>
       <c r="Q266" t="s">
         <v>39</v>
       </c>
       <c r="R266" t="s">
@@ -20418,51 +20520,53 @@
       </c>
     </row>
     <row r="267" spans="1:27">
       <c r="A267"/>
       <c r="B267" t="s">
         <v>226</v>
       </c>
       <c r="C267" t="s">
         <v>227</v>
       </c>
       <c r="D267" t="s">
         <v>182</v>
       </c>
       <c r="E267" t="s">
         <v>228</v>
       </c>
       <c r="F267" t="s">
         <v>31</v>
       </c>
       <c r="G267" t="s">
         <v>32</v>
       </c>
       <c r="H267" t="s">
         <v>33</v>
       </c>
-      <c r="I267"/>
+      <c r="I267" t="s">
+        <v>34</v>
+      </c>
       <c r="J267" t="s">
         <v>63</v>
       </c>
       <c r="K267" t="s">
         <v>64</v>
       </c>
       <c r="L267" t="s">
         <v>65</v>
       </c>
       <c r="M267" t="s">
         <v>64</v>
       </c>
       <c r="N267" t="s">
         <v>38</v>
       </c>
       <c r="O267">
         <v>204</v>
       </c>
       <c r="P267" t="s">
         <v>39</v>
       </c>
       <c r="Q267" t="s">
         <v>39</v>
       </c>
       <c r="R267" t="s">
@@ -20487,51 +20591,53 @@
       </c>
     </row>
     <row r="268" spans="1:27">
       <c r="A268"/>
       <c r="B268" t="s">
         <v>226</v>
       </c>
       <c r="C268" t="s">
         <v>227</v>
       </c>
       <c r="D268" t="s">
         <v>182</v>
       </c>
       <c r="E268" t="s">
         <v>228</v>
       </c>
       <c r="F268" t="s">
         <v>31</v>
       </c>
       <c r="G268" t="s">
         <v>32</v>
       </c>
       <c r="H268" t="s">
         <v>33</v>
       </c>
-      <c r="I268"/>
+      <c r="I268" t="s">
+        <v>34</v>
+      </c>
       <c r="J268" t="s">
         <v>67</v>
       </c>
       <c r="K268" t="s">
         <v>68</v>
       </c>
       <c r="L268" t="s">
         <v>69</v>
       </c>
       <c r="M268" t="s">
         <v>68</v>
       </c>
       <c r="N268" t="s">
         <v>38</v>
       </c>
       <c r="O268">
         <v>204</v>
       </c>
       <c r="P268" t="s">
         <v>39</v>
       </c>
       <c r="Q268" t="s">
         <v>39</v>
       </c>
       <c r="R268" t="s">
@@ -20558,51 +20664,53 @@
       </c>
     </row>
     <row r="269" spans="1:27">
       <c r="A269"/>
       <c r="B269" t="s">
         <v>226</v>
       </c>
       <c r="C269" t="s">
         <v>227</v>
       </c>
       <c r="D269" t="s">
         <v>182</v>
       </c>
       <c r="E269" t="s">
         <v>228</v>
       </c>
       <c r="F269" t="s">
         <v>31</v>
       </c>
       <c r="G269" t="s">
         <v>32</v>
       </c>
       <c r="H269" t="s">
         <v>33</v>
       </c>
-      <c r="I269"/>
+      <c r="I269" t="s">
+        <v>34</v>
+      </c>
       <c r="J269" t="s">
         <v>71</v>
       </c>
       <c r="K269" t="s">
         <v>72</v>
       </c>
       <c r="L269" t="s">
         <v>73</v>
       </c>
       <c r="M269" t="s">
         <v>72</v>
       </c>
       <c r="N269" t="s">
         <v>38</v>
       </c>
       <c r="O269">
         <v>204</v>
       </c>
       <c r="P269" t="s">
         <v>39</v>
       </c>
       <c r="Q269" t="s">
         <v>39</v>
       </c>
       <c r="R269" t="s">
@@ -20625,51 +20733,53 @@
       </c>
     </row>
     <row r="270" spans="1:27">
       <c r="A270"/>
       <c r="B270" t="s">
         <v>226</v>
       </c>
       <c r="C270" t="s">
         <v>227</v>
       </c>
       <c r="D270" t="s">
         <v>182</v>
       </c>
       <c r="E270" t="s">
         <v>228</v>
       </c>
       <c r="F270" t="s">
         <v>31</v>
       </c>
       <c r="G270" t="s">
         <v>32</v>
       </c>
       <c r="H270" t="s">
         <v>33</v>
       </c>
-      <c r="I270"/>
+      <c r="I270" t="s">
+        <v>34</v>
+      </c>
       <c r="J270" t="s">
         <v>74</v>
       </c>
       <c r="K270" t="s">
         <v>75</v>
       </c>
       <c r="L270" t="s">
         <v>76</v>
       </c>
       <c r="M270" t="s">
         <v>75</v>
       </c>
       <c r="N270" t="s">
         <v>38</v>
       </c>
       <c r="O270">
         <v>204</v>
       </c>
       <c r="P270" t="s">
         <v>39</v>
       </c>
       <c r="Q270" t="s">
         <v>39</v>
       </c>
       <c r="R270" t="s">
@@ -20694,51 +20804,53 @@
       </c>
     </row>
     <row r="271" spans="1:27">
       <c r="A271"/>
       <c r="B271" t="s">
         <v>226</v>
       </c>
       <c r="C271" t="s">
         <v>227</v>
       </c>
       <c r="D271" t="s">
         <v>182</v>
       </c>
       <c r="E271" t="s">
         <v>228</v>
       </c>
       <c r="F271" t="s">
         <v>31</v>
       </c>
       <c r="G271" t="s">
         <v>32</v>
       </c>
       <c r="H271" t="s">
         <v>33</v>
       </c>
-      <c r="I271"/>
+      <c r="I271" t="s">
+        <v>34</v>
+      </c>
       <c r="J271" t="s">
         <v>77</v>
       </c>
       <c r="K271" t="s">
         <v>78</v>
       </c>
       <c r="L271" t="s">
         <v>79</v>
       </c>
       <c r="M271" t="s">
         <v>78</v>
       </c>
       <c r="N271" t="s">
         <v>38</v>
       </c>
       <c r="O271">
         <v>204</v>
       </c>
       <c r="P271" t="s">
         <v>39</v>
       </c>
       <c r="Q271" t="s">
         <v>39</v>
       </c>
       <c r="R271" t="s">
@@ -20765,51 +20877,53 @@
       </c>
     </row>
     <row r="272" spans="1:27">
       <c r="A272"/>
       <c r="B272" t="s">
         <v>226</v>
       </c>
       <c r="C272" t="s">
         <v>227</v>
       </c>
       <c r="D272" t="s">
         <v>182</v>
       </c>
       <c r="E272" t="s">
         <v>228</v>
       </c>
       <c r="F272" t="s">
         <v>31</v>
       </c>
       <c r="G272" t="s">
         <v>32</v>
       </c>
       <c r="H272" t="s">
         <v>33</v>
       </c>
-      <c r="I272"/>
+      <c r="I272" t="s">
+        <v>34</v>
+      </c>
       <c r="J272" t="s">
         <v>80</v>
       </c>
       <c r="K272" t="s">
         <v>81</v>
       </c>
       <c r="L272" t="s">
         <v>82</v>
       </c>
       <c r="M272" t="s">
         <v>81</v>
       </c>
       <c r="N272" t="s">
         <v>38</v>
       </c>
       <c r="O272">
         <v>204</v>
       </c>
       <c r="P272" t="s">
         <v>39</v>
       </c>
       <c r="Q272" t="s">
         <v>39</v>
       </c>
       <c r="R272" t="s">
@@ -20832,51 +20946,53 @@
       </c>
     </row>
     <row r="273" spans="1:27">
       <c r="A273"/>
       <c r="B273" t="s">
         <v>226</v>
       </c>
       <c r="C273" t="s">
         <v>227</v>
       </c>
       <c r="D273" t="s">
         <v>182</v>
       </c>
       <c r="E273" t="s">
         <v>228</v>
       </c>
       <c r="F273" t="s">
         <v>31</v>
       </c>
       <c r="G273" t="s">
         <v>32</v>
       </c>
       <c r="H273" t="s">
         <v>33</v>
       </c>
-      <c r="I273"/>
+      <c r="I273" t="s">
+        <v>34</v>
+      </c>
       <c r="J273" t="s">
         <v>84</v>
       </c>
       <c r="K273" t="s">
         <v>85</v>
       </c>
       <c r="L273" t="s">
         <v>86</v>
       </c>
       <c r="M273" t="s">
         <v>85</v>
       </c>
       <c r="N273" t="s">
         <v>38</v>
       </c>
       <c r="O273">
         <v>204</v>
       </c>
       <c r="P273" t="s">
         <v>39</v>
       </c>
       <c r="Q273" t="s">
         <v>39</v>
       </c>
       <c r="R273" t="s">
@@ -20899,51 +21015,53 @@
       </c>
     </row>
     <row r="274" spans="1:27">
       <c r="A274"/>
       <c r="B274" t="s">
         <v>226</v>
       </c>
       <c r="C274" t="s">
         <v>227</v>
       </c>
       <c r="D274" t="s">
         <v>182</v>
       </c>
       <c r="E274" t="s">
         <v>228</v>
       </c>
       <c r="F274" t="s">
         <v>31</v>
       </c>
       <c r="G274" t="s">
         <v>32</v>
       </c>
       <c r="H274" t="s">
         <v>33</v>
       </c>
-      <c r="I274"/>
+      <c r="I274" t="s">
+        <v>34</v>
+      </c>
       <c r="J274" t="s">
         <v>88</v>
       </c>
       <c r="K274" t="s">
         <v>89</v>
       </c>
       <c r="L274" t="s">
         <v>90</v>
       </c>
       <c r="M274" t="s">
         <v>89</v>
       </c>
       <c r="N274" t="s">
         <v>38</v>
       </c>
       <c r="O274">
         <v>204</v>
       </c>
       <c r="P274" t="s">
         <v>39</v>
       </c>
       <c r="Q274" t="s">
         <v>39</v>
       </c>
       <c r="R274" t="s">
@@ -20966,51 +21084,53 @@
       </c>
     </row>
     <row r="275" spans="1:27">
       <c r="A275"/>
       <c r="B275" t="s">
         <v>226</v>
       </c>
       <c r="C275" t="s">
         <v>227</v>
       </c>
       <c r="D275" t="s">
         <v>182</v>
       </c>
       <c r="E275" t="s">
         <v>228</v>
       </c>
       <c r="F275" t="s">
         <v>31</v>
       </c>
       <c r="G275" t="s">
         <v>32</v>
       </c>
       <c r="H275" t="s">
         <v>33</v>
       </c>
-      <c r="I275"/>
+      <c r="I275" t="s">
+        <v>34</v>
+      </c>
       <c r="J275" t="s">
         <v>92</v>
       </c>
       <c r="K275" t="s">
         <v>93</v>
       </c>
       <c r="L275" t="s">
         <v>94</v>
       </c>
       <c r="M275" t="s">
         <v>93</v>
       </c>
       <c r="N275" t="s">
         <v>38</v>
       </c>
       <c r="O275">
         <v>204</v>
       </c>
       <c r="P275" t="s">
         <v>39</v>
       </c>
       <c r="Q275" t="s">
         <v>39</v>
       </c>
       <c r="R275" t="s">