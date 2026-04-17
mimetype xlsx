--- v2 (2026-03-25)
+++ v3 (2026-04-17)
@@ -767,1071 +767,1071 @@
       <c r="B3" t="s">
         <v>27</v>
       </c>
       <c r="C3" t="s">
         <v>28</v>
       </c>
       <c r="D3" t="s">
         <v>29</v>
       </c>
       <c r="E3">
         <v>2018</v>
       </c>
       <c r="F3" t="s">
         <v>30</v>
       </c>
       <c r="G3" t="s">
         <v>31</v>
       </c>
       <c r="H3" t="s">
         <v>32</v>
       </c>
       <c r="I3" t="s">
         <v>33</v>
       </c>
       <c r="J3" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="K3" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="L3"/>
       <c r="M3" t="s">
         <v>36</v>
       </c>
       <c r="N3" t="s">
         <v>37</v>
       </c>
       <c r="O3">
-        <v>109</v>
+        <v>149</v>
       </c>
       <c r="P3">
-        <v>110</v>
+        <v>88</v>
       </c>
       <c r="Q3">
-        <v>89</v>
+        <v>76</v>
       </c>
       <c r="R3">
-        <v>130</v>
+        <v>100</v>
       </c>
       <c r="S3">
-        <v>60</v>
+        <v>51</v>
       </c>
       <c r="T3">
-        <v>120</v>
+        <v>91</v>
       </c>
       <c r="U3">
-        <v>200</v>
+        <v>160</v>
       </c>
       <c r="V3"/>
       <c r="W3">
-        <v>660</v>
+        <v>400</v>
       </c>
       <c r="X3" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="Y3"/>
       <c r="Z3" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="AA3" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="4" spans="1:27">
       <c r="A4"/>
       <c r="B4" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="C4" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="D4" t="s">
         <v>29</v>
       </c>
       <c r="E4">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="F4" t="s">
         <v>30</v>
       </c>
       <c r="G4" t="s">
         <v>31</v>
       </c>
       <c r="H4" t="s">
         <v>32</v>
       </c>
       <c r="I4" t="s">
         <v>33</v>
       </c>
       <c r="J4" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="K4" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="L4"/>
       <c r="M4" t="s">
         <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>37</v>
       </c>
       <c r="O4">
-        <v>149</v>
+        <v>142</v>
       </c>
       <c r="P4">
-        <v>88</v>
+        <v>150</v>
       </c>
       <c r="Q4">
-        <v>76</v>
+        <v>120</v>
       </c>
       <c r="R4">
-        <v>100</v>
+        <v>180</v>
       </c>
       <c r="S4">
-        <v>51</v>
+        <v>83</v>
       </c>
       <c r="T4">
-        <v>91</v>
+        <v>150</v>
       </c>
       <c r="U4">
-        <v>160</v>
+        <v>300</v>
       </c>
       <c r="V4"/>
       <c r="W4">
-        <v>400</v>
+        <v>960</v>
       </c>
       <c r="X4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="Y4"/>
       <c r="Z4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="AA4" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:27">
       <c r="A5"/>
       <c r="B5" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="C5" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="D5" t="s">
         <v>29</v>
       </c>
       <c r="E5">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="F5" t="s">
         <v>30</v>
       </c>
       <c r="G5" t="s">
         <v>31</v>
       </c>
       <c r="H5" t="s">
         <v>32</v>
       </c>
       <c r="I5" t="s">
         <v>33</v>
       </c>
       <c r="J5" t="s">
         <v>41</v>
       </c>
       <c r="K5" t="s">
         <v>42</v>
       </c>
       <c r="L5"/>
       <c r="M5" t="s">
         <v>36</v>
       </c>
       <c r="N5" t="s">
         <v>37</v>
       </c>
       <c r="O5">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="P5">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="Q5">
         <v>76</v>
       </c>
       <c r="R5">
         <v>100</v>
       </c>
       <c r="S5">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="T5">
-        <v>91</v>
+        <v>78</v>
       </c>
       <c r="U5">
         <v>160</v>
       </c>
       <c r="V5"/>
       <c r="W5">
-        <v>400</v>
+        <v>410</v>
       </c>
       <c r="X5" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="Y5"/>
       <c r="Z5" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="AA5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6"/>
       <c r="B6" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="C6" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="D6" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>2019</v>
+        <v>53</v>
+      </c>
+      <c r="E6" t="s">
+        <v>54</v>
       </c>
       <c r="F6" t="s">
         <v>30</v>
       </c>
       <c r="G6" t="s">
         <v>31</v>
       </c>
       <c r="H6" t="s">
         <v>32</v>
       </c>
       <c r="I6" t="s">
         <v>33</v>
       </c>
       <c r="J6" t="s">
         <v>34</v>
       </c>
       <c r="K6" t="s">
         <v>35</v>
       </c>
       <c r="L6"/>
       <c r="M6" t="s">
         <v>36</v>
       </c>
       <c r="N6" t="s">
         <v>37</v>
       </c>
       <c r="O6">
-        <v>142</v>
+        <v>40</v>
       </c>
       <c r="P6">
         <v>150</v>
       </c>
       <c r="Q6">
-        <v>120</v>
+        <v>110</v>
       </c>
       <c r="R6">
-        <v>180</v>
+        <v>200</v>
       </c>
       <c r="S6">
-        <v>83</v>
+        <v>63</v>
       </c>
       <c r="T6">
-        <v>150</v>
+        <v>170</v>
       </c>
       <c r="U6">
-        <v>300</v>
+        <v>330</v>
       </c>
       <c r="V6"/>
       <c r="W6">
-        <v>960</v>
+        <v>1100</v>
       </c>
       <c r="X6" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="Y6"/>
       <c r="Z6" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="AA6" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7"/>
       <c r="B7" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="C7" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="D7" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>2019</v>
+        <v>53</v>
+      </c>
+      <c r="E7" t="s">
+        <v>54</v>
       </c>
       <c r="F7" t="s">
         <v>30</v>
       </c>
       <c r="G7" t="s">
         <v>31</v>
       </c>
       <c r="H7" t="s">
         <v>32</v>
       </c>
       <c r="I7" t="s">
         <v>33</v>
       </c>
       <c r="J7" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="K7" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="L7"/>
       <c r="M7" t="s">
         <v>36</v>
       </c>
       <c r="N7" t="s">
         <v>37</v>
       </c>
       <c r="O7">
-        <v>142</v>
+        <v>40</v>
       </c>
       <c r="P7">
-        <v>150</v>
+        <v>130</v>
       </c>
       <c r="Q7">
-        <v>120</v>
+        <v>100</v>
       </c>
       <c r="R7">
-        <v>180</v>
+        <v>170</v>
       </c>
       <c r="S7">
-        <v>83</v>
+        <v>61</v>
       </c>
       <c r="T7">
-        <v>150</v>
+        <v>130</v>
       </c>
       <c r="U7">
-        <v>300</v>
+        <v>260</v>
       </c>
       <c r="V7"/>
       <c r="W7">
-        <v>960</v>
+        <v>740</v>
       </c>
       <c r="X7" t="s">
-        <v>47</v>
+        <v>58</v>
       </c>
       <c r="Y7"/>
       <c r="Z7" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="AA7" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
     </row>
     <row r="8" spans="1:27">
       <c r="A8"/>
       <c r="B8" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="C8" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="D8" t="s">
         <v>29</v>
       </c>
-      <c r="E8">
-        <v>2019</v>
+      <c r="E8" t="s">
+        <v>54</v>
       </c>
       <c r="F8" t="s">
         <v>30</v>
       </c>
       <c r="G8" t="s">
         <v>31</v>
       </c>
       <c r="H8" t="s">
         <v>32</v>
       </c>
       <c r="I8" t="s">
         <v>33</v>
       </c>
       <c r="J8" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="K8" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="L8"/>
       <c r="M8" t="s">
         <v>36</v>
       </c>
       <c r="N8" t="s">
         <v>37</v>
       </c>
       <c r="O8">
-        <v>155</v>
+        <v>38</v>
       </c>
       <c r="P8">
-        <v>89</v>
+        <v>240</v>
       </c>
       <c r="Q8">
-        <v>76</v>
+        <v>180</v>
       </c>
       <c r="R8">
-        <v>100</v>
+        <v>310</v>
       </c>
       <c r="S8">
-        <v>49</v>
+        <v>130</v>
       </c>
       <c r="T8">
-        <v>78</v>
+        <v>240</v>
       </c>
       <c r="U8">
-        <v>160</v>
+        <v>540</v>
       </c>
       <c r="V8"/>
       <c r="W8">
-        <v>410</v>
+        <v>1500</v>
       </c>
       <c r="X8" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="Y8"/>
       <c r="Z8" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="AA8" t="s">
-        <v>40</v>
+        <v>61</v>
       </c>
     </row>
     <row r="9" spans="1:27">
       <c r="A9"/>
       <c r="B9" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="C9" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="D9" t="s">
         <v>29</v>
       </c>
-      <c r="E9">
-        <v>2019</v>
+      <c r="E9" t="s">
+        <v>54</v>
       </c>
       <c r="F9" t="s">
         <v>30</v>
       </c>
       <c r="G9" t="s">
         <v>31</v>
       </c>
       <c r="H9" t="s">
         <v>32</v>
       </c>
       <c r="I9" t="s">
         <v>33</v>
       </c>
       <c r="J9" t="s">
         <v>41</v>
       </c>
       <c r="K9" t="s">
         <v>42</v>
       </c>
       <c r="L9"/>
       <c r="M9" t="s">
         <v>36</v>
       </c>
       <c r="N9" t="s">
         <v>37</v>
       </c>
       <c r="O9">
-        <v>155</v>
+        <v>40</v>
       </c>
       <c r="P9">
-        <v>89</v>
+        <v>150</v>
       </c>
       <c r="Q9">
-        <v>76</v>
+        <v>120</v>
       </c>
       <c r="R9">
-        <v>100</v>
+        <v>190</v>
       </c>
       <c r="S9">
-        <v>49</v>
+        <v>82</v>
       </c>
       <c r="T9">
-        <v>78</v>
+        <v>160</v>
       </c>
       <c r="U9">
-        <v>160</v>
+        <v>290</v>
       </c>
       <c r="V9"/>
       <c r="W9">
-        <v>410</v>
+        <v>730</v>
       </c>
       <c r="X9" t="s">
-        <v>49</v>
+        <v>62</v>
       </c>
       <c r="Y9"/>
       <c r="Z9" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="AA9" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10"/>
       <c r="B10" t="s">
-        <v>51</v>
+        <v>27</v>
       </c>
       <c r="C10" t="s">
-        <v>52</v>
+        <v>28</v>
       </c>
       <c r="D10" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>29</v>
+      </c>
+      <c r="E10">
+        <v>2018</v>
       </c>
       <c r="F10" t="s">
         <v>30</v>
       </c>
       <c r="G10" t="s">
         <v>31</v>
       </c>
       <c r="H10" t="s">
         <v>32</v>
       </c>
       <c r="I10" t="s">
         <v>33</v>
       </c>
       <c r="J10" t="s">
         <v>34</v>
       </c>
       <c r="K10" t="s">
         <v>35</v>
       </c>
       <c r="L10"/>
       <c r="M10" t="s">
         <v>36</v>
       </c>
       <c r="N10" t="s">
         <v>37</v>
       </c>
       <c r="O10">
-        <v>40</v>
+        <v>109</v>
       </c>
       <c r="P10">
-        <v>150</v>
+        <v>110</v>
       </c>
       <c r="Q10">
-        <v>110</v>
+        <v>89</v>
       </c>
       <c r="R10">
+        <v>130</v>
+      </c>
+      <c r="S10">
+        <v>60</v>
+      </c>
+      <c r="T10">
+        <v>120</v>
+      </c>
+      <c r="U10">
         <v>200</v>
-      </c>
-[...7 lines deleted...]
-        <v>330</v>
       </c>
       <c r="V10"/>
       <c r="W10">
-        <v>1100</v>
+        <v>660</v>
       </c>
       <c r="X10" t="s">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="Y10"/>
       <c r="Z10" t="s">
-        <v>56</v>
+        <v>39</v>
       </c>
       <c r="AA10" t="s">
-        <v>57</v>
+        <v>40</v>
       </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11"/>
       <c r="B11" t="s">
-        <v>51</v>
+        <v>27</v>
       </c>
       <c r="C11" t="s">
-        <v>52</v>
+        <v>28</v>
       </c>
       <c r="D11" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>29</v>
+      </c>
+      <c r="E11">
+        <v>2018</v>
       </c>
       <c r="F11" t="s">
         <v>30</v>
       </c>
       <c r="G11" t="s">
         <v>31</v>
       </c>
       <c r="H11" t="s">
         <v>32</v>
       </c>
       <c r="I11" t="s">
         <v>33</v>
       </c>
       <c r="J11" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="K11" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="L11"/>
       <c r="M11" t="s">
         <v>36</v>
       </c>
       <c r="N11" t="s">
         <v>37</v>
       </c>
       <c r="O11">
-        <v>40</v>
+        <v>149</v>
       </c>
       <c r="P11">
-        <v>150</v>
+        <v>88</v>
       </c>
       <c r="Q11">
-        <v>110</v>
+        <v>76</v>
       </c>
       <c r="R11">
-        <v>200</v>
+        <v>100</v>
       </c>
       <c r="S11">
-        <v>63</v>
+        <v>51</v>
       </c>
       <c r="T11">
-        <v>170</v>
+        <v>91</v>
       </c>
       <c r="U11">
-        <v>330</v>
+        <v>160</v>
       </c>
       <c r="V11"/>
       <c r="W11">
-        <v>1100</v>
+        <v>400</v>
       </c>
       <c r="X11" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="Y11"/>
       <c r="Z11" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="AA11" t="s">
-        <v>57</v>
+        <v>40</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12"/>
       <c r="B12" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="C12" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="D12" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>29</v>
+      </c>
+      <c r="E12">
+        <v>2019</v>
       </c>
       <c r="F12" t="s">
         <v>30</v>
       </c>
       <c r="G12" t="s">
         <v>31</v>
       </c>
       <c r="H12" t="s">
         <v>32</v>
       </c>
       <c r="I12" t="s">
         <v>33</v>
       </c>
       <c r="J12" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="K12" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="L12"/>
       <c r="M12" t="s">
         <v>36</v>
       </c>
       <c r="N12" t="s">
         <v>37</v>
       </c>
       <c r="O12">
-        <v>40</v>
+        <v>142</v>
       </c>
       <c r="P12">
-        <v>130</v>
+        <v>150</v>
       </c>
       <c r="Q12">
-        <v>100</v>
+        <v>120</v>
       </c>
       <c r="R12">
-        <v>170</v>
+        <v>180</v>
       </c>
       <c r="S12">
-        <v>61</v>
+        <v>83</v>
       </c>
       <c r="T12">
-        <v>130</v>
+        <v>150</v>
       </c>
       <c r="U12">
-        <v>260</v>
+        <v>300</v>
       </c>
       <c r="V12"/>
       <c r="W12">
-        <v>740</v>
+        <v>960</v>
       </c>
       <c r="X12" t="s">
-        <v>58</v>
+        <v>47</v>
       </c>
       <c r="Y12"/>
       <c r="Z12" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="AA12" t="s">
-        <v>57</v>
+        <v>40</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13"/>
       <c r="B13" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="C13" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="D13" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>29</v>
+      </c>
+      <c r="E13">
+        <v>2019</v>
       </c>
       <c r="F13" t="s">
         <v>30</v>
       </c>
       <c r="G13" t="s">
         <v>31</v>
       </c>
       <c r="H13" t="s">
         <v>32</v>
       </c>
       <c r="I13" t="s">
         <v>33</v>
       </c>
       <c r="J13" t="s">
         <v>41</v>
       </c>
       <c r="K13" t="s">
         <v>42</v>
       </c>
       <c r="L13"/>
       <c r="M13" t="s">
         <v>36</v>
       </c>
       <c r="N13" t="s">
         <v>37</v>
       </c>
       <c r="O13">
-        <v>40</v>
+        <v>155</v>
       </c>
       <c r="P13">
-        <v>130</v>
+        <v>89</v>
       </c>
       <c r="Q13">
+        <v>76</v>
+      </c>
+      <c r="R13">
         <v>100</v>
       </c>
-      <c r="R13">
-[...1 lines deleted...]
-      </c>
       <c r="S13">
-        <v>61</v>
+        <v>49</v>
       </c>
       <c r="T13">
-        <v>130</v>
+        <v>78</v>
       </c>
       <c r="U13">
-        <v>260</v>
+        <v>160</v>
       </c>
       <c r="V13"/>
       <c r="W13">
-        <v>740</v>
+        <v>410</v>
       </c>
       <c r="X13" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="Y13"/>
       <c r="Z13" t="s">
-        <v>59</v>
+        <v>50</v>
       </c>
       <c r="AA13" t="s">
-        <v>57</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:27">
       <c r="A14"/>
       <c r="B14" t="s">
         <v>51</v>
       </c>
       <c r="C14" t="s">
         <v>52</v>
       </c>
       <c r="D14" t="s">
-        <v>29</v>
+        <v>53</v>
       </c>
       <c r="E14" t="s">
         <v>54</v>
       </c>
       <c r="F14" t="s">
         <v>30</v>
       </c>
       <c r="G14" t="s">
         <v>31</v>
       </c>
       <c r="H14" t="s">
         <v>32</v>
       </c>
       <c r="I14" t="s">
         <v>33</v>
       </c>
       <c r="J14" t="s">
         <v>34</v>
       </c>
       <c r="K14" t="s">
         <v>35</v>
       </c>
       <c r="L14"/>
       <c r="M14" t="s">
         <v>36</v>
       </c>
       <c r="N14" t="s">
         <v>37</v>
       </c>
       <c r="O14">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="P14">
-        <v>240</v>
+        <v>150</v>
       </c>
       <c r="Q14">
-        <v>180</v>
+        <v>110</v>
       </c>
       <c r="R14">
-        <v>310</v>
+        <v>200</v>
       </c>
       <c r="S14">
-        <v>130</v>
+        <v>63</v>
       </c>
       <c r="T14">
-        <v>240</v>
+        <v>170</v>
       </c>
       <c r="U14">
-        <v>540</v>
+        <v>330</v>
       </c>
       <c r="V14"/>
       <c r="W14">
-        <v>1500</v>
+        <v>1100</v>
       </c>
       <c r="X14" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="Y14"/>
       <c r="Z14" t="s">
         <v>56</v>
       </c>
       <c r="AA14" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
     </row>
     <row r="15" spans="1:27">
       <c r="A15"/>
       <c r="B15" t="s">
         <v>51</v>
       </c>
       <c r="C15" t="s">
         <v>52</v>
       </c>
       <c r="D15" t="s">
-        <v>29</v>
+        <v>53</v>
       </c>
       <c r="E15" t="s">
         <v>54</v>
       </c>
       <c r="F15" t="s">
         <v>30</v>
       </c>
       <c r="G15" t="s">
         <v>31</v>
       </c>
       <c r="H15" t="s">
         <v>32</v>
       </c>
       <c r="I15" t="s">
         <v>33</v>
       </c>
       <c r="J15" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="K15" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="L15"/>
       <c r="M15" t="s">
         <v>36</v>
       </c>
       <c r="N15" t="s">
         <v>37</v>
       </c>
       <c r="O15">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="P15">
-        <v>240</v>
+        <v>130</v>
       </c>
       <c r="Q15">
-        <v>180</v>
+        <v>100</v>
       </c>
       <c r="R15">
-        <v>310</v>
+        <v>170</v>
       </c>
       <c r="S15">
+        <v>61</v>
+      </c>
+      <c r="T15">
         <v>130</v>
       </c>
-      <c r="T15">
-[...1 lines deleted...]
-      </c>
       <c r="U15">
-        <v>540</v>
+        <v>260</v>
       </c>
       <c r="V15"/>
       <c r="W15">
-        <v>1500</v>
+        <v>740</v>
       </c>
       <c r="X15" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="Y15"/>
       <c r="Z15" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="AA15" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16"/>
       <c r="B16" t="s">
         <v>51</v>
       </c>
       <c r="C16" t="s">
         <v>52</v>
       </c>
       <c r="D16" t="s">
         <v>29</v>
       </c>
       <c r="E16" t="s">
         <v>54</v>
       </c>
       <c r="F16" t="s">
         <v>30</v>
       </c>
       <c r="G16" t="s">
         <v>31</v>
       </c>
       <c r="H16" t="s">
         <v>32</v>
       </c>
       <c r="I16" t="s">
         <v>33</v>
       </c>
       <c r="J16" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="K16" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="L16"/>
       <c r="M16" t="s">
         <v>36</v>
       </c>
       <c r="N16" t="s">
         <v>37</v>
       </c>
       <c r="O16">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="P16">
-        <v>150</v>
+        <v>240</v>
       </c>
       <c r="Q16">
-        <v>120</v>
+        <v>180</v>
       </c>
       <c r="R16">
-        <v>190</v>
+        <v>310</v>
       </c>
       <c r="S16">
-        <v>82</v>
+        <v>130</v>
       </c>
       <c r="T16">
-        <v>160</v>
+        <v>240</v>
       </c>
       <c r="U16">
-        <v>290</v>
+        <v>540</v>
       </c>
       <c r="V16"/>
       <c r="W16">
-        <v>730</v>
+        <v>1500</v>
       </c>
       <c r="X16" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="Y16"/>
       <c r="Z16" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="AA16" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
     </row>
     <row r="17" spans="1:27">
       <c r="A17"/>
       <c r="B17" t="s">
         <v>51</v>
       </c>
       <c r="C17" t="s">
         <v>52</v>
       </c>
       <c r="D17" t="s">
         <v>29</v>
       </c>
       <c r="E17" t="s">
         <v>54</v>
       </c>
       <c r="F17" t="s">
         <v>30</v>
       </c>
       <c r="G17" t="s">
         <v>31</v>
       </c>
       <c r="H17" t="s">
         <v>32</v>
       </c>