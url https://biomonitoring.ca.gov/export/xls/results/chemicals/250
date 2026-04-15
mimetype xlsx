--- v0 (2025-12-05)
+++ v1 (2026-04-15)
@@ -573,51 +573,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AA23"/>
+  <dimension ref="A1:AA25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="69" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="97" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="26" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="29" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="96" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="49" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="103" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="18" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="28" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6" bestFit="true" customWidth="true" style="0"/>
@@ -1234,1128 +1234,1282 @@
     </row>
     <row r="9" spans="1:27">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>51</v>
       </c>
       <c r="C9" t="s">
         <v>52</v>
       </c>
       <c r="D9" t="s">
         <v>29</v>
       </c>
       <c r="E9">
         <v>2013</v>
       </c>
       <c r="F9" t="s">
         <v>31</v>
       </c>
       <c r="G9" t="s">
         <v>53</v>
       </c>
       <c r="H9" t="s">
         <v>33</v>
       </c>
       <c r="I9" t="s">
-        <v>56</v>
+        <v>34</v>
       </c>
       <c r="J9" t="s">
         <v>47</v>
       </c>
       <c r="K9" t="s">
         <v>48</v>
       </c>
       <c r="L9" t="s">
         <v>49</v>
       </c>
       <c r="M9" t="s">
         <v>50</v>
       </c>
       <c r="N9" t="s">
-        <v>57</v>
+        <v>38</v>
       </c>
       <c r="O9">
         <v>218</v>
       </c>
       <c r="P9">
-        <v>0.505</v>
+        <v>0.462</v>
       </c>
       <c r="Q9">
-        <v>0.383</v>
+        <v>0.336</v>
       </c>
       <c r="R9">
-        <v>0.666</v>
+        <v>0.635</v>
       </c>
       <c r="S9">
-        <v>0.221</v>
+        <v>0.196</v>
       </c>
       <c r="T9">
-        <v>0.488</v>
+        <v>0.418</v>
       </c>
       <c r="U9">
-        <v>1.15</v>
+        <v>1.3</v>
       </c>
       <c r="V9"/>
       <c r="W9">
-        <v>6.3</v>
+        <v>4.62</v>
       </c>
       <c r="X9" t="s">
         <v>60</v>
       </c>
       <c r="Y9"/>
       <c r="Z9" t="s">
         <v>40</v>
       </c>
       <c r="AA9" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10"/>
       <c r="B10" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="C10" t="s">
-        <v>62</v>
+        <v>52</v>
       </c>
       <c r="D10" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>29</v>
+      </c>
+      <c r="E10">
+        <v>2013</v>
       </c>
       <c r="F10" t="s">
         <v>31</v>
       </c>
       <c r="G10" t="s">
-        <v>32</v>
+        <v>53</v>
       </c>
       <c r="H10" t="s">
         <v>33</v>
       </c>
       <c r="I10" t="s">
-        <v>34</v>
+        <v>56</v>
       </c>
       <c r="J10" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="K10" t="s">
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="L10" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="M10" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="N10" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="O10">
-        <v>101</v>
+        <v>218</v>
       </c>
       <c r="P10">
-        <v>0.54</v>
+        <v>0.505</v>
       </c>
       <c r="Q10">
-        <v>0.43</v>
+        <v>0.383</v>
       </c>
       <c r="R10">
-        <v>0.67</v>
+        <v>0.666</v>
       </c>
       <c r="S10">
-        <v>0.28</v>
+        <v>0.221</v>
       </c>
       <c r="T10">
-        <v>0.51</v>
+        <v>0.488</v>
       </c>
       <c r="U10">
-        <v>0.99</v>
+        <v>1.15</v>
       </c>
       <c r="V10"/>
       <c r="W10">
-        <v>3.7</v>
+        <v>6.3</v>
       </c>
       <c r="X10" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="Y10"/>
-      <c r="Z10">
-[...2 lines deleted...]
-      <c r="AA10"/>
+      <c r="Z10" t="s">
+        <v>40</v>
+      </c>
+      <c r="AA10" t="s">
+        <v>55</v>
+      </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11"/>
       <c r="B11" t="s">
         <v>61</v>
       </c>
       <c r="C11" t="s">
         <v>62</v>
       </c>
       <c r="D11" t="s">
         <v>63</v>
       </c>
       <c r="E11" t="s">
         <v>64</v>
       </c>
       <c r="F11" t="s">
         <v>31</v>
       </c>
       <c r="G11" t="s">
         <v>32</v>
       </c>
       <c r="H11" t="s">
         <v>33</v>
       </c>
       <c r="I11" t="s">
         <v>34</v>
       </c>
       <c r="J11" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="K11" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="L11" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="M11" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="N11" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="O11">
         <v>101</v>
       </c>
-      <c r="P11" t="s">
-[...10 lines deleted...]
-      <c r="U11"/>
+      <c r="P11">
+        <v>0.54</v>
+      </c>
+      <c r="Q11">
+        <v>0.43</v>
+      </c>
+      <c r="R11">
+        <v>0.67</v>
+      </c>
+      <c r="S11">
+        <v>0.28</v>
+      </c>
+      <c r="T11">
+        <v>0.51</v>
+      </c>
+      <c r="U11">
+        <v>0.99</v>
+      </c>
       <c r="V11"/>
       <c r="W11">
-        <v>0.063</v>
+        <v>3.7</v>
       </c>
       <c r="X11" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="Y11"/>
       <c r="Z11">
         <v>0.05</v>
       </c>
-      <c r="AA11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AA11"/>
     </row>
     <row r="12" spans="1:27">
       <c r="A12"/>
       <c r="B12" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C12" t="s">
-        <v>70</v>
+        <v>62</v>
       </c>
       <c r="D12" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="E12" t="s">
         <v>64</v>
       </c>
       <c r="F12" t="s">
         <v>31</v>
       </c>
       <c r="G12" t="s">
         <v>32</v>
       </c>
       <c r="H12" t="s">
         <v>33</v>
       </c>
       <c r="I12" t="s">
         <v>34</v>
       </c>
       <c r="J12" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="K12" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="L12" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="M12" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="N12" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="O12">
-        <v>89</v>
+        <v>101</v>
       </c>
       <c r="P12" t="s">
         <v>44</v>
       </c>
       <c r="Q12" t="s">
         <v>44</v>
       </c>
       <c r="R12" t="s">
         <v>44</v>
       </c>
       <c r="S12"/>
       <c r="T12"/>
-      <c r="U12">
-[...6 lines deleted...]
-      <c r="X12"/>
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12">
+        <v>0.063</v>
+      </c>
+      <c r="X12" t="s">
+        <v>68</v>
+      </c>
       <c r="Y12"/>
       <c r="Z12">
-        <v>0.4</v>
+        <v>0.05</v>
       </c>
       <c r="AA12" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13"/>
       <c r="B13" t="s">
-        <v>27</v>
+        <v>69</v>
       </c>
       <c r="C13" t="s">
-        <v>28</v>
+        <v>70</v>
       </c>
       <c r="D13" t="s">
-        <v>29</v>
+        <v>71</v>
       </c>
       <c r="E13" t="s">
-        <v>30</v>
+        <v>64</v>
       </c>
       <c r="F13" t="s">
         <v>31</v>
       </c>
       <c r="G13" t="s">
         <v>32</v>
       </c>
       <c r="H13" t="s">
         <v>33</v>
       </c>
       <c r="I13" t="s">
         <v>34</v>
       </c>
       <c r="J13" t="s">
         <v>35</v>
       </c>
       <c r="K13" t="s">
         <v>35</v>
       </c>
       <c r="L13" t="s">
         <v>36</v>
       </c>
       <c r="M13" t="s">
         <v>37</v>
       </c>
       <c r="N13" t="s">
-        <v>38</v>
+        <v>65</v>
       </c>
       <c r="O13">
-        <v>109</v>
-[...15 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="P13" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q13" t="s">
+        <v>44</v>
+      </c>
+      <c r="R13" t="s">
+        <v>44</v>
+      </c>
+      <c r="S13"/>
+      <c r="T13"/>
       <c r="U13">
-        <v>1.79</v>
-[...7 lines deleted...]
-      </c>
+        <v>0.46</v>
+      </c>
+      <c r="V13">
+        <v>2.6</v>
+      </c>
+      <c r="W13"/>
+      <c r="X13"/>
       <c r="Y13"/>
-      <c r="Z13" t="s">
-[...2 lines deleted...]
-      <c r="AA13"/>
+      <c r="Z13">
+        <v>0.4</v>
+      </c>
+      <c r="AA13" t="s">
+        <v>46</v>
+      </c>
     </row>
     <row r="14" spans="1:27">
       <c r="A14"/>
       <c r="B14" t="s">
         <v>27</v>
       </c>
       <c r="C14" t="s">
         <v>28</v>
       </c>
       <c r="D14" t="s">
         <v>29</v>
       </c>
       <c r="E14" t="s">
         <v>30</v>
       </c>
       <c r="F14" t="s">
         <v>31</v>
       </c>
       <c r="G14" t="s">
         <v>32</v>
       </c>
       <c r="H14" t="s">
         <v>33</v>
       </c>
       <c r="I14" t="s">
         <v>34</v>
       </c>
       <c r="J14" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="K14" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="L14" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="M14" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="N14" t="s">
         <v>38</v>
       </c>
       <c r="O14">
         <v>109</v>
       </c>
-      <c r="P14" t="s">
-[...10 lines deleted...]
-      <c r="U14"/>
+      <c r="P14">
+        <v>0.774</v>
+      </c>
+      <c r="Q14">
+        <v>0.609</v>
+      </c>
+      <c r="R14">
+        <v>0.983</v>
+      </c>
+      <c r="S14">
+        <v>0.39</v>
+      </c>
+      <c r="T14">
+        <v>0.736</v>
+      </c>
+      <c r="U14">
+        <v>1.79</v>
+      </c>
       <c r="V14"/>
       <c r="W14">
-        <v>0.143</v>
+        <v>5.95</v>
       </c>
       <c r="X14" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="Y14"/>
       <c r="Z14" t="s">
         <v>40</v>
       </c>
-      <c r="AA14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AA14"/>
     </row>
     <row r="15" spans="1:27">
       <c r="A15"/>
       <c r="B15" t="s">
         <v>27</v>
       </c>
       <c r="C15" t="s">
         <v>28</v>
       </c>
       <c r="D15" t="s">
         <v>29</v>
       </c>
       <c r="E15" t="s">
         <v>30</v>
       </c>
       <c r="F15" t="s">
         <v>31</v>
       </c>
       <c r="G15" t="s">
         <v>32</v>
       </c>
       <c r="H15" t="s">
         <v>33</v>
       </c>
       <c r="I15" t="s">
         <v>34</v>
       </c>
       <c r="J15" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="K15" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="L15" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="M15" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="N15" t="s">
         <v>38</v>
       </c>
       <c r="O15">
         <v>109</v>
       </c>
-      <c r="P15">
-[...16 lines deleted...]
-      </c>
+      <c r="P15" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q15" t="s">
+        <v>44</v>
+      </c>
+      <c r="R15" t="s">
+        <v>44</v>
+      </c>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
       <c r="V15"/>
       <c r="W15">
-        <v>7.42</v>
+        <v>0.143</v>
       </c>
       <c r="X15" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="Y15"/>
       <c r="Z15" t="s">
         <v>40</v>
       </c>
-      <c r="AA15"/>
+      <c r="AA15" t="s">
+        <v>46</v>
+      </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16"/>
       <c r="B16" t="s">
-        <v>51</v>
+        <v>27</v>
       </c>
       <c r="C16" t="s">
-        <v>52</v>
+        <v>28</v>
       </c>
       <c r="D16" t="s">
         <v>29</v>
       </c>
-      <c r="E16">
-        <v>2013</v>
+      <c r="E16" t="s">
+        <v>30</v>
       </c>
       <c r="F16" t="s">
         <v>31</v>
       </c>
       <c r="G16" t="s">
-        <v>53</v>
+        <v>32</v>
       </c>
       <c r="H16" t="s">
         <v>33</v>
       </c>
       <c r="I16" t="s">
         <v>34</v>
       </c>
       <c r="J16" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="K16" t="s">
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="L16" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="M16" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="N16" t="s">
         <v>38</v>
       </c>
       <c r="O16">
-        <v>218</v>
+        <v>109</v>
       </c>
       <c r="P16">
-        <v>0.66</v>
+        <v>0.614</v>
       </c>
       <c r="Q16">
-        <v>0.48</v>
+        <v>0.476</v>
       </c>
       <c r="R16">
-        <v>0.908</v>
+        <v>0.792</v>
       </c>
       <c r="S16">
-        <v>0.305</v>
+        <v>0.258</v>
       </c>
       <c r="T16">
-        <v>0.783</v>
+        <v>0.555</v>
       </c>
       <c r="U16">
-        <v>1.47</v>
+        <v>1.21</v>
       </c>
       <c r="V16"/>
       <c r="W16">
-        <v>5.39</v>
+        <v>7.42</v>
       </c>
       <c r="X16" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="Y16"/>
       <c r="Z16" t="s">
         <v>40</v>
       </c>
-      <c r="AA16" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AA16"/>
     </row>
     <row r="17" spans="1:27">
       <c r="A17"/>
       <c r="B17" t="s">
         <v>51</v>
       </c>
       <c r="C17" t="s">
         <v>52</v>
       </c>
       <c r="D17" t="s">
         <v>29</v>
       </c>
       <c r="E17">
         <v>2013</v>
       </c>
       <c r="F17" t="s">
         <v>31</v>
       </c>
       <c r="G17" t="s">
         <v>53</v>
       </c>
       <c r="H17" t="s">
         <v>33</v>
       </c>
       <c r="I17" t="s">
-        <v>56</v>
+        <v>34</v>
       </c>
       <c r="J17" t="s">
         <v>35</v>
       </c>
       <c r="K17" t="s">
         <v>35</v>
       </c>
       <c r="L17" t="s">
         <v>36</v>
       </c>
       <c r="M17" t="s">
         <v>37</v>
       </c>
       <c r="N17" t="s">
-        <v>57</v>
+        <v>38</v>
       </c>
       <c r="O17">
         <v>218</v>
       </c>
       <c r="P17">
-        <v>0.722</v>
+        <v>0.66</v>
       </c>
       <c r="Q17">
-        <v>0.558</v>
+        <v>0.48</v>
       </c>
       <c r="R17">
-        <v>0.934</v>
+        <v>0.908</v>
       </c>
       <c r="S17">
-        <v>0.386</v>
+        <v>0.305</v>
       </c>
       <c r="T17">
-        <v>0.747</v>
+        <v>0.783</v>
       </c>
       <c r="U17">
-        <v>1.27</v>
+        <v>1.47</v>
       </c>
       <c r="V17"/>
       <c r="W17">
-        <v>6.41</v>
+        <v>5.39</v>
       </c>
       <c r="X17" t="s">
         <v>54</v>
       </c>
       <c r="Y17"/>
       <c r="Z17" t="s">
         <v>40</v>
       </c>
       <c r="AA17" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="18" spans="1:27">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>51</v>
       </c>
       <c r="C18" t="s">
         <v>52</v>
       </c>
       <c r="D18" t="s">
         <v>29</v>
       </c>
       <c r="E18">
         <v>2013</v>
       </c>
       <c r="F18" t="s">
         <v>31</v>
       </c>
       <c r="G18" t="s">
         <v>53</v>
       </c>
       <c r="H18" t="s">
         <v>33</v>
       </c>
       <c r="I18" t="s">
-        <v>34</v>
+        <v>56</v>
       </c>
       <c r="J18" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="K18" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="L18" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="M18" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="N18" t="s">
-        <v>38</v>
+        <v>57</v>
       </c>
       <c r="O18">
         <v>218</v>
       </c>
-      <c r="P18" t="s">
-[...10 lines deleted...]
-      <c r="U18"/>
+      <c r="P18">
+        <v>0.722</v>
+      </c>
+      <c r="Q18">
+        <v>0.558</v>
+      </c>
+      <c r="R18">
+        <v>0.934</v>
+      </c>
+      <c r="S18">
+        <v>0.386</v>
+      </c>
+      <c r="T18">
+        <v>0.747</v>
+      </c>
+      <c r="U18">
+        <v>1.27</v>
+      </c>
       <c r="V18"/>
       <c r="W18">
-        <v>0.224</v>
+        <v>6.41</v>
       </c>
       <c r="X18" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="Y18"/>
       <c r="Z18" t="s">
         <v>40</v>
       </c>
       <c r="AA18" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:27">
       <c r="A19"/>
       <c r="B19" t="s">
         <v>51</v>
       </c>
       <c r="C19" t="s">
         <v>52</v>
       </c>
       <c r="D19" t="s">
         <v>29</v>
       </c>
       <c r="E19">
         <v>2013</v>
       </c>
       <c r="F19" t="s">
         <v>31</v>
       </c>
       <c r="G19" t="s">
         <v>53</v>
       </c>
       <c r="H19" t="s">
         <v>33</v>
       </c>
       <c r="I19" t="s">
-        <v>56</v>
+        <v>34</v>
       </c>
       <c r="J19" t="s">
         <v>41</v>
       </c>
       <c r="K19" t="s">
         <v>41</v>
       </c>
       <c r="L19" t="s">
         <v>42</v>
       </c>
       <c r="M19" t="s">
         <v>43</v>
       </c>
       <c r="N19" t="s">
-        <v>57</v>
+        <v>38</v>
       </c>
       <c r="O19">
         <v>218</v>
       </c>
       <c r="P19" t="s">
         <v>44</v>
       </c>
       <c r="Q19" t="s">
         <v>44</v>
       </c>
       <c r="R19" t="s">
         <v>44</v>
       </c>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19">
-        <v>0.23</v>
+        <v>0.224</v>
       </c>
       <c r="X19" t="s">
         <v>58</v>
       </c>
       <c r="Y19"/>
       <c r="Z19" t="s">
         <v>40</v>
       </c>
       <c r="AA19" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:27">
       <c r="A20"/>
       <c r="B20" t="s">
         <v>51</v>
       </c>
       <c r="C20" t="s">
         <v>52</v>
       </c>
       <c r="D20" t="s">
         <v>29</v>
       </c>
       <c r="E20">
         <v>2013</v>
       </c>
       <c r="F20" t="s">
         <v>31</v>
       </c>
       <c r="G20" t="s">
         <v>53</v>
       </c>
       <c r="H20" t="s">
         <v>33</v>
       </c>
       <c r="I20" t="s">
         <v>56</v>
       </c>
       <c r="J20" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="K20" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="L20" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="M20" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="N20" t="s">
         <v>57</v>
       </c>
       <c r="O20">
         <v>218</v>
       </c>
-      <c r="P20">
-[...16 lines deleted...]
-      </c>
+      <c r="P20" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q20" t="s">
+        <v>44</v>
+      </c>
+      <c r="R20" t="s">
+        <v>44</v>
+      </c>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
       <c r="V20"/>
       <c r="W20">
-        <v>6.3</v>
+        <v>0.23</v>
       </c>
       <c r="X20" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="Y20"/>
       <c r="Z20" t="s">
         <v>40</v>
       </c>
       <c r="AA20" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="21" spans="1:27">
       <c r="A21"/>
       <c r="B21" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="C21" t="s">
-        <v>62</v>
+        <v>52</v>
       </c>
       <c r="D21" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>29</v>
+      </c>
+      <c r="E21">
+        <v>2013</v>
       </c>
       <c r="F21" t="s">
         <v>31</v>
       </c>
       <c r="G21" t="s">
-        <v>32</v>
+        <v>53</v>
       </c>
       <c r="H21" t="s">
         <v>33</v>
       </c>
       <c r="I21" t="s">
         <v>34</v>
       </c>
       <c r="J21" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="K21" t="s">
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="L21" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="M21" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="N21" t="s">
-        <v>65</v>
+        <v>38</v>
       </c>
       <c r="O21">
-        <v>101</v>
+        <v>218</v>
       </c>
       <c r="P21">
-        <v>0.54</v>
+        <v>0.462</v>
       </c>
       <c r="Q21">
-        <v>0.43</v>
+        <v>0.336</v>
       </c>
       <c r="R21">
-        <v>0.67</v>
+        <v>0.635</v>
       </c>
       <c r="S21">
-        <v>0.28</v>
+        <v>0.196</v>
       </c>
       <c r="T21">
-        <v>0.51</v>
+        <v>0.418</v>
       </c>
       <c r="U21">
-        <v>0.99</v>
+        <v>1.3</v>
       </c>
       <c r="V21"/>
       <c r="W21">
-        <v>3.7</v>
+        <v>4.62</v>
       </c>
       <c r="X21" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="Y21"/>
-      <c r="Z21">
-[...2 lines deleted...]
-      <c r="AA21"/>
+      <c r="Z21" t="s">
+        <v>40</v>
+      </c>
+      <c r="AA21" t="s">
+        <v>55</v>
+      </c>
     </row>
     <row r="22" spans="1:27">
       <c r="A22"/>
       <c r="B22" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="C22" t="s">
-        <v>62</v>
+        <v>52</v>
       </c>
       <c r="D22" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>29</v>
+      </c>
+      <c r="E22">
+        <v>2013</v>
       </c>
       <c r="F22" t="s">
         <v>31</v>
       </c>
       <c r="G22" t="s">
-        <v>32</v>
+        <v>53</v>
       </c>
       <c r="H22" t="s">
         <v>33</v>
       </c>
       <c r="I22" t="s">
-        <v>34</v>
+        <v>56</v>
       </c>
       <c r="J22" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="K22" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="L22" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="M22" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="N22" t="s">
-        <v>67</v>
+        <v>57</v>
       </c>
       <c r="O22">
-        <v>101</v>
-[...12 lines deleted...]
-      <c r="U22"/>
+        <v>218</v>
+      </c>
+      <c r="P22">
+        <v>0.505</v>
+      </c>
+      <c r="Q22">
+        <v>0.383</v>
+      </c>
+      <c r="R22">
+        <v>0.666</v>
+      </c>
+      <c r="S22">
+        <v>0.221</v>
+      </c>
+      <c r="T22">
+        <v>0.488</v>
+      </c>
+      <c r="U22">
+        <v>1.15</v>
+      </c>
       <c r="V22"/>
       <c r="W22">
-        <v>0.063</v>
+        <v>6.3</v>
       </c>
       <c r="X22" t="s">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="Y22"/>
-      <c r="Z22">
-        <v>0.05</v>
+      <c r="Z22" t="s">
+        <v>40</v>
       </c>
       <c r="AA22" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
     </row>
     <row r="23" spans="1:27">
       <c r="A23"/>
       <c r="B23" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C23" t="s">
-        <v>70</v>
+        <v>62</v>
       </c>
       <c r="D23" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="E23" t="s">
         <v>64</v>
       </c>
       <c r="F23" t="s">
         <v>31</v>
       </c>
       <c r="G23" t="s">
         <v>32</v>
       </c>
       <c r="H23" t="s">
         <v>33</v>
       </c>
       <c r="I23" t="s">
         <v>34</v>
       </c>
       <c r="J23" t="s">
         <v>35</v>
       </c>
       <c r="K23" t="s">
         <v>35</v>
       </c>
       <c r="L23" t="s">
         <v>36</v>
       </c>
       <c r="M23" t="s">
         <v>37</v>
       </c>
       <c r="N23" t="s">
         <v>65</v>
       </c>
       <c r="O23">
-        <v>89</v>
-[...11 lines deleted...]
-      <c r="T23"/>
+        <v>101</v>
+      </c>
+      <c r="P23">
+        <v>0.54</v>
+      </c>
+      <c r="Q23">
+        <v>0.43</v>
+      </c>
+      <c r="R23">
+        <v>0.67</v>
+      </c>
+      <c r="S23">
+        <v>0.28</v>
+      </c>
+      <c r="T23">
+        <v>0.51</v>
+      </c>
       <c r="U23">
-        <v>0.46</v>
-[...5 lines deleted...]
-      <c r="X23"/>
+        <v>0.99</v>
+      </c>
+      <c r="V23"/>
+      <c r="W23">
+        <v>3.7</v>
+      </c>
+      <c r="X23" t="s">
+        <v>66</v>
+      </c>
       <c r="Y23"/>
       <c r="Z23">
+        <v>0.05</v>
+      </c>
+      <c r="AA23"/>
+    </row>
+    <row r="24" spans="1:27">
+      <c r="A24"/>
+      <c r="B24" t="s">
+        <v>61</v>
+      </c>
+      <c r="C24" t="s">
+        <v>62</v>
+      </c>
+      <c r="D24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E24" t="s">
+        <v>64</v>
+      </c>
+      <c r="F24" t="s">
+        <v>31</v>
+      </c>
+      <c r="G24" t="s">
+        <v>32</v>
+      </c>
+      <c r="H24" t="s">
+        <v>33</v>
+      </c>
+      <c r="I24" t="s">
+        <v>34</v>
+      </c>
+      <c r="J24" t="s">
+        <v>41</v>
+      </c>
+      <c r="K24" t="s">
+        <v>41</v>
+      </c>
+      <c r="L24" t="s">
+        <v>42</v>
+      </c>
+      <c r="M24" t="s">
+        <v>43</v>
+      </c>
+      <c r="N24" t="s">
+        <v>67</v>
+      </c>
+      <c r="O24">
+        <v>101</v>
+      </c>
+      <c r="P24" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q24" t="s">
+        <v>44</v>
+      </c>
+      <c r="R24" t="s">
+        <v>44</v>
+      </c>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24">
+        <v>0.063</v>
+      </c>
+      <c r="X24" t="s">
+        <v>68</v>
+      </c>
+      <c r="Y24"/>
+      <c r="Z24">
+        <v>0.05</v>
+      </c>
+      <c r="AA24" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="25" spans="1:27">
+      <c r="A25"/>
+      <c r="B25" t="s">
+        <v>69</v>
+      </c>
+      <c r="C25" t="s">
+        <v>70</v>
+      </c>
+      <c r="D25" t="s">
+        <v>71</v>
+      </c>
+      <c r="E25" t="s">
+        <v>64</v>
+      </c>
+      <c r="F25" t="s">
+        <v>31</v>
+      </c>
+      <c r="G25" t="s">
+        <v>32</v>
+      </c>
+      <c r="H25" t="s">
+        <v>33</v>
+      </c>
+      <c r="I25" t="s">
+        <v>34</v>
+      </c>
+      <c r="J25" t="s">
+        <v>35</v>
+      </c>
+      <c r="K25" t="s">
+        <v>35</v>
+      </c>
+      <c r="L25" t="s">
+        <v>36</v>
+      </c>
+      <c r="M25" t="s">
+        <v>37</v>
+      </c>
+      <c r="N25" t="s">
+        <v>65</v>
+      </c>
+      <c r="O25">
+        <v>89</v>
+      </c>
+      <c r="P25" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q25" t="s">
+        <v>44</v>
+      </c>
+      <c r="R25" t="s">
+        <v>44</v>
+      </c>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25">
+        <v>0.46</v>
+      </c>
+      <c r="V25">
+        <v>2.6</v>
+      </c>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25">
         <v>0.4</v>
       </c>
-      <c r="AA23" t="s">
+      <c r="AA25" t="s">
         <v>46</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>