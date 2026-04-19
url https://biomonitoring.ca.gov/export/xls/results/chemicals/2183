--- v0 (2025-12-05)
+++ v1 (2026-04-19)
@@ -13818,51 +13818,53 @@
       <c r="AA170"/>
     </row>
     <row r="171" spans="1:27">
       <c r="A171"/>
       <c r="B171" t="s">
         <v>298</v>
       </c>
       <c r="C171" t="s">
         <v>299</v>
       </c>
       <c r="D171" t="s">
         <v>278</v>
       </c>
       <c r="E171" t="s">
         <v>300</v>
       </c>
       <c r="F171" t="s">
         <v>30</v>
       </c>
       <c r="G171" t="s">
         <v>31</v>
       </c>
       <c r="H171" t="s">
         <v>32</v>
       </c>
-      <c r="I171"/>
+      <c r="I171" t="s">
+        <v>33</v>
+      </c>
       <c r="J171" t="s">
         <v>34</v>
       </c>
       <c r="K171" t="s">
         <v>35</v>
       </c>
       <c r="L171"/>
       <c r="M171" t="s">
         <v>35</v>
       </c>
       <c r="N171" t="s">
         <v>140</v>
       </c>
       <c r="O171">
         <v>292</v>
       </c>
       <c r="P171" t="s">
         <v>37</v>
       </c>
       <c r="Q171" t="s">
         <v>37</v>
       </c>
       <c r="R171" t="s">
         <v>37</v>
       </c>
@@ -13885,51 +13887,53 @@
       </c>
     </row>
     <row r="172" spans="1:27">
       <c r="A172"/>
       <c r="B172" t="s">
         <v>298</v>
       </c>
       <c r="C172" t="s">
         <v>299</v>
       </c>
       <c r="D172" t="s">
         <v>278</v>
       </c>
       <c r="E172" t="s">
         <v>300</v>
       </c>
       <c r="F172" t="s">
         <v>30</v>
       </c>
       <c r="G172" t="s">
         <v>31</v>
       </c>
       <c r="H172" t="s">
         <v>32</v>
       </c>
-      <c r="I172"/>
+      <c r="I172" t="s">
+        <v>33</v>
+      </c>
       <c r="J172" t="s">
         <v>40</v>
       </c>
       <c r="K172" t="s">
         <v>41</v>
       </c>
       <c r="L172"/>
       <c r="M172" t="s">
         <v>41</v>
       </c>
       <c r="N172" t="s">
         <v>140</v>
       </c>
       <c r="O172">
         <v>292</v>
       </c>
       <c r="P172" t="s">
         <v>37</v>
       </c>
       <c r="Q172" t="s">
         <v>37</v>
       </c>
       <c r="R172" t="s">
         <v>37</v>
       </c>
@@ -13950,51 +13954,53 @@
       </c>
     </row>
     <row r="173" spans="1:27">
       <c r="A173"/>
       <c r="B173" t="s">
         <v>298</v>
       </c>
       <c r="C173" t="s">
         <v>299</v>
       </c>
       <c r="D173" t="s">
         <v>278</v>
       </c>
       <c r="E173" t="s">
         <v>300</v>
       </c>
       <c r="F173" t="s">
         <v>30</v>
       </c>
       <c r="G173" t="s">
         <v>31</v>
       </c>
       <c r="H173" t="s">
         <v>32</v>
       </c>
-      <c r="I173"/>
+      <c r="I173" t="s">
+        <v>33</v>
+      </c>
       <c r="J173" t="s">
         <v>42</v>
       </c>
       <c r="K173" t="s">
         <v>43</v>
       </c>
       <c r="L173"/>
       <c r="M173" t="s">
         <v>43</v>
       </c>
       <c r="N173" t="s">
         <v>140</v>
       </c>
       <c r="O173">
         <v>277</v>
       </c>
       <c r="P173" t="s">
         <v>37</v>
       </c>
       <c r="Q173" t="s">
         <v>37</v>
       </c>
       <c r="R173" t="s">
         <v>37</v>
       </c>
@@ -14015,51 +14021,53 @@
       </c>
     </row>
     <row r="174" spans="1:27">
       <c r="A174"/>
       <c r="B174" t="s">
         <v>298</v>
       </c>
       <c r="C174" t="s">
         <v>299</v>
       </c>
       <c r="D174" t="s">
         <v>278</v>
       </c>
       <c r="E174" t="s">
         <v>300</v>
       </c>
       <c r="F174" t="s">
         <v>30</v>
       </c>
       <c r="G174" t="s">
         <v>31</v>
       </c>
       <c r="H174" t="s">
         <v>32</v>
       </c>
-      <c r="I174"/>
+      <c r="I174" t="s">
+        <v>33</v>
+      </c>
       <c r="J174" t="s">
         <v>45</v>
       </c>
       <c r="K174" t="s">
         <v>46</v>
       </c>
       <c r="L174"/>
       <c r="M174" t="s">
         <v>46</v>
       </c>
       <c r="N174" t="s">
         <v>140</v>
       </c>
       <c r="O174">
         <v>292</v>
       </c>
       <c r="P174" t="s">
         <v>37</v>
       </c>
       <c r="Q174" t="s">
         <v>37</v>
       </c>
       <c r="R174" t="s">
         <v>37</v>
       </c>
@@ -14080,51 +14088,53 @@
       </c>
     </row>
     <row r="175" spans="1:27">
       <c r="A175"/>
       <c r="B175" t="s">
         <v>298</v>
       </c>
       <c r="C175" t="s">
         <v>299</v>
       </c>
       <c r="D175" t="s">
         <v>278</v>
       </c>
       <c r="E175" t="s">
         <v>300</v>
       </c>
       <c r="F175" t="s">
         <v>30</v>
       </c>
       <c r="G175" t="s">
         <v>31</v>
       </c>
       <c r="H175" t="s">
         <v>32</v>
       </c>
-      <c r="I175"/>
+      <c r="I175" t="s">
+        <v>33</v>
+      </c>
       <c r="J175" t="s">
         <v>47</v>
       </c>
       <c r="K175" t="s">
         <v>48</v>
       </c>
       <c r="L175"/>
       <c r="M175" t="s">
         <v>48</v>
       </c>
       <c r="N175" t="s">
         <v>140</v>
       </c>
       <c r="O175">
         <v>240</v>
       </c>
       <c r="P175" t="s">
         <v>37</v>
       </c>
       <c r="Q175" t="s">
         <v>37</v>
       </c>
       <c r="R175" t="s">
         <v>37</v>
       </c>
@@ -14147,51 +14157,53 @@
       </c>
     </row>
     <row r="176" spans="1:27">
       <c r="A176"/>
       <c r="B176" t="s">
         <v>298</v>
       </c>
       <c r="C176" t="s">
         <v>299</v>
       </c>
       <c r="D176" t="s">
         <v>278</v>
       </c>
       <c r="E176" t="s">
         <v>300</v>
       </c>
       <c r="F176" t="s">
         <v>30</v>
       </c>
       <c r="G176" t="s">
         <v>31</v>
       </c>
       <c r="H176" t="s">
         <v>32</v>
       </c>
-      <c r="I176"/>
+      <c r="I176" t="s">
+        <v>33</v>
+      </c>
       <c r="J176" t="s">
         <v>49</v>
       </c>
       <c r="K176" t="s">
         <v>50</v>
       </c>
       <c r="L176"/>
       <c r="M176" t="s">
         <v>50</v>
       </c>
       <c r="N176" t="s">
         <v>140</v>
       </c>
       <c r="O176">
         <v>292</v>
       </c>
       <c r="P176" t="s">
         <v>37</v>
       </c>
       <c r="Q176" t="s">
         <v>37</v>
       </c>
       <c r="R176" t="s">
         <v>37</v>
       </c>
@@ -14212,51 +14224,53 @@
       </c>
     </row>
     <row r="177" spans="1:27">
       <c r="A177"/>
       <c r="B177" t="s">
         <v>298</v>
       </c>
       <c r="C177" t="s">
         <v>299</v>
       </c>
       <c r="D177" t="s">
         <v>278</v>
       </c>
       <c r="E177" t="s">
         <v>300</v>
       </c>
       <c r="F177" t="s">
         <v>30</v>
       </c>
       <c r="G177" t="s">
         <v>31</v>
       </c>
       <c r="H177" t="s">
         <v>32</v>
       </c>
-      <c r="I177"/>
+      <c r="I177" t="s">
+        <v>33</v>
+      </c>
       <c r="J177" t="s">
         <v>51</v>
       </c>
       <c r="K177" t="s">
         <v>52</v>
       </c>
       <c r="L177"/>
       <c r="M177" t="s">
         <v>52</v>
       </c>
       <c r="N177" t="s">
         <v>140</v>
       </c>
       <c r="O177">
         <v>292</v>
       </c>
       <c r="P177" t="s">
         <v>37</v>
       </c>
       <c r="Q177" t="s">
         <v>37</v>
       </c>
       <c r="R177" t="s">
         <v>37</v>
       </c>
@@ -14277,51 +14291,53 @@
       </c>
     </row>
     <row r="178" spans="1:27">
       <c r="A178"/>
       <c r="B178" t="s">
         <v>298</v>
       </c>
       <c r="C178" t="s">
         <v>299</v>
       </c>
       <c r="D178" t="s">
         <v>278</v>
       </c>
       <c r="E178" t="s">
         <v>300</v>
       </c>
       <c r="F178" t="s">
         <v>30</v>
       </c>
       <c r="G178" t="s">
         <v>31</v>
       </c>
       <c r="H178" t="s">
         <v>32</v>
       </c>
-      <c r="I178"/>
+      <c r="I178" t="s">
+        <v>33</v>
+      </c>
       <c r="J178" t="s">
         <v>55</v>
       </c>
       <c r="K178" t="s">
         <v>56</v>
       </c>
       <c r="L178"/>
       <c r="M178" t="s">
         <v>56</v>
       </c>
       <c r="N178" t="s">
         <v>140</v>
       </c>
       <c r="O178">
         <v>291</v>
       </c>
       <c r="P178" t="s">
         <v>37</v>
       </c>
       <c r="Q178" t="s">
         <v>37</v>
       </c>
       <c r="R178" t="s">
         <v>37</v>
       </c>
@@ -14342,51 +14358,53 @@
       </c>
     </row>
     <row r="179" spans="1:27">
       <c r="A179"/>
       <c r="B179" t="s">
         <v>298</v>
       </c>
       <c r="C179" t="s">
         <v>299</v>
       </c>
       <c r="D179" t="s">
         <v>278</v>
       </c>
       <c r="E179" t="s">
         <v>300</v>
       </c>
       <c r="F179" t="s">
         <v>30</v>
       </c>
       <c r="G179" t="s">
         <v>31</v>
       </c>
       <c r="H179" t="s">
         <v>32</v>
       </c>
-      <c r="I179"/>
+      <c r="I179" t="s">
+        <v>33</v>
+      </c>
       <c r="J179" t="s">
         <v>57</v>
       </c>
       <c r="K179" t="s">
         <v>58</v>
       </c>
       <c r="L179"/>
       <c r="M179" t="s">
         <v>58</v>
       </c>
       <c r="N179" t="s">
         <v>140</v>
       </c>
       <c r="O179">
         <v>291</v>
       </c>
       <c r="P179" t="s">
         <v>37</v>
       </c>
       <c r="Q179" t="s">
         <v>37</v>
       </c>
       <c r="R179" t="s">
         <v>37</v>
       </c>
@@ -14407,51 +14425,53 @@
       </c>
     </row>
     <row r="180" spans="1:27">
       <c r="A180"/>
       <c r="B180" t="s">
         <v>298</v>
       </c>
       <c r="C180" t="s">
         <v>299</v>
       </c>
       <c r="D180" t="s">
         <v>278</v>
       </c>
       <c r="E180" t="s">
         <v>300</v>
       </c>
       <c r="F180" t="s">
         <v>30</v>
       </c>
       <c r="G180" t="s">
         <v>31</v>
       </c>
       <c r="H180" t="s">
         <v>32</v>
       </c>
-      <c r="I180"/>
+      <c r="I180" t="s">
+        <v>33</v>
+      </c>
       <c r="J180" t="s">
         <v>59</v>
       </c>
       <c r="K180" t="s">
         <v>60</v>
       </c>
       <c r="L180"/>
       <c r="M180" t="s">
         <v>60</v>
       </c>
       <c r="N180" t="s">
         <v>140</v>
       </c>
       <c r="O180">
         <v>292</v>
       </c>
       <c r="P180" t="s">
         <v>37</v>
       </c>
       <c r="Q180" t="s">
         <v>37</v>
       </c>
       <c r="R180" t="s">
         <v>37</v>
       </c>
@@ -14472,51 +14492,53 @@
       </c>
     </row>
     <row r="181" spans="1:27">
       <c r="A181"/>
       <c r="B181" t="s">
         <v>298</v>
       </c>
       <c r="C181" t="s">
         <v>299</v>
       </c>
       <c r="D181" t="s">
         <v>278</v>
       </c>
       <c r="E181" t="s">
         <v>300</v>
       </c>
       <c r="F181" t="s">
         <v>30</v>
       </c>
       <c r="G181" t="s">
         <v>31</v>
       </c>
       <c r="H181" t="s">
         <v>32</v>
       </c>
-      <c r="I181"/>
+      <c r="I181" t="s">
+        <v>33</v>
+      </c>
       <c r="J181" t="s">
         <v>61</v>
       </c>
       <c r="K181" t="s">
         <v>62</v>
       </c>
       <c r="L181"/>
       <c r="M181" t="s">
         <v>62</v>
       </c>
       <c r="N181" t="s">
         <v>140</v>
       </c>
       <c r="O181">
         <v>290</v>
       </c>
       <c r="P181" t="s">
         <v>37</v>
       </c>
       <c r="Q181" t="s">
         <v>37</v>
       </c>
       <c r="R181" t="s">
         <v>37</v>
       </c>
@@ -14537,51 +14559,53 @@
       </c>
     </row>
     <row r="182" spans="1:27">
       <c r="A182"/>
       <c r="B182" t="s">
         <v>298</v>
       </c>
       <c r="C182" t="s">
         <v>299</v>
       </c>
       <c r="D182" t="s">
         <v>278</v>
       </c>
       <c r="E182" t="s">
         <v>300</v>
       </c>
       <c r="F182" t="s">
         <v>30</v>
       </c>
       <c r="G182" t="s">
         <v>31</v>
       </c>
       <c r="H182" t="s">
         <v>32</v>
       </c>
-      <c r="I182"/>
+      <c r="I182" t="s">
+        <v>33</v>
+      </c>
       <c r="J182" t="s">
         <v>63</v>
       </c>
       <c r="K182" t="s">
         <v>64</v>
       </c>
       <c r="L182"/>
       <c r="M182" t="s">
         <v>64</v>
       </c>
       <c r="N182" t="s">
         <v>140</v>
       </c>
       <c r="O182">
         <v>292</v>
       </c>
       <c r="P182" t="s">
         <v>37</v>
       </c>
       <c r="Q182" t="s">
         <v>37</v>
       </c>
       <c r="R182" t="s">
         <v>37</v>
       </c>
@@ -14602,51 +14626,53 @@
       </c>
     </row>
     <row r="183" spans="1:27">
       <c r="A183"/>
       <c r="B183" t="s">
         <v>298</v>
       </c>
       <c r="C183" t="s">
         <v>299</v>
       </c>
       <c r="D183" t="s">
         <v>278</v>
       </c>
       <c r="E183" t="s">
         <v>300</v>
       </c>
       <c r="F183" t="s">
         <v>30</v>
       </c>
       <c r="G183" t="s">
         <v>31</v>
       </c>
       <c r="H183" t="s">
         <v>32</v>
       </c>
-      <c r="I183"/>
+      <c r="I183" t="s">
+        <v>33</v>
+      </c>
       <c r="J183" t="s">
         <v>67</v>
       </c>
       <c r="K183" t="s">
         <v>68</v>
       </c>
       <c r="L183" t="s">
         <v>69</v>
       </c>
       <c r="M183" t="s">
         <v>68</v>
       </c>
       <c r="N183" t="s">
         <v>140</v>
       </c>
       <c r="O183">
         <v>292</v>
       </c>
       <c r="P183" t="s">
         <v>37</v>
       </c>
       <c r="Q183" t="s">
         <v>37</v>
       </c>
       <c r="R183" t="s">
@@ -14673,51 +14699,53 @@
       </c>
     </row>
     <row r="184" spans="1:27">
       <c r="A184"/>
       <c r="B184" t="s">
         <v>298</v>
       </c>
       <c r="C184" t="s">
         <v>299</v>
       </c>
       <c r="D184" t="s">
         <v>278</v>
       </c>
       <c r="E184" t="s">
         <v>300</v>
       </c>
       <c r="F184" t="s">
         <v>30</v>
       </c>
       <c r="G184" t="s">
         <v>31</v>
       </c>
       <c r="H184" t="s">
         <v>32</v>
       </c>
-      <c r="I184"/>
+      <c r="I184" t="s">
+        <v>33</v>
+      </c>
       <c r="J184" t="s">
         <v>71</v>
       </c>
       <c r="K184" t="s">
         <v>72</v>
       </c>
       <c r="L184" t="s">
         <v>73</v>
       </c>
       <c r="M184" t="s">
         <v>72</v>
       </c>
       <c r="N184" t="s">
         <v>140</v>
       </c>
       <c r="O184">
         <v>292</v>
       </c>
       <c r="P184" t="s">
         <v>37</v>
       </c>
       <c r="Q184" t="s">
         <v>37</v>
       </c>
       <c r="R184" t="s">
@@ -14744,51 +14772,53 @@
       </c>
     </row>
     <row r="185" spans="1:27">
       <c r="A185"/>
       <c r="B185" t="s">
         <v>298</v>
       </c>
       <c r="C185" t="s">
         <v>299</v>
       </c>
       <c r="D185" t="s">
         <v>278</v>
       </c>
       <c r="E185" t="s">
         <v>300</v>
       </c>
       <c r="F185" t="s">
         <v>30</v>
       </c>
       <c r="G185" t="s">
         <v>31</v>
       </c>
       <c r="H185" t="s">
         <v>32</v>
       </c>
-      <c r="I185"/>
+      <c r="I185" t="s">
+        <v>33</v>
+      </c>
       <c r="J185" t="s">
         <v>75</v>
       </c>
       <c r="K185" t="s">
         <v>76</v>
       </c>
       <c r="L185"/>
       <c r="M185" t="s">
         <v>76</v>
       </c>
       <c r="N185" t="s">
         <v>140</v>
       </c>
       <c r="O185">
         <v>292</v>
       </c>
       <c r="P185">
         <v>0.0577</v>
       </c>
       <c r="Q185">
         <v>0.055</v>
       </c>
       <c r="R185">
         <v>0.0606</v>
       </c>
@@ -14813,51 +14843,53 @@
       <c r="AA185"/>
     </row>
     <row r="186" spans="1:27">
       <c r="A186"/>
       <c r="B186" t="s">
         <v>298</v>
       </c>
       <c r="C186" t="s">
         <v>299</v>
       </c>
       <c r="D186" t="s">
         <v>278</v>
       </c>
       <c r="E186" t="s">
         <v>300</v>
       </c>
       <c r="F186" t="s">
         <v>30</v>
       </c>
       <c r="G186" t="s">
         <v>31</v>
       </c>
       <c r="H186" t="s">
         <v>32</v>
       </c>
-      <c r="I186"/>
+      <c r="I186" t="s">
+        <v>33</v>
+      </c>
       <c r="J186" t="s">
         <v>78</v>
       </c>
       <c r="K186" t="s">
         <v>79</v>
       </c>
       <c r="L186" t="s">
         <v>80</v>
       </c>
       <c r="M186" t="s">
         <v>79</v>
       </c>
       <c r="N186" t="s">
         <v>140</v>
       </c>
       <c r="O186">
         <v>292</v>
       </c>
       <c r="P186" t="s">
         <v>37</v>
       </c>
       <c r="Q186" t="s">
         <v>37</v>
       </c>
       <c r="R186" t="s">
@@ -14884,51 +14916,53 @@
       </c>
     </row>
     <row r="187" spans="1:27">
       <c r="A187"/>
       <c r="B187" t="s">
         <v>298</v>
       </c>
       <c r="C187" t="s">
         <v>299</v>
       </c>
       <c r="D187" t="s">
         <v>278</v>
       </c>
       <c r="E187" t="s">
         <v>300</v>
       </c>
       <c r="F187" t="s">
         <v>30</v>
       </c>
       <c r="G187" t="s">
         <v>31</v>
       </c>
       <c r="H187" t="s">
         <v>32</v>
       </c>
-      <c r="I187"/>
+      <c r="I187" t="s">
+        <v>33</v>
+      </c>
       <c r="J187" t="s">
         <v>81</v>
       </c>
       <c r="K187" t="s">
         <v>82</v>
       </c>
       <c r="L187" t="s">
         <v>83</v>
       </c>
       <c r="M187" t="s">
         <v>82</v>
       </c>
       <c r="N187" t="s">
         <v>140</v>
       </c>
       <c r="O187">
         <v>292</v>
       </c>
       <c r="P187">
         <v>0.213</v>
       </c>
       <c r="Q187">
         <v>0.196</v>
       </c>
       <c r="R187">
@@ -14957,51 +14991,53 @@
       <c r="AA187"/>
     </row>
     <row r="188" spans="1:27">
       <c r="A188"/>
       <c r="B188" t="s">
         <v>298</v>
       </c>
       <c r="C188" t="s">
         <v>299</v>
       </c>
       <c r="D188" t="s">
         <v>278</v>
       </c>
       <c r="E188" t="s">
         <v>300</v>
       </c>
       <c r="F188" t="s">
         <v>30</v>
       </c>
       <c r="G188" t="s">
         <v>31</v>
       </c>
       <c r="H188" t="s">
         <v>32</v>
       </c>
-      <c r="I188"/>
+      <c r="I188" t="s">
+        <v>33</v>
+      </c>
       <c r="J188" t="s">
         <v>85</v>
       </c>
       <c r="K188" t="s">
         <v>86</v>
       </c>
       <c r="L188" t="s">
         <v>87</v>
       </c>
       <c r="M188" t="s">
         <v>86</v>
       </c>
       <c r="N188" t="s">
         <v>140</v>
       </c>
       <c r="O188">
         <v>292</v>
       </c>
       <c r="P188" t="s">
         <v>37</v>
       </c>
       <c r="Q188" t="s">
         <v>37</v>
       </c>
       <c r="R188" t="s">
@@ -15026,51 +15062,53 @@
       </c>
     </row>
     <row r="189" spans="1:27">
       <c r="A189"/>
       <c r="B189" t="s">
         <v>298</v>
       </c>
       <c r="C189" t="s">
         <v>299</v>
       </c>
       <c r="D189" t="s">
         <v>278</v>
       </c>
       <c r="E189" t="s">
         <v>300</v>
       </c>
       <c r="F189" t="s">
         <v>30</v>
       </c>
       <c r="G189" t="s">
         <v>31</v>
       </c>
       <c r="H189" t="s">
         <v>32</v>
       </c>
-      <c r="I189"/>
+      <c r="I189" t="s">
+        <v>33</v>
+      </c>
       <c r="J189" t="s">
         <v>89</v>
       </c>
       <c r="K189" t="s">
         <v>90</v>
       </c>
       <c r="L189"/>
       <c r="M189" t="s">
         <v>90</v>
       </c>
       <c r="N189" t="s">
         <v>140</v>
       </c>
       <c r="O189">
         <v>292</v>
       </c>
       <c r="P189" t="s">
         <v>37</v>
       </c>
       <c r="Q189" t="s">
         <v>37</v>
       </c>
       <c r="R189" t="s">
         <v>37</v>
       </c>
@@ -15093,51 +15131,53 @@
       </c>
     </row>
     <row r="190" spans="1:27">
       <c r="A190"/>
       <c r="B190" t="s">
         <v>298</v>
       </c>
       <c r="C190" t="s">
         <v>299</v>
       </c>
       <c r="D190" t="s">
         <v>278</v>
       </c>
       <c r="E190" t="s">
         <v>300</v>
       </c>
       <c r="F190" t="s">
         <v>30</v>
       </c>
       <c r="G190" t="s">
         <v>31</v>
       </c>
       <c r="H190" t="s">
         <v>32</v>
       </c>
-      <c r="I190"/>
+      <c r="I190" t="s">
+        <v>33</v>
+      </c>
       <c r="J190" t="s">
         <v>92</v>
       </c>
       <c r="K190" t="s">
         <v>93</v>
       </c>
       <c r="L190" t="s">
         <v>94</v>
       </c>
       <c r="M190" t="s">
         <v>93</v>
       </c>
       <c r="N190" t="s">
         <v>140</v>
       </c>
       <c r="O190">
         <v>292</v>
       </c>
       <c r="P190" t="s">
         <v>37</v>
       </c>
       <c r="Q190" t="s">
         <v>37</v>
       </c>
       <c r="R190" t="s">
@@ -15162,51 +15202,53 @@
       </c>
     </row>
     <row r="191" spans="1:27">
       <c r="A191"/>
       <c r="B191" t="s">
         <v>298</v>
       </c>
       <c r="C191" t="s">
         <v>299</v>
       </c>
       <c r="D191" t="s">
         <v>278</v>
       </c>
       <c r="E191" t="s">
         <v>300</v>
       </c>
       <c r="F191" t="s">
         <v>30</v>
       </c>
       <c r="G191" t="s">
         <v>31</v>
       </c>
       <c r="H191" t="s">
         <v>32</v>
       </c>
-      <c r="I191"/>
+      <c r="I191" t="s">
+        <v>33</v>
+      </c>
       <c r="J191" t="s">
         <v>96</v>
       </c>
       <c r="K191" t="s">
         <v>97</v>
       </c>
       <c r="L191"/>
       <c r="M191" t="s">
         <v>97</v>
       </c>
       <c r="N191" t="s">
         <v>140</v>
       </c>
       <c r="O191">
         <v>292</v>
       </c>
       <c r="P191" t="s">
         <v>37</v>
       </c>
       <c r="Q191" t="s">
         <v>37</v>
       </c>
       <c r="R191" t="s">
         <v>37</v>
       </c>
@@ -15229,51 +15271,53 @@
       </c>
     </row>
     <row r="192" spans="1:27">
       <c r="A192"/>
       <c r="B192" t="s">
         <v>298</v>
       </c>
       <c r="C192" t="s">
         <v>299</v>
       </c>
       <c r="D192" t="s">
         <v>278</v>
       </c>
       <c r="E192" t="s">
         <v>300</v>
       </c>
       <c r="F192" t="s">
         <v>30</v>
       </c>
       <c r="G192" t="s">
         <v>31</v>
       </c>
       <c r="H192" t="s">
         <v>32</v>
       </c>
-      <c r="I192"/>
+      <c r="I192" t="s">
+        <v>33</v>
+      </c>
       <c r="J192" t="s">
         <v>99</v>
       </c>
       <c r="K192" t="s">
         <v>100</v>
       </c>
       <c r="L192"/>
       <c r="M192" t="s">
         <v>100</v>
       </c>
       <c r="N192" t="s">
         <v>140</v>
       </c>
       <c r="O192">
         <v>292</v>
       </c>
       <c r="P192" t="s">
         <v>37</v>
       </c>
       <c r="Q192" t="s">
         <v>37</v>
       </c>
       <c r="R192" t="s">
         <v>37</v>
       </c>
@@ -15294,51 +15338,53 @@
       </c>
     </row>
     <row r="193" spans="1:27">
       <c r="A193"/>
       <c r="B193" t="s">
         <v>298</v>
       </c>
       <c r="C193" t="s">
         <v>299</v>
       </c>
       <c r="D193" t="s">
         <v>278</v>
       </c>
       <c r="E193" t="s">
         <v>300</v>
       </c>
       <c r="F193" t="s">
         <v>30</v>
       </c>
       <c r="G193" t="s">
         <v>31</v>
       </c>
       <c r="H193" t="s">
         <v>32</v>
       </c>
-      <c r="I193"/>
+      <c r="I193" t="s">
+        <v>33</v>
+      </c>
       <c r="J193" t="s">
         <v>101</v>
       </c>
       <c r="K193" t="s">
         <v>102</v>
       </c>
       <c r="L193" t="s">
         <v>103</v>
       </c>
       <c r="M193" t="s">
         <v>102</v>
       </c>
       <c r="N193" t="s">
         <v>140</v>
       </c>
       <c r="O193">
         <v>292</v>
       </c>
       <c r="P193">
         <v>0.743</v>
       </c>
       <c r="Q193">
         <v>0.69</v>
       </c>
       <c r="R193">
@@ -15367,51 +15413,53 @@
       <c r="AA193"/>
     </row>
     <row r="194" spans="1:27">
       <c r="A194"/>
       <c r="B194" t="s">
         <v>298</v>
       </c>
       <c r="C194" t="s">
         <v>299</v>
       </c>
       <c r="D194" t="s">
         <v>278</v>
       </c>
       <c r="E194" t="s">
         <v>300</v>
       </c>
       <c r="F194" t="s">
         <v>30</v>
       </c>
       <c r="G194" t="s">
         <v>31</v>
       </c>
       <c r="H194" t="s">
         <v>32</v>
       </c>
-      <c r="I194"/>
+      <c r="I194" t="s">
+        <v>33</v>
+      </c>
       <c r="J194" t="s">
         <v>105</v>
       </c>
       <c r="K194" t="s">
         <v>106</v>
       </c>
       <c r="L194" t="s">
         <v>107</v>
       </c>
       <c r="M194" t="s">
         <v>106</v>
       </c>
       <c r="N194" t="s">
         <v>140</v>
       </c>
       <c r="O194">
         <v>292</v>
       </c>
       <c r="P194">
         <v>0.542</v>
       </c>
       <c r="Q194">
         <v>0.509</v>
       </c>
       <c r="R194">
@@ -15440,51 +15488,53 @@
       <c r="AA194"/>
     </row>
     <row r="195" spans="1:27">
       <c r="A195"/>
       <c r="B195" t="s">
         <v>298</v>
       </c>
       <c r="C195" t="s">
         <v>299</v>
       </c>
       <c r="D195" t="s">
         <v>278</v>
       </c>
       <c r="E195" t="s">
         <v>300</v>
       </c>
       <c r="F195" t="s">
         <v>30</v>
       </c>
       <c r="G195" t="s">
         <v>31</v>
       </c>
       <c r="H195" t="s">
         <v>32</v>
       </c>
-      <c r="I195"/>
+      <c r="I195" t="s">
+        <v>33</v>
+      </c>
       <c r="J195" t="s">
         <v>109</v>
       </c>
       <c r="K195" t="s">
         <v>110</v>
       </c>
       <c r="L195" t="s">
         <v>111</v>
       </c>
       <c r="M195" t="s">
         <v>110</v>
       </c>
       <c r="N195" t="s">
         <v>140</v>
       </c>
       <c r="O195">
         <v>292</v>
       </c>
       <c r="P195">
         <v>1.01</v>
       </c>
       <c r="Q195">
         <v>0.942</v>
       </c>
       <c r="R195">
@@ -15513,51 +15563,53 @@
       <c r="AA195"/>
     </row>
     <row r="196" spans="1:27">
       <c r="A196"/>
       <c r="B196" t="s">
         <v>298</v>
       </c>
       <c r="C196" t="s">
         <v>299</v>
       </c>
       <c r="D196" t="s">
         <v>278</v>
       </c>
       <c r="E196" t="s">
         <v>300</v>
       </c>
       <c r="F196" t="s">
         <v>30</v>
       </c>
       <c r="G196" t="s">
         <v>31</v>
       </c>
       <c r="H196" t="s">
         <v>32</v>
       </c>
-      <c r="I196"/>
+      <c r="I196" t="s">
+        <v>33</v>
+      </c>
       <c r="J196" t="s">
         <v>114</v>
       </c>
       <c r="K196" t="s">
         <v>115</v>
       </c>
       <c r="L196" t="s">
         <v>116</v>
       </c>
       <c r="M196" t="s">
         <v>115</v>
       </c>
       <c r="N196" t="s">
         <v>140</v>
       </c>
       <c r="O196">
         <v>292</v>
       </c>
       <c r="P196">
         <v>3.1</v>
       </c>
       <c r="Q196">
         <v>2.88</v>
       </c>
       <c r="R196">
@@ -15586,51 +15638,53 @@
       <c r="AA196"/>
     </row>
     <row r="197" spans="1:27">
       <c r="A197"/>
       <c r="B197" t="s">
         <v>298</v>
       </c>
       <c r="C197" t="s">
         <v>299</v>
       </c>
       <c r="D197" t="s">
         <v>278</v>
       </c>
       <c r="E197" t="s">
         <v>300</v>
       </c>
       <c r="F197" t="s">
         <v>30</v>
       </c>
       <c r="G197" t="s">
         <v>31</v>
       </c>
       <c r="H197" t="s">
         <v>32</v>
       </c>
-      <c r="I197"/>
+      <c r="I197" t="s">
+        <v>33</v>
+      </c>
       <c r="J197" t="s">
         <v>117</v>
       </c>
       <c r="K197" t="s">
         <v>118</v>
       </c>
       <c r="L197" t="s">
         <v>119</v>
       </c>
       <c r="M197" t="s">
         <v>118</v>
       </c>
       <c r="N197" t="s">
         <v>140</v>
       </c>
       <c r="O197">
         <v>292</v>
       </c>
       <c r="P197" t="s">
         <v>37</v>
       </c>
       <c r="Q197" t="s">
         <v>37</v>
       </c>
       <c r="R197" t="s">
@@ -15653,51 +15707,53 @@
       </c>
     </row>
     <row r="198" spans="1:27">
       <c r="A198"/>
       <c r="B198" t="s">
         <v>298</v>
       </c>
       <c r="C198" t="s">
         <v>299</v>
       </c>
       <c r="D198" t="s">
         <v>278</v>
       </c>
       <c r="E198" t="s">
         <v>300</v>
       </c>
       <c r="F198" t="s">
         <v>30</v>
       </c>
       <c r="G198" t="s">
         <v>31</v>
       </c>
       <c r="H198" t="s">
         <v>32</v>
       </c>
-      <c r="I198"/>
+      <c r="I198" t="s">
+        <v>33</v>
+      </c>
       <c r="J198" t="s">
         <v>120</v>
       </c>
       <c r="K198" t="s">
         <v>121</v>
       </c>
       <c r="L198"/>
       <c r="M198" t="s">
         <v>121</v>
       </c>
       <c r="N198" t="s">
         <v>140</v>
       </c>
       <c r="O198">
         <v>292</v>
       </c>
       <c r="P198" t="s">
         <v>37</v>
       </c>
       <c r="Q198" t="s">
         <v>37</v>
       </c>
       <c r="R198" t="s">
         <v>37</v>
       </c>
@@ -15720,51 +15776,53 @@
       </c>
     </row>
     <row r="199" spans="1:27">
       <c r="A199"/>
       <c r="B199" t="s">
         <v>298</v>
       </c>
       <c r="C199" t="s">
         <v>299</v>
       </c>
       <c r="D199" t="s">
         <v>278</v>
       </c>
       <c r="E199" t="s">
         <v>300</v>
       </c>
       <c r="F199" t="s">
         <v>30</v>
       </c>
       <c r="G199" t="s">
         <v>31</v>
       </c>
       <c r="H199" t="s">
         <v>32</v>
       </c>
-      <c r="I199"/>
+      <c r="I199" t="s">
+        <v>33</v>
+      </c>
       <c r="J199" t="s">
         <v>122</v>
       </c>
       <c r="K199" t="s">
         <v>123</v>
       </c>
       <c r="L199" t="s">
         <v>124</v>
       </c>
       <c r="M199" t="s">
         <v>123</v>
       </c>
       <c r="N199" t="s">
         <v>140</v>
       </c>
       <c r="O199">
         <v>292</v>
       </c>
       <c r="P199">
         <v>0.129</v>
       </c>
       <c r="Q199">
         <v>0.115</v>
       </c>
       <c r="R199">
@@ -15793,51 +15851,53 @@
       <c r="AA199"/>
     </row>
     <row r="200" spans="1:27">
       <c r="A200"/>
       <c r="B200" t="s">
         <v>338</v>
       </c>
       <c r="C200" t="s">
         <v>339</v>
       </c>
       <c r="D200" t="s">
         <v>278</v>
       </c>
       <c r="E200" t="s">
         <v>340</v>
       </c>
       <c r="F200" t="s">
         <v>30</v>
       </c>
       <c r="G200" t="s">
         <v>31</v>
       </c>
       <c r="H200" t="s">
         <v>32</v>
       </c>
-      <c r="I200"/>
+      <c r="I200" t="s">
+        <v>33</v>
+      </c>
       <c r="J200" t="s">
         <v>34</v>
       </c>
       <c r="K200" t="s">
         <v>35</v>
       </c>
       <c r="L200"/>
       <c r="M200" t="s">
         <v>35</v>
       </c>
       <c r="N200" t="s">
         <v>140</v>
       </c>
       <c r="O200">
         <v>96</v>
       </c>
       <c r="P200" t="s">
         <v>37</v>
       </c>
       <c r="Q200" t="s">
         <v>37</v>
       </c>
       <c r="R200" t="s">
         <v>37</v>
       </c>
@@ -15858,51 +15918,53 @@
       </c>
     </row>
     <row r="201" spans="1:27">
       <c r="A201"/>
       <c r="B201" t="s">
         <v>338</v>
       </c>
       <c r="C201" t="s">
         <v>339</v>
       </c>
       <c r="D201" t="s">
         <v>278</v>
       </c>
       <c r="E201" t="s">
         <v>340</v>
       </c>
       <c r="F201" t="s">
         <v>30</v>
       </c>
       <c r="G201" t="s">
         <v>31</v>
       </c>
       <c r="H201" t="s">
         <v>32</v>
       </c>
-      <c r="I201"/>
+      <c r="I201" t="s">
+        <v>33</v>
+      </c>
       <c r="J201" t="s">
         <v>40</v>
       </c>
       <c r="K201" t="s">
         <v>41</v>
       </c>
       <c r="L201"/>
       <c r="M201" t="s">
         <v>41</v>
       </c>
       <c r="N201" t="s">
         <v>140</v>
       </c>
       <c r="O201">
         <v>96</v>
       </c>
       <c r="P201" t="s">
         <v>37</v>
       </c>
       <c r="Q201" t="s">
         <v>37</v>
       </c>
       <c r="R201" t="s">
         <v>37</v>
       </c>
@@ -15923,51 +15985,53 @@
       </c>
     </row>
     <row r="202" spans="1:27">
       <c r="A202"/>
       <c r="B202" t="s">
         <v>338</v>
       </c>
       <c r="C202" t="s">
         <v>339</v>
       </c>
       <c r="D202" t="s">
         <v>278</v>
       </c>
       <c r="E202" t="s">
         <v>340</v>
       </c>
       <c r="F202" t="s">
         <v>30</v>
       </c>
       <c r="G202" t="s">
         <v>31</v>
       </c>
       <c r="H202" t="s">
         <v>32</v>
       </c>
-      <c r="I202"/>
+      <c r="I202" t="s">
+        <v>33</v>
+      </c>
       <c r="J202" t="s">
         <v>42</v>
       </c>
       <c r="K202" t="s">
         <v>43</v>
       </c>
       <c r="L202"/>
       <c r="M202" t="s">
         <v>43</v>
       </c>
       <c r="N202" t="s">
         <v>140</v>
       </c>
       <c r="O202">
         <v>96</v>
       </c>
       <c r="P202" t="s">
         <v>37</v>
       </c>
       <c r="Q202" t="s">
         <v>37</v>
       </c>
       <c r="R202" t="s">
         <v>37</v>
       </c>
@@ -15988,51 +16052,53 @@
       </c>
     </row>
     <row r="203" spans="1:27">
       <c r="A203"/>
       <c r="B203" t="s">
         <v>338</v>
       </c>
       <c r="C203" t="s">
         <v>339</v>
       </c>
       <c r="D203" t="s">
         <v>278</v>
       </c>
       <c r="E203" t="s">
         <v>340</v>
       </c>
       <c r="F203" t="s">
         <v>30</v>
       </c>
       <c r="G203" t="s">
         <v>31</v>
       </c>
       <c r="H203" t="s">
         <v>32</v>
       </c>
-      <c r="I203"/>
+      <c r="I203" t="s">
+        <v>33</v>
+      </c>
       <c r="J203" t="s">
         <v>45</v>
       </c>
       <c r="K203" t="s">
         <v>46</v>
       </c>
       <c r="L203"/>
       <c r="M203" t="s">
         <v>46</v>
       </c>
       <c r="N203" t="s">
         <v>140</v>
       </c>
       <c r="O203">
         <v>96</v>
       </c>
       <c r="P203" t="s">
         <v>37</v>
       </c>
       <c r="Q203" t="s">
         <v>37</v>
       </c>
       <c r="R203" t="s">
         <v>37</v>
       </c>
@@ -16053,51 +16119,53 @@
       </c>
     </row>
     <row r="204" spans="1:27">
       <c r="A204"/>
       <c r="B204" t="s">
         <v>338</v>
       </c>
       <c r="C204" t="s">
         <v>339</v>
       </c>
       <c r="D204" t="s">
         <v>278</v>
       </c>
       <c r="E204" t="s">
         <v>340</v>
       </c>
       <c r="F204" t="s">
         <v>30</v>
       </c>
       <c r="G204" t="s">
         <v>31</v>
       </c>
       <c r="H204" t="s">
         <v>32</v>
       </c>
-      <c r="I204"/>
+      <c r="I204" t="s">
+        <v>33</v>
+      </c>
       <c r="J204" t="s">
         <v>47</v>
       </c>
       <c r="K204" t="s">
         <v>48</v>
       </c>
       <c r="L204"/>
       <c r="M204" t="s">
         <v>48</v>
       </c>
       <c r="N204" t="s">
         <v>140</v>
       </c>
       <c r="O204">
         <v>87</v>
       </c>
       <c r="P204" t="s">
         <v>37</v>
       </c>
       <c r="Q204" t="s">
         <v>37</v>
       </c>
       <c r="R204" t="s">
         <v>37</v>
       </c>
@@ -16118,51 +16186,53 @@
       </c>
     </row>
     <row r="205" spans="1:27">
       <c r="A205"/>
       <c r="B205" t="s">
         <v>338</v>
       </c>
       <c r="C205" t="s">
         <v>339</v>
       </c>
       <c r="D205" t="s">
         <v>278</v>
       </c>
       <c r="E205" t="s">
         <v>340</v>
       </c>
       <c r="F205" t="s">
         <v>30</v>
       </c>
       <c r="G205" t="s">
         <v>31</v>
       </c>
       <c r="H205" t="s">
         <v>32</v>
       </c>
-      <c r="I205"/>
+      <c r="I205" t="s">
+        <v>33</v>
+      </c>
       <c r="J205" t="s">
         <v>49</v>
       </c>
       <c r="K205" t="s">
         <v>50</v>
       </c>
       <c r="L205"/>
       <c r="M205" t="s">
         <v>50</v>
       </c>
       <c r="N205" t="s">
         <v>140</v>
       </c>
       <c r="O205">
         <v>96</v>
       </c>
       <c r="P205" t="s">
         <v>37</v>
       </c>
       <c r="Q205" t="s">
         <v>37</v>
       </c>
       <c r="R205" t="s">
         <v>37</v>
       </c>
@@ -16183,51 +16253,53 @@
       </c>
     </row>
     <row r="206" spans="1:27">
       <c r="A206"/>
       <c r="B206" t="s">
         <v>338</v>
       </c>
       <c r="C206" t="s">
         <v>339</v>
       </c>
       <c r="D206" t="s">
         <v>278</v>
       </c>
       <c r="E206" t="s">
         <v>340</v>
       </c>
       <c r="F206" t="s">
         <v>30</v>
       </c>
       <c r="G206" t="s">
         <v>31</v>
       </c>
       <c r="H206" t="s">
         <v>32</v>
       </c>
-      <c r="I206"/>
+      <c r="I206" t="s">
+        <v>33</v>
+      </c>
       <c r="J206" t="s">
         <v>51</v>
       </c>
       <c r="K206" t="s">
         <v>52</v>
       </c>
       <c r="L206"/>
       <c r="M206" t="s">
         <v>52</v>
       </c>
       <c r="N206" t="s">
         <v>140</v>
       </c>
       <c r="O206">
         <v>96</v>
       </c>
       <c r="P206" t="s">
         <v>37</v>
       </c>
       <c r="Q206" t="s">
         <v>37</v>
       </c>
       <c r="R206" t="s">
         <v>37</v>
       </c>
@@ -16248,51 +16320,53 @@
       </c>
     </row>
     <row r="207" spans="1:27">
       <c r="A207"/>
       <c r="B207" t="s">
         <v>338</v>
       </c>
       <c r="C207" t="s">
         <v>339</v>
       </c>
       <c r="D207" t="s">
         <v>278</v>
       </c>
       <c r="E207" t="s">
         <v>340</v>
       </c>
       <c r="F207" t="s">
         <v>30</v>
       </c>
       <c r="G207" t="s">
         <v>31</v>
       </c>
       <c r="H207" t="s">
         <v>32</v>
       </c>
-      <c r="I207"/>
+      <c r="I207" t="s">
+        <v>33</v>
+      </c>
       <c r="J207" t="s">
         <v>53</v>
       </c>
       <c r="K207" t="s">
         <v>54</v>
       </c>
       <c r="L207"/>
       <c r="M207" t="s">
         <v>54</v>
       </c>
       <c r="N207" t="s">
         <v>140</v>
       </c>
       <c r="O207">
         <v>96</v>
       </c>
       <c r="P207" t="s">
         <v>37</v>
       </c>
       <c r="Q207" t="s">
         <v>37</v>
       </c>
       <c r="R207" t="s">
         <v>37</v>
       </c>
@@ -16313,51 +16387,53 @@
       </c>
     </row>
     <row r="208" spans="1:27">
       <c r="A208"/>
       <c r="B208" t="s">
         <v>338</v>
       </c>
       <c r="C208" t="s">
         <v>339</v>
       </c>
       <c r="D208" t="s">
         <v>278</v>
       </c>
       <c r="E208" t="s">
         <v>340</v>
       </c>
       <c r="F208" t="s">
         <v>30</v>
       </c>
       <c r="G208" t="s">
         <v>31</v>
       </c>
       <c r="H208" t="s">
         <v>32</v>
       </c>
-      <c r="I208"/>
+      <c r="I208" t="s">
+        <v>33</v>
+      </c>
       <c r="J208" t="s">
         <v>55</v>
       </c>
       <c r="K208" t="s">
         <v>56</v>
       </c>
       <c r="L208"/>
       <c r="M208" t="s">
         <v>56</v>
       </c>
       <c r="N208" t="s">
         <v>140</v>
       </c>
       <c r="O208">
         <v>96</v>
       </c>
       <c r="P208" t="s">
         <v>37</v>
       </c>
       <c r="Q208" t="s">
         <v>37</v>
       </c>
       <c r="R208" t="s">
         <v>37</v>
       </c>
@@ -16378,51 +16454,53 @@
       </c>
     </row>
     <row r="209" spans="1:27">
       <c r="A209"/>
       <c r="B209" t="s">
         <v>338</v>
       </c>
       <c r="C209" t="s">
         <v>339</v>
       </c>
       <c r="D209" t="s">
         <v>278</v>
       </c>
       <c r="E209" t="s">
         <v>340</v>
       </c>
       <c r="F209" t="s">
         <v>30</v>
       </c>
       <c r="G209" t="s">
         <v>31</v>
       </c>
       <c r="H209" t="s">
         <v>32</v>
       </c>
-      <c r="I209"/>
+      <c r="I209" t="s">
+        <v>33</v>
+      </c>
       <c r="J209" t="s">
         <v>57</v>
       </c>
       <c r="K209" t="s">
         <v>58</v>
       </c>
       <c r="L209"/>
       <c r="M209" t="s">
         <v>58</v>
       </c>
       <c r="N209" t="s">
         <v>140</v>
       </c>
       <c r="O209">
         <v>96</v>
       </c>
       <c r="P209" t="s">
         <v>37</v>
       </c>
       <c r="Q209" t="s">
         <v>37</v>
       </c>
       <c r="R209" t="s">
         <v>37</v>
       </c>
@@ -16443,51 +16521,53 @@
       </c>
     </row>
     <row r="210" spans="1:27">
       <c r="A210"/>
       <c r="B210" t="s">
         <v>338</v>
       </c>
       <c r="C210" t="s">
         <v>339</v>
       </c>
       <c r="D210" t="s">
         <v>278</v>
       </c>
       <c r="E210" t="s">
         <v>340</v>
       </c>
       <c r="F210" t="s">
         <v>30</v>
       </c>
       <c r="G210" t="s">
         <v>31</v>
       </c>
       <c r="H210" t="s">
         <v>32</v>
       </c>
-      <c r="I210"/>
+      <c r="I210" t="s">
+        <v>33</v>
+      </c>
       <c r="J210" t="s">
         <v>59</v>
       </c>
       <c r="K210" t="s">
         <v>60</v>
       </c>
       <c r="L210"/>
       <c r="M210" t="s">
         <v>60</v>
       </c>
       <c r="N210" t="s">
         <v>140</v>
       </c>
       <c r="O210">
         <v>96</v>
       </c>
       <c r="P210" t="s">
         <v>37</v>
       </c>
       <c r="Q210" t="s">
         <v>37</v>
       </c>
       <c r="R210" t="s">
         <v>37</v>
       </c>
@@ -16508,51 +16588,53 @@
       </c>
     </row>
     <row r="211" spans="1:27">
       <c r="A211"/>
       <c r="B211" t="s">
         <v>338</v>
       </c>
       <c r="C211" t="s">
         <v>339</v>
       </c>
       <c r="D211" t="s">
         <v>278</v>
       </c>
       <c r="E211" t="s">
         <v>340</v>
       </c>
       <c r="F211" t="s">
         <v>30</v>
       </c>
       <c r="G211" t="s">
         <v>31</v>
       </c>
       <c r="H211" t="s">
         <v>32</v>
       </c>
-      <c r="I211"/>
+      <c r="I211" t="s">
+        <v>33</v>
+      </c>
       <c r="J211" t="s">
         <v>61</v>
       </c>
       <c r="K211" t="s">
         <v>62</v>
       </c>
       <c r="L211"/>
       <c r="M211" t="s">
         <v>62</v>
       </c>
       <c r="N211" t="s">
         <v>140</v>
       </c>
       <c r="O211">
         <v>96</v>
       </c>
       <c r="P211" t="s">
         <v>37</v>
       </c>
       <c r="Q211" t="s">
         <v>37</v>
       </c>
       <c r="R211" t="s">
         <v>37</v>
       </c>
@@ -16573,51 +16655,53 @@
       </c>
     </row>
     <row r="212" spans="1:27">
       <c r="A212"/>
       <c r="B212" t="s">
         <v>338</v>
       </c>
       <c r="C212" t="s">
         <v>339</v>
       </c>
       <c r="D212" t="s">
         <v>278</v>
       </c>
       <c r="E212" t="s">
         <v>340</v>
       </c>
       <c r="F212" t="s">
         <v>30</v>
       </c>
       <c r="G212" t="s">
         <v>31</v>
       </c>
       <c r="H212" t="s">
         <v>32</v>
       </c>
-      <c r="I212"/>
+      <c r="I212" t="s">
+        <v>33</v>
+      </c>
       <c r="J212" t="s">
         <v>63</v>
       </c>
       <c r="K212" t="s">
         <v>64</v>
       </c>
       <c r="L212"/>
       <c r="M212" t="s">
         <v>64</v>
       </c>
       <c r="N212" t="s">
         <v>140</v>
       </c>
       <c r="O212">
         <v>96</v>
       </c>
       <c r="P212" t="s">
         <v>37</v>
       </c>
       <c r="Q212" t="s">
         <v>37</v>
       </c>
       <c r="R212" t="s">
         <v>37</v>
       </c>
@@ -16638,51 +16722,53 @@
       </c>
     </row>
     <row r="213" spans="1:27">
       <c r="A213"/>
       <c r="B213" t="s">
         <v>338</v>
       </c>
       <c r="C213" t="s">
         <v>339</v>
       </c>
       <c r="D213" t="s">
         <v>278</v>
       </c>
       <c r="E213" t="s">
         <v>340</v>
       </c>
       <c r="F213" t="s">
         <v>30</v>
       </c>
       <c r="G213" t="s">
         <v>31</v>
       </c>
       <c r="H213" t="s">
         <v>32</v>
       </c>
-      <c r="I213"/>
+      <c r="I213" t="s">
+        <v>33</v>
+      </c>
       <c r="J213" t="s">
         <v>67</v>
       </c>
       <c r="K213" t="s">
         <v>68</v>
       </c>
       <c r="L213" t="s">
         <v>69</v>
       </c>
       <c r="M213" t="s">
         <v>68</v>
       </c>
       <c r="N213" t="s">
         <v>140</v>
       </c>
       <c r="O213">
         <v>96</v>
       </c>
       <c r="P213" t="s">
         <v>37</v>
       </c>
       <c r="Q213" t="s">
         <v>37</v>
       </c>
       <c r="R213" t="s">
@@ -16707,51 +16793,53 @@
       </c>
     </row>
     <row r="214" spans="1:27">
       <c r="A214"/>
       <c r="B214" t="s">
         <v>338</v>
       </c>
       <c r="C214" t="s">
         <v>339</v>
       </c>
       <c r="D214" t="s">
         <v>278</v>
       </c>
       <c r="E214" t="s">
         <v>340</v>
       </c>
       <c r="F214" t="s">
         <v>30</v>
       </c>
       <c r="G214" t="s">
         <v>31</v>
       </c>
       <c r="H214" t="s">
         <v>32</v>
       </c>
-      <c r="I214"/>
+      <c r="I214" t="s">
+        <v>33</v>
+      </c>
       <c r="J214" t="s">
         <v>71</v>
       </c>
       <c r="K214" t="s">
         <v>72</v>
       </c>
       <c r="L214" t="s">
         <v>73</v>
       </c>
       <c r="M214" t="s">
         <v>72</v>
       </c>
       <c r="N214" t="s">
         <v>140</v>
       </c>
       <c r="O214">
         <v>96</v>
       </c>
       <c r="P214" t="s">
         <v>37</v>
       </c>
       <c r="Q214" t="s">
         <v>37</v>
       </c>
       <c r="R214" t="s">
@@ -16774,51 +16862,53 @@
       </c>
     </row>
     <row r="215" spans="1:27">
       <c r="A215"/>
       <c r="B215" t="s">
         <v>338</v>
       </c>
       <c r="C215" t="s">
         <v>339</v>
       </c>
       <c r="D215" t="s">
         <v>278</v>
       </c>
       <c r="E215" t="s">
         <v>340</v>
       </c>
       <c r="F215" t="s">
         <v>30</v>
       </c>
       <c r="G215" t="s">
         <v>31</v>
       </c>
       <c r="H215" t="s">
         <v>32</v>
       </c>
-      <c r="I215"/>
+      <c r="I215" t="s">
+        <v>33</v>
+      </c>
       <c r="J215" t="s">
         <v>75</v>
       </c>
       <c r="K215" t="s">
         <v>76</v>
       </c>
       <c r="L215"/>
       <c r="M215" t="s">
         <v>76</v>
       </c>
       <c r="N215" t="s">
         <v>140</v>
       </c>
       <c r="O215">
         <v>96</v>
       </c>
       <c r="P215">
         <v>0.076</v>
       </c>
       <c r="Q215">
         <v>0.0697</v>
       </c>
       <c r="R215">
         <v>0.0828</v>
       </c>
@@ -16845,51 +16935,53 @@
       <c r="AA215"/>
     </row>
     <row r="216" spans="1:27">
       <c r="A216"/>
       <c r="B216" t="s">
         <v>338</v>
       </c>
       <c r="C216" t="s">
         <v>339</v>
       </c>
       <c r="D216" t="s">
         <v>278</v>
       </c>
       <c r="E216" t="s">
         <v>340</v>
       </c>
       <c r="F216" t="s">
         <v>30</v>
       </c>
       <c r="G216" t="s">
         <v>31</v>
       </c>
       <c r="H216" t="s">
         <v>32</v>
       </c>
-      <c r="I216"/>
+      <c r="I216" t="s">
+        <v>33</v>
+      </c>
       <c r="J216" t="s">
         <v>78</v>
       </c>
       <c r="K216" t="s">
         <v>79</v>
       </c>
       <c r="L216" t="s">
         <v>80</v>
       </c>
       <c r="M216" t="s">
         <v>79</v>
       </c>
       <c r="N216" t="s">
         <v>140</v>
       </c>
       <c r="O216">
         <v>96</v>
       </c>
       <c r="P216" t="s">
         <v>37</v>
       </c>
       <c r="Q216" t="s">
         <v>37</v>
       </c>
       <c r="R216" t="s">
@@ -16912,51 +17004,53 @@
       </c>
     </row>
     <row r="217" spans="1:27">
       <c r="A217"/>
       <c r="B217" t="s">
         <v>338</v>
       </c>
       <c r="C217" t="s">
         <v>339</v>
       </c>
       <c r="D217" t="s">
         <v>278</v>
       </c>
       <c r="E217" t="s">
         <v>340</v>
       </c>
       <c r="F217" t="s">
         <v>30</v>
       </c>
       <c r="G217" t="s">
         <v>31</v>
       </c>
       <c r="H217" t="s">
         <v>32</v>
       </c>
-      <c r="I217"/>
+      <c r="I217" t="s">
+        <v>33</v>
+      </c>
       <c r="J217" t="s">
         <v>81</v>
       </c>
       <c r="K217" t="s">
         <v>82</v>
       </c>
       <c r="L217" t="s">
         <v>83</v>
       </c>
       <c r="M217" t="s">
         <v>82</v>
       </c>
       <c r="N217" t="s">
         <v>140</v>
       </c>
       <c r="O217">
         <v>96</v>
       </c>
       <c r="P217">
         <v>0.187</v>
       </c>
       <c r="Q217">
         <v>0.16</v>
       </c>
       <c r="R217">
@@ -16985,51 +17079,53 @@
       <c r="AA217"/>
     </row>
     <row r="218" spans="1:27">
       <c r="A218"/>
       <c r="B218" t="s">
         <v>338</v>
       </c>
       <c r="C218" t="s">
         <v>339</v>
       </c>
       <c r="D218" t="s">
         <v>278</v>
       </c>
       <c r="E218" t="s">
         <v>340</v>
       </c>
       <c r="F218" t="s">
         <v>30</v>
       </c>
       <c r="G218" t="s">
         <v>31</v>
       </c>
       <c r="H218" t="s">
         <v>32</v>
       </c>
-      <c r="I218"/>
+      <c r="I218" t="s">
+        <v>33</v>
+      </c>
       <c r="J218" t="s">
         <v>85</v>
       </c>
       <c r="K218" t="s">
         <v>86</v>
       </c>
       <c r="L218" t="s">
         <v>87</v>
       </c>
       <c r="M218" t="s">
         <v>86</v>
       </c>
       <c r="N218" t="s">
         <v>140</v>
       </c>
       <c r="O218">
         <v>96</v>
       </c>
       <c r="P218" t="s">
         <v>37</v>
       </c>
       <c r="Q218" t="s">
         <v>37</v>
       </c>
       <c r="R218" t="s">
@@ -17054,51 +17150,53 @@
       </c>
     </row>
     <row r="219" spans="1:27">
       <c r="A219"/>
       <c r="B219" t="s">
         <v>338</v>
       </c>
       <c r="C219" t="s">
         <v>339</v>
       </c>
       <c r="D219" t="s">
         <v>278</v>
       </c>
       <c r="E219" t="s">
         <v>340</v>
       </c>
       <c r="F219" t="s">
         <v>30</v>
       </c>
       <c r="G219" t="s">
         <v>31</v>
       </c>
       <c r="H219" t="s">
         <v>32</v>
       </c>
-      <c r="I219"/>
+      <c r="I219" t="s">
+        <v>33</v>
+      </c>
       <c r="J219" t="s">
         <v>89</v>
       </c>
       <c r="K219" t="s">
         <v>90</v>
       </c>
       <c r="L219"/>
       <c r="M219" t="s">
         <v>90</v>
       </c>
       <c r="N219" t="s">
         <v>140</v>
       </c>
       <c r="O219">
         <v>96</v>
       </c>
       <c r="P219" t="s">
         <v>37</v>
       </c>
       <c r="Q219" t="s">
         <v>37</v>
       </c>
       <c r="R219" t="s">
         <v>37</v>
       </c>
@@ -17119,51 +17217,53 @@
       </c>
     </row>
     <row r="220" spans="1:27">
       <c r="A220"/>
       <c r="B220" t="s">
         <v>338</v>
       </c>
       <c r="C220" t="s">
         <v>339</v>
       </c>
       <c r="D220" t="s">
         <v>278</v>
       </c>
       <c r="E220" t="s">
         <v>340</v>
       </c>
       <c r="F220" t="s">
         <v>30</v>
       </c>
       <c r="G220" t="s">
         <v>31</v>
       </c>
       <c r="H220" t="s">
         <v>32</v>
       </c>
-      <c r="I220"/>
+      <c r="I220" t="s">
+        <v>33</v>
+      </c>
       <c r="J220" t="s">
         <v>92</v>
       </c>
       <c r="K220" t="s">
         <v>93</v>
       </c>
       <c r="L220" t="s">
         <v>94</v>
       </c>
       <c r="M220" t="s">
         <v>93</v>
       </c>
       <c r="N220" t="s">
         <v>140</v>
       </c>
       <c r="O220">
         <v>96</v>
       </c>
       <c r="P220" t="s">
         <v>37</v>
       </c>
       <c r="Q220" t="s">
         <v>37</v>
       </c>
       <c r="R220" t="s">
@@ -17186,51 +17286,53 @@
       </c>
     </row>
     <row r="221" spans="1:27">
       <c r="A221"/>
       <c r="B221" t="s">
         <v>338</v>
       </c>
       <c r="C221" t="s">
         <v>339</v>
       </c>
       <c r="D221" t="s">
         <v>278</v>
       </c>
       <c r="E221" t="s">
         <v>340</v>
       </c>
       <c r="F221" t="s">
         <v>30</v>
       </c>
       <c r="G221" t="s">
         <v>31</v>
       </c>
       <c r="H221" t="s">
         <v>32</v>
       </c>
-      <c r="I221"/>
+      <c r="I221" t="s">
+        <v>33</v>
+      </c>
       <c r="J221" t="s">
         <v>96</v>
       </c>
       <c r="K221" t="s">
         <v>97</v>
       </c>
       <c r="L221"/>
       <c r="M221" t="s">
         <v>97</v>
       </c>
       <c r="N221" t="s">
         <v>140</v>
       </c>
       <c r="O221">
         <v>96</v>
       </c>
       <c r="P221" t="s">
         <v>37</v>
       </c>
       <c r="Q221" t="s">
         <v>37</v>
       </c>
       <c r="R221" t="s">
         <v>37</v>
       </c>
@@ -17251,51 +17353,53 @@
       </c>
     </row>
     <row r="222" spans="1:27">
       <c r="A222"/>
       <c r="B222" t="s">
         <v>338</v>
       </c>
       <c r="C222" t="s">
         <v>339</v>
       </c>
       <c r="D222" t="s">
         <v>278</v>
       </c>
       <c r="E222" t="s">
         <v>340</v>
       </c>
       <c r="F222" t="s">
         <v>30</v>
       </c>
       <c r="G222" t="s">
         <v>31</v>
       </c>
       <c r="H222" t="s">
         <v>32</v>
       </c>
-      <c r="I222"/>
+      <c r="I222" t="s">
+        <v>33</v>
+      </c>
       <c r="J222" t="s">
         <v>99</v>
       </c>
       <c r="K222" t="s">
         <v>100</v>
       </c>
       <c r="L222"/>
       <c r="M222" t="s">
         <v>100</v>
       </c>
       <c r="N222" t="s">
         <v>140</v>
       </c>
       <c r="O222">
         <v>96</v>
       </c>
       <c r="P222" t="s">
         <v>37</v>
       </c>
       <c r="Q222" t="s">
         <v>37</v>
       </c>
       <c r="R222" t="s">
         <v>37</v>
       </c>
@@ -17316,51 +17420,53 @@
       </c>
     </row>
     <row r="223" spans="1:27">
       <c r="A223"/>
       <c r="B223" t="s">
         <v>338</v>
       </c>
       <c r="C223" t="s">
         <v>339</v>
       </c>
       <c r="D223" t="s">
         <v>278</v>
       </c>
       <c r="E223" t="s">
         <v>340</v>
       </c>
       <c r="F223" t="s">
         <v>30</v>
       </c>
       <c r="G223" t="s">
         <v>31</v>
       </c>
       <c r="H223" t="s">
         <v>32</v>
       </c>
-      <c r="I223"/>
+      <c r="I223" t="s">
+        <v>33</v>
+      </c>
       <c r="J223" t="s">
         <v>101</v>
       </c>
       <c r="K223" t="s">
         <v>102</v>
       </c>
       <c r="L223" t="s">
         <v>103</v>
       </c>
       <c r="M223" t="s">
         <v>102</v>
       </c>
       <c r="N223" t="s">
         <v>140</v>
       </c>
       <c r="O223">
         <v>96</v>
       </c>
       <c r="P223">
         <v>0.416</v>
       </c>
       <c r="Q223">
         <v>0.366</v>
       </c>
       <c r="R223">
@@ -17389,51 +17495,53 @@
       <c r="AA223"/>
     </row>
     <row r="224" spans="1:27">
       <c r="A224"/>
       <c r="B224" t="s">
         <v>338</v>
       </c>
       <c r="C224" t="s">
         <v>339</v>
       </c>
       <c r="D224" t="s">
         <v>278</v>
       </c>
       <c r="E224" t="s">
         <v>340</v>
       </c>
       <c r="F224" t="s">
         <v>30</v>
       </c>
       <c r="G224" t="s">
         <v>31</v>
       </c>
       <c r="H224" t="s">
         <v>32</v>
       </c>
-      <c r="I224"/>
+      <c r="I224" t="s">
+        <v>33</v>
+      </c>
       <c r="J224" t="s">
         <v>105</v>
       </c>
       <c r="K224" t="s">
         <v>106</v>
       </c>
       <c r="L224" t="s">
         <v>107</v>
       </c>
       <c r="M224" t="s">
         <v>106</v>
       </c>
       <c r="N224" t="s">
         <v>140</v>
       </c>
       <c r="O224">
         <v>96</v>
       </c>
       <c r="P224">
         <v>0.406</v>
       </c>
       <c r="Q224">
         <v>0.36</v>
       </c>
       <c r="R224">
@@ -17462,51 +17570,53 @@
       <c r="AA224"/>
     </row>
     <row r="225" spans="1:27">
       <c r="A225"/>
       <c r="B225" t="s">
         <v>338</v>
       </c>
       <c r="C225" t="s">
         <v>339</v>
       </c>
       <c r="D225" t="s">
         <v>278</v>
       </c>
       <c r="E225" t="s">
         <v>340</v>
       </c>
       <c r="F225" t="s">
         <v>30</v>
       </c>
       <c r="G225" t="s">
         <v>31</v>
       </c>
       <c r="H225" t="s">
         <v>32</v>
       </c>
-      <c r="I225"/>
+      <c r="I225" t="s">
+        <v>33</v>
+      </c>
       <c r="J225" t="s">
         <v>109</v>
       </c>
       <c r="K225" t="s">
         <v>110</v>
       </c>
       <c r="L225" t="s">
         <v>111</v>
       </c>
       <c r="M225" t="s">
         <v>110</v>
       </c>
       <c r="N225" t="s">
         <v>140</v>
       </c>
       <c r="O225">
         <v>96</v>
       </c>
       <c r="P225">
         <v>0.892</v>
       </c>
       <c r="Q225">
         <v>0.783</v>
       </c>
       <c r="R225">
@@ -17535,51 +17645,53 @@
       <c r="AA225"/>
     </row>
     <row r="226" spans="1:27">
       <c r="A226"/>
       <c r="B226" t="s">
         <v>338</v>
       </c>
       <c r="C226" t="s">
         <v>339</v>
       </c>
       <c r="D226" t="s">
         <v>278</v>
       </c>
       <c r="E226" t="s">
         <v>340</v>
       </c>
       <c r="F226" t="s">
         <v>30</v>
       </c>
       <c r="G226" t="s">
         <v>31</v>
       </c>
       <c r="H226" t="s">
         <v>32</v>
       </c>
-      <c r="I226"/>
+      <c r="I226" t="s">
+        <v>33</v>
+      </c>
       <c r="J226" t="s">
         <v>112</v>
       </c>
       <c r="K226" t="s">
         <v>113</v>
       </c>
       <c r="L226"/>
       <c r="M226" t="s">
         <v>113</v>
       </c>
       <c r="N226" t="s">
         <v>140</v>
       </c>
       <c r="O226">
         <v>96</v>
       </c>
       <c r="P226" t="s">
         <v>37</v>
       </c>
       <c r="Q226" t="s">
         <v>37</v>
       </c>
       <c r="R226" t="s">
         <v>37</v>
       </c>
@@ -17600,51 +17712,53 @@
       </c>
     </row>
     <row r="227" spans="1:27">
       <c r="A227"/>
       <c r="B227" t="s">
         <v>338</v>
       </c>
       <c r="C227" t="s">
         <v>339</v>
       </c>
       <c r="D227" t="s">
         <v>278</v>
       </c>
       <c r="E227" t="s">
         <v>340</v>
       </c>
       <c r="F227" t="s">
         <v>30</v>
       </c>
       <c r="G227" t="s">
         <v>31</v>
       </c>
       <c r="H227" t="s">
         <v>32</v>
       </c>
-      <c r="I227"/>
+      <c r="I227" t="s">
+        <v>33</v>
+      </c>
       <c r="J227" t="s">
         <v>114</v>
       </c>
       <c r="K227" t="s">
         <v>115</v>
       </c>
       <c r="L227" t="s">
         <v>116</v>
       </c>
       <c r="M227" t="s">
         <v>115</v>
       </c>
       <c r="N227" t="s">
         <v>140</v>
       </c>
       <c r="O227">
         <v>96</v>
       </c>
       <c r="P227">
         <v>2.39</v>
       </c>
       <c r="Q227">
         <v>2.08</v>
       </c>
       <c r="R227">
@@ -17673,51 +17787,53 @@
       <c r="AA227"/>
     </row>
     <row r="228" spans="1:27">
       <c r="A228"/>
       <c r="B228" t="s">
         <v>338</v>
       </c>
       <c r="C228" t="s">
         <v>339</v>
       </c>
       <c r="D228" t="s">
         <v>278</v>
       </c>
       <c r="E228" t="s">
         <v>340</v>
       </c>
       <c r="F228" t="s">
         <v>30</v>
       </c>
       <c r="G228" t="s">
         <v>31</v>
       </c>
       <c r="H228" t="s">
         <v>32</v>
       </c>
-      <c r="I228"/>
+      <c r="I228" t="s">
+        <v>33</v>
+      </c>
       <c r="J228" t="s">
         <v>117</v>
       </c>
       <c r="K228" t="s">
         <v>118</v>
       </c>
       <c r="L228" t="s">
         <v>119</v>
       </c>
       <c r="M228" t="s">
         <v>118</v>
       </c>
       <c r="N228" t="s">
         <v>140</v>
       </c>
       <c r="O228">
         <v>96</v>
       </c>
       <c r="P228" t="s">
         <v>37</v>
       </c>
       <c r="Q228" t="s">
         <v>37</v>
       </c>
       <c r="R228" t="s">
@@ -17740,51 +17856,53 @@
       </c>
     </row>
     <row r="229" spans="1:27">
       <c r="A229"/>
       <c r="B229" t="s">
         <v>338</v>
       </c>
       <c r="C229" t="s">
         <v>339</v>
       </c>
       <c r="D229" t="s">
         <v>278</v>
       </c>
       <c r="E229" t="s">
         <v>340</v>
       </c>
       <c r="F229" t="s">
         <v>30</v>
       </c>
       <c r="G229" t="s">
         <v>31</v>
       </c>
       <c r="H229" t="s">
         <v>32</v>
       </c>
-      <c r="I229"/>
+      <c r="I229" t="s">
+        <v>33</v>
+      </c>
       <c r="J229" t="s">
         <v>120</v>
       </c>
       <c r="K229" t="s">
         <v>121</v>
       </c>
       <c r="L229"/>
       <c r="M229" t="s">
         <v>121</v>
       </c>
       <c r="N229" t="s">
         <v>140</v>
       </c>
       <c r="O229">
         <v>96</v>
       </c>
       <c r="P229" t="s">
         <v>37</v>
       </c>
       <c r="Q229" t="s">
         <v>37</v>
       </c>
       <c r="R229" t="s">
         <v>37</v>
       </c>
@@ -17805,51 +17923,53 @@
       </c>
     </row>
     <row r="230" spans="1:27">
       <c r="A230"/>
       <c r="B230" t="s">
         <v>338</v>
       </c>
       <c r="C230" t="s">
         <v>339</v>
       </c>
       <c r="D230" t="s">
         <v>278</v>
       </c>
       <c r="E230" t="s">
         <v>340</v>
       </c>
       <c r="F230" t="s">
         <v>30</v>
       </c>
       <c r="G230" t="s">
         <v>31</v>
       </c>
       <c r="H230" t="s">
         <v>32</v>
       </c>
-      <c r="I230"/>
+      <c r="I230" t="s">
+        <v>33</v>
+      </c>
       <c r="J230" t="s">
         <v>122</v>
       </c>
       <c r="K230" t="s">
         <v>123</v>
       </c>
       <c r="L230" t="s">
         <v>124</v>
       </c>
       <c r="M230" t="s">
         <v>123</v>
       </c>
       <c r="N230" t="s">
         <v>140</v>
       </c>
       <c r="O230">
         <v>96</v>
       </c>
       <c r="P230">
         <v>0.121</v>
       </c>
       <c r="Q230">
         <v>0.099</v>
       </c>
       <c r="R230">