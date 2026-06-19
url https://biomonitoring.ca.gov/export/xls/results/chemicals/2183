--- v1 (2026-04-19)
+++ v2 (2026-06-19)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Results" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="355">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="357">
   <si>
     <t>Time Period</t>
   </si>
   <si>
     <t>Project</t>
   </si>
   <si>
     <t>Study Group</t>
   </si>
   <si>
     <t>Study Group Subset</t>
   </si>
   <si>
     <t>Sample Collection Date</t>
   </si>
   <si>
     <t>Chemical Group</t>
   </si>
   <si>
     <t>Weighted - Unweighted</t>
   </si>
   <si>
     <t>Measured in</t>
   </si>
   <si>
@@ -155,90 +155,96 @@
   <si>
     <t>*Geometric mean was not calculated because the chemical was found in less than 65% of the study group</t>
   </si>
   <si>
     <t>5:3 Fluorotelomer carboxylic acid (5:3 FTCA)</t>
   </si>
   <si>
     <t>5:3 FTCA</t>
   </si>
   <si>
     <t>6:2 Fluorotelomer phosphate diester (6:2 diPAP)</t>
   </si>
   <si>
     <t>6:2 diPAP</t>
   </si>
   <si>
     <t>7.3%</t>
   </si>
   <si>
     <t>6:2 Fluorotelomer carboxylic acid (6:2 FTCA)</t>
   </si>
   <si>
     <t>6:2 FTCA</t>
   </si>
   <si>
+    <t>53826-12-3</t>
+  </si>
+  <si>
     <t>6:2 Fluorotelomer sulfonic acid (6:2 FTS)</t>
   </si>
   <si>
     <t>6:2 FTS</t>
   </si>
   <si>
     <t>6:2 Fluorotelomer unsaturated carboxylic acid (6:2 FTUCA)</t>
   </si>
   <si>
     <t>6:2 FTUCA</t>
   </si>
   <si>
     <t>Bis(perfluorohexyl)phosphinic acid [6:6 PFPiA]</t>
   </si>
   <si>
     <t>6:6 PFPiA</t>
   </si>
   <si>
     <t>Perfluorohexylperfluorooctylphosphinic acid (6:8 PFPiA)</t>
   </si>
   <si>
     <t>6:8 PFPiA</t>
   </si>
   <si>
     <t>7:3 Fluorotelomer carboxylic acid (7:3 FTCA)</t>
   </si>
   <si>
     <t>7:3 FTCA</t>
   </si>
   <si>
     <t>8:2 Fluorotelomer phosphate diester (8:2 diPAP)</t>
   </si>
   <si>
     <t>8:2 diPAP</t>
   </si>
   <si>
     <t>8:2 Fluorotelomer carboxylic acid (8:2 FTCA)</t>
   </si>
   <si>
     <t>8:2 FTCA</t>
+  </si>
+  <si>
+    <t>27854-31-5</t>
   </si>
   <si>
     <t>8:2 Fluorotelomer sulfonic acid (8:2 FTS)</t>
   </si>
   <si>
     <t>8:2 FTS</t>
   </si>
   <si>
     <t>8:2 Fluorotelomer unsaturated carboxylic acid (8:2 FTUCA)</t>
   </si>
   <si>
     <t>8:2 FTUCA</t>
   </si>
   <si>
     <t>8:2 Fluorotelomer phosphate monoester (8:2 PAP)</t>
   </si>
   <si>
     <t>8:2 PAP</t>
   </si>
   <si>
     <t>2-(N-Ethyl-perfluorooctane sulfonamido) acetic acid [Et-PFOSA-AcOH]</t>
   </si>
   <si>
     <t>Et-PFOSA-AcOH</t>
   </si>
@@ -1777,51 +1783,53 @@
       </c>
       <c r="D5" t="s">
         <v>29</v>
       </c>
       <c r="E5">
         <v>2016</v>
       </c>
       <c r="F5" t="s">
         <v>30</v>
       </c>
       <c r="G5" t="s">
         <v>31</v>
       </c>
       <c r="H5" t="s">
         <v>32</v>
       </c>
       <c r="I5" t="s">
         <v>33</v>
       </c>
       <c r="J5" t="s">
         <v>45</v>
       </c>
       <c r="K5" t="s">
         <v>46</v>
       </c>
-      <c r="L5"/>
+      <c r="L5" t="s">
+        <v>47</v>
+      </c>
       <c r="M5" t="s">
         <v>46</v>
       </c>
       <c r="N5" t="s">
         <v>36</v>
       </c>
       <c r="O5">
         <v>96</v>
       </c>
       <c r="P5" t="s">
         <v>37</v>
       </c>
       <c r="Q5" t="s">
         <v>37</v>
       </c>
       <c r="R5" t="s">
         <v>37</v>
       </c>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5" t="s">
         <v>38</v>
@@ -1839,58 +1847,58 @@
       <c r="B6" t="s">
         <v>27</v>
       </c>
       <c r="C6" t="s">
         <v>28</v>
       </c>
       <c r="D6" t="s">
         <v>29</v>
       </c>
       <c r="E6">
         <v>2016</v>
       </c>
       <c r="F6" t="s">
         <v>30</v>
       </c>
       <c r="G6" t="s">
         <v>31</v>
       </c>
       <c r="H6" t="s">
         <v>32</v>
       </c>
       <c r="I6" t="s">
         <v>33</v>
       </c>
       <c r="J6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="K6" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L6"/>
       <c r="M6" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="N6" t="s">
         <v>36</v>
       </c>
       <c r="O6">
         <v>96</v>
       </c>
       <c r="P6" t="s">
         <v>37</v>
       </c>
       <c r="Q6" t="s">
         <v>37</v>
       </c>
       <c r="R6" t="s">
         <v>37</v>
       </c>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6" t="s">
         <v>38</v>
       </c>
       <c r="Y6"/>
@@ -1906,58 +1914,58 @@
       <c r="B7" t="s">
         <v>27</v>
       </c>
       <c r="C7" t="s">
         <v>28</v>
       </c>
       <c r="D7" t="s">
         <v>29</v>
       </c>
       <c r="E7">
         <v>2016</v>
       </c>
       <c r="F7" t="s">
         <v>30</v>
       </c>
       <c r="G7" t="s">
         <v>31</v>
       </c>
       <c r="H7" t="s">
         <v>32</v>
       </c>
       <c r="I7" t="s">
         <v>33</v>
       </c>
       <c r="J7" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="K7" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="L7"/>
       <c r="M7" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="N7" t="s">
         <v>36</v>
       </c>
       <c r="O7">
         <v>96</v>
       </c>
       <c r="P7" t="s">
         <v>37</v>
       </c>
       <c r="Q7" t="s">
         <v>37</v>
       </c>
       <c r="R7" t="s">
         <v>37</v>
       </c>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7" t="s">
         <v>38</v>
       </c>
       <c r="Y7"/>
@@ -1973,58 +1981,58 @@
       <c r="B8" t="s">
         <v>27</v>
       </c>
       <c r="C8" t="s">
         <v>28</v>
       </c>
       <c r="D8" t="s">
         <v>29</v>
       </c>
       <c r="E8">
         <v>2016</v>
       </c>
       <c r="F8" t="s">
         <v>30</v>
       </c>
       <c r="G8" t="s">
         <v>31</v>
       </c>
       <c r="H8" t="s">
         <v>32</v>
       </c>
       <c r="I8" t="s">
         <v>33</v>
       </c>
       <c r="J8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="K8" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="L8"/>
       <c r="M8" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="N8" t="s">
         <v>36</v>
       </c>
       <c r="O8">
         <v>96</v>
       </c>
       <c r="P8" t="s">
         <v>37</v>
       </c>
       <c r="Q8" t="s">
         <v>37</v>
       </c>
       <c r="R8" t="s">
         <v>37</v>
       </c>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8" t="s">
         <v>38</v>
       </c>
       <c r="Y8"/>
@@ -2040,58 +2048,58 @@
       <c r="B9" t="s">
         <v>27</v>
       </c>
       <c r="C9" t="s">
         <v>28</v>
       </c>
       <c r="D9" t="s">
         <v>29</v>
       </c>
       <c r="E9">
         <v>2016</v>
       </c>
       <c r="F9" t="s">
         <v>30</v>
       </c>
       <c r="G9" t="s">
         <v>31</v>
       </c>
       <c r="H9" t="s">
         <v>32</v>
       </c>
       <c r="I9" t="s">
         <v>33</v>
       </c>
       <c r="J9" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="K9" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L9"/>
       <c r="M9" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N9" t="s">
         <v>36</v>
       </c>
       <c r="O9">
         <v>96</v>
       </c>
       <c r="P9" t="s">
         <v>37</v>
       </c>
       <c r="Q9" t="s">
         <v>37</v>
       </c>
       <c r="R9" t="s">
         <v>37</v>
       </c>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9" t="s">
         <v>38</v>
       </c>
       <c r="Y9"/>
@@ -2107,58 +2115,58 @@
       <c r="B10" t="s">
         <v>27</v>
       </c>
       <c r="C10" t="s">
         <v>28</v>
       </c>
       <c r="D10" t="s">
         <v>29</v>
       </c>
       <c r="E10">
         <v>2016</v>
       </c>
       <c r="F10" t="s">
         <v>30</v>
       </c>
       <c r="G10" t="s">
         <v>31</v>
       </c>
       <c r="H10" t="s">
         <v>32</v>
       </c>
       <c r="I10" t="s">
         <v>33</v>
       </c>
       <c r="J10" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="K10" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="L10"/>
       <c r="M10" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="N10" t="s">
         <v>36</v>
       </c>
       <c r="O10">
         <v>96</v>
       </c>
       <c r="P10" t="s">
         <v>37</v>
       </c>
       <c r="Q10" t="s">
         <v>37</v>
       </c>
       <c r="R10" t="s">
         <v>37</v>
       </c>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10" t="s">
         <v>38</v>
       </c>
       <c r="Y10"/>
@@ -2174,58 +2182,58 @@
       <c r="B11" t="s">
         <v>27</v>
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11" t="s">
         <v>29</v>
       </c>
       <c r="E11">
         <v>2016</v>
       </c>
       <c r="F11" t="s">
         <v>30</v>
       </c>
       <c r="G11" t="s">
         <v>31</v>
       </c>
       <c r="H11" t="s">
         <v>32</v>
       </c>
       <c r="I11" t="s">
         <v>33</v>
       </c>
       <c r="J11" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="K11" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="L11"/>
       <c r="M11" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="N11" t="s">
         <v>36</v>
       </c>
       <c r="O11">
         <v>96</v>
       </c>
       <c r="P11" t="s">
         <v>37</v>
       </c>
       <c r="Q11" t="s">
         <v>37</v>
       </c>
       <c r="R11" t="s">
         <v>37</v>
       </c>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11" t="s">
         <v>38</v>
       </c>
       <c r="Y11"/>
@@ -2241,58 +2249,60 @@
       <c r="B12" t="s">
         <v>27</v>
       </c>
       <c r="C12" t="s">
         <v>28</v>
       </c>
       <c r="D12" t="s">
         <v>29</v>
       </c>
       <c r="E12">
         <v>2016</v>
       </c>
       <c r="F12" t="s">
         <v>30</v>
       </c>
       <c r="G12" t="s">
         <v>31</v>
       </c>
       <c r="H12" t="s">
         <v>32</v>
       </c>
       <c r="I12" t="s">
         <v>33</v>
       </c>
       <c r="J12" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="K12" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="L12"/>
+        <v>61</v>
+      </c>
+      <c r="L12" t="s">
+        <v>62</v>
+      </c>
       <c r="M12" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="N12" t="s">
         <v>36</v>
       </c>
       <c r="O12">
         <v>96</v>
       </c>
       <c r="P12" t="s">
         <v>37</v>
       </c>
       <c r="Q12" t="s">
         <v>37</v>
       </c>
       <c r="R12" t="s">
         <v>37</v>
       </c>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12" t="s">
         <v>38</v>
       </c>
       <c r="Y12"/>
@@ -2308,58 +2318,58 @@
       <c r="B13" t="s">
         <v>27</v>
       </c>
       <c r="C13" t="s">
         <v>28</v>
       </c>
       <c r="D13" t="s">
         <v>29</v>
       </c>
       <c r="E13">
         <v>2016</v>
       </c>
       <c r="F13" t="s">
         <v>30</v>
       </c>
       <c r="G13" t="s">
         <v>31</v>
       </c>
       <c r="H13" t="s">
         <v>32</v>
       </c>
       <c r="I13" t="s">
         <v>33</v>
       </c>
       <c r="J13" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="K13" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="L13"/>
       <c r="M13" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="N13" t="s">
         <v>36</v>
       </c>
       <c r="O13">
         <v>96</v>
       </c>
       <c r="P13" t="s">
         <v>37</v>
       </c>
       <c r="Q13" t="s">
         <v>37</v>
       </c>
       <c r="R13" t="s">
         <v>37</v>
       </c>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13" t="s">
         <v>38</v>
       </c>
       <c r="Y13"/>
@@ -2375,58 +2385,58 @@
       <c r="B14" t="s">
         <v>27</v>
       </c>
       <c r="C14" t="s">
         <v>28</v>
       </c>
       <c r="D14" t="s">
         <v>29</v>
       </c>
       <c r="E14">
         <v>2016</v>
       </c>
       <c r="F14" t="s">
         <v>30</v>
       </c>
       <c r="G14" t="s">
         <v>31</v>
       </c>
       <c r="H14" t="s">
         <v>32</v>
       </c>
       <c r="I14" t="s">
         <v>33</v>
       </c>
       <c r="J14" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="K14" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="L14"/>
       <c r="M14" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="N14" t="s">
         <v>36</v>
       </c>
       <c r="O14">
         <v>96</v>
       </c>
       <c r="P14" t="s">
         <v>37</v>
       </c>
       <c r="Q14" t="s">
         <v>37</v>
       </c>
       <c r="R14" t="s">
         <v>37</v>
       </c>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14" t="s">
         <v>38</v>
       </c>
       <c r="Y14"/>
@@ -2442,58 +2452,58 @@
       <c r="B15" t="s">
         <v>27</v>
       </c>
       <c r="C15" t="s">
         <v>28</v>
       </c>
       <c r="D15" t="s">
         <v>29</v>
       </c>
       <c r="E15">
         <v>2016</v>
       </c>
       <c r="F15" t="s">
         <v>30</v>
       </c>
       <c r="G15" t="s">
         <v>31</v>
       </c>
       <c r="H15" t="s">
         <v>32</v>
       </c>
       <c r="I15" t="s">
         <v>33</v>
       </c>
       <c r="J15" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="K15" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="L15"/>
       <c r="M15" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="N15" t="s">
         <v>36</v>
       </c>
       <c r="O15">
         <v>96</v>
       </c>
       <c r="P15" t="s">
         <v>37</v>
       </c>
       <c r="Q15" t="s">
         <v>37</v>
       </c>
       <c r="R15" t="s">
         <v>37</v>
       </c>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15" t="s">
         <v>38</v>
       </c>
       <c r="Y15"/>
@@ -2509,277 +2519,277 @@
       <c r="B16" t="s">
         <v>27</v>
       </c>
       <c r="C16" t="s">
         <v>28</v>
       </c>
       <c r="D16" t="s">
         <v>29</v>
       </c>
       <c r="E16">
         <v>2016</v>
       </c>
       <c r="F16" t="s">
         <v>30</v>
       </c>
       <c r="G16" t="s">
         <v>31</v>
       </c>
       <c r="H16" t="s">
         <v>32</v>
       </c>
       <c r="I16" t="s">
         <v>33</v>
       </c>
       <c r="J16" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="K16" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="L16" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="M16" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="N16" t="s">
         <v>36</v>
       </c>
       <c r="O16">
         <v>96</v>
       </c>
       <c r="P16" t="s">
         <v>37</v>
       </c>
       <c r="Q16" t="s">
         <v>37</v>
       </c>
       <c r="R16" t="s">
         <v>37</v>
       </c>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="Y16"/>
       <c r="Z16">
         <v>0.05</v>
       </c>
       <c r="AA16" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="17" spans="1:27">
       <c r="A17"/>
       <c r="B17" t="s">
         <v>27</v>
       </c>
       <c r="C17" t="s">
         <v>28</v>
       </c>
       <c r="D17" t="s">
         <v>29</v>
       </c>
       <c r="E17">
         <v>2016</v>
       </c>
       <c r="F17" t="s">
         <v>30</v>
       </c>
       <c r="G17" t="s">
         <v>31</v>
       </c>
       <c r="H17" t="s">
         <v>32</v>
       </c>
       <c r="I17" t="s">
         <v>33</v>
       </c>
       <c r="J17" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="K17" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="L17" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="M17" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="N17" t="s">
         <v>36</v>
       </c>
       <c r="O17">
         <v>96</v>
       </c>
       <c r="P17">
         <v>0.0523</v>
       </c>
       <c r="Q17">
         <v>0.0421</v>
       </c>
       <c r="R17">
         <v>0.065</v>
       </c>
       <c r="S17">
         <v>0.0256</v>
       </c>
       <c r="T17">
         <v>0.0467</v>
       </c>
       <c r="U17">
         <v>0.0959</v>
       </c>
       <c r="V17">
         <v>0.228</v>
       </c>
       <c r="W17"/>
       <c r="X17" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="Y17"/>
       <c r="Z17">
         <v>0.012</v>
       </c>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>27</v>
       </c>
       <c r="C18" t="s">
         <v>28</v>
       </c>
       <c r="D18" t="s">
         <v>29</v>
       </c>
       <c r="E18">
         <v>2016</v>
       </c>
       <c r="F18" t="s">
         <v>30</v>
       </c>
       <c r="G18" t="s">
         <v>31</v>
       </c>
       <c r="H18" t="s">
         <v>32</v>
       </c>
       <c r="I18" t="s">
         <v>33</v>
       </c>
       <c r="J18" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="K18" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="L18"/>
       <c r="M18" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="N18" t="s">
         <v>36</v>
       </c>
       <c r="O18">
         <v>96</v>
       </c>
       <c r="P18" t="s">
         <v>37</v>
       </c>
       <c r="Q18" t="s">
         <v>37</v>
       </c>
       <c r="R18" t="s">
         <v>37</v>
       </c>
       <c r="S18"/>
       <c r="T18">
         <v>0.0582</v>
       </c>
       <c r="U18">
         <v>0.0846</v>
       </c>
       <c r="V18">
         <v>0.14</v>
       </c>
       <c r="W18"/>
       <c r="X18" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="Y18"/>
       <c r="Z18">
         <v>0.05</v>
       </c>
       <c r="AA18" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="19" spans="1:27">
       <c r="A19"/>
       <c r="B19" t="s">
         <v>27</v>
       </c>
       <c r="C19" t="s">
         <v>28</v>
       </c>
       <c r="D19" t="s">
         <v>29</v>
       </c>
       <c r="E19">
         <v>2016</v>
       </c>
       <c r="F19" t="s">
         <v>30</v>
       </c>
       <c r="G19" t="s">
         <v>31</v>
       </c>
       <c r="H19" t="s">
         <v>32</v>
       </c>
       <c r="I19" t="s">
         <v>33</v>
       </c>
       <c r="J19" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="K19" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="L19" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="M19" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="N19" t="s">
         <v>36</v>
       </c>
       <c r="O19">
         <v>96</v>
       </c>
       <c r="P19" t="s">
         <v>37</v>
       </c>
       <c r="Q19" t="s">
         <v>37</v>
       </c>
       <c r="R19" t="s">
         <v>37</v>
       </c>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19" t="s">
         <v>38</v>
       </c>
       <c r="Y19"/>
@@ -2795,427 +2805,427 @@
       <c r="B20" t="s">
         <v>27</v>
       </c>
       <c r="C20" t="s">
         <v>28</v>
       </c>
       <c r="D20" t="s">
         <v>29</v>
       </c>
       <c r="E20">
         <v>2016</v>
       </c>
       <c r="F20" t="s">
         <v>30</v>
       </c>
       <c r="G20" t="s">
         <v>31</v>
       </c>
       <c r="H20" t="s">
         <v>32</v>
       </c>
       <c r="I20" t="s">
         <v>33</v>
       </c>
       <c r="J20" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="K20" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="L20" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M20" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="N20" t="s">
         <v>36</v>
       </c>
       <c r="O20">
         <v>96</v>
       </c>
       <c r="P20">
         <v>0.477</v>
       </c>
       <c r="Q20">
         <v>0.406</v>
       </c>
       <c r="R20">
         <v>0.559</v>
       </c>
       <c r="S20">
         <v>0.281</v>
       </c>
       <c r="T20">
         <v>0.453</v>
       </c>
       <c r="U20">
         <v>0.739</v>
       </c>
       <c r="V20">
         <v>1.49</v>
       </c>
       <c r="W20"/>
       <c r="X20" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="Y20"/>
       <c r="Z20">
         <v>0.25</v>
       </c>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21"/>
       <c r="B21" t="s">
         <v>27</v>
       </c>
       <c r="C21" t="s">
         <v>28</v>
       </c>
       <c r="D21" t="s">
         <v>29</v>
       </c>
       <c r="E21">
         <v>2016</v>
       </c>
       <c r="F21" t="s">
         <v>30</v>
       </c>
       <c r="G21" t="s">
         <v>31</v>
       </c>
       <c r="H21" t="s">
         <v>32</v>
       </c>
       <c r="I21" t="s">
         <v>33</v>
       </c>
       <c r="J21" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="K21" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="L21" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="M21" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="N21" t="s">
         <v>36</v>
       </c>
       <c r="O21">
         <v>96</v>
       </c>
       <c r="P21" t="s">
         <v>37</v>
       </c>
       <c r="Q21" t="s">
         <v>37</v>
       </c>
       <c r="R21" t="s">
         <v>37</v>
       </c>
       <c r="S21"/>
       <c r="T21">
         <v>0.054</v>
       </c>
       <c r="U21">
         <v>0.0788</v>
       </c>
       <c r="V21">
         <v>0.134</v>
       </c>
       <c r="W21"/>
       <c r="X21" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="Y21"/>
       <c r="Z21">
         <v>0.05</v>
       </c>
       <c r="AA21" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="22" spans="1:27">
       <c r="A22"/>
       <c r="B22" t="s">
         <v>27</v>
       </c>
       <c r="C22" t="s">
         <v>28</v>
       </c>
       <c r="D22" t="s">
         <v>29</v>
       </c>
       <c r="E22">
         <v>2016</v>
       </c>
       <c r="F22" t="s">
         <v>30</v>
       </c>
       <c r="G22" t="s">
         <v>31</v>
       </c>
       <c r="H22" t="s">
         <v>32</v>
       </c>
       <c r="I22" t="s">
         <v>33</v>
       </c>
       <c r="J22" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="K22" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="L22"/>
       <c r="M22" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="N22" t="s">
         <v>36</v>
       </c>
       <c r="O22">
         <v>96</v>
       </c>
       <c r="P22" t="s">
         <v>37</v>
       </c>
       <c r="Q22" t="s">
         <v>37</v>
       </c>
       <c r="R22" t="s">
         <v>37</v>
       </c>
       <c r="S22"/>
       <c r="T22">
         <v>0.0104</v>
       </c>
       <c r="U22">
         <v>0.0204</v>
       </c>
       <c r="V22">
         <v>0.048</v>
       </c>
       <c r="W22"/>
       <c r="X22" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="Y22"/>
       <c r="Z22">
         <v>0.00965</v>
       </c>
       <c r="AA22" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="23" spans="1:27">
       <c r="A23"/>
       <c r="B23" t="s">
         <v>27</v>
       </c>
       <c r="C23" t="s">
         <v>28</v>
       </c>
       <c r="D23" t="s">
         <v>29</v>
       </c>
       <c r="E23">
         <v>2016</v>
       </c>
       <c r="F23" t="s">
         <v>30</v>
       </c>
       <c r="G23" t="s">
         <v>31</v>
       </c>
       <c r="H23" t="s">
         <v>32</v>
       </c>
       <c r="I23" t="s">
         <v>33</v>
       </c>
       <c r="J23" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="K23" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="L23" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="M23" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="N23" t="s">
         <v>36</v>
       </c>
       <c r="O23">
         <v>96</v>
       </c>
       <c r="P23" t="s">
         <v>37</v>
       </c>
       <c r="Q23" t="s">
         <v>37</v>
       </c>
       <c r="R23" t="s">
         <v>37</v>
       </c>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23">
         <v>0.0574</v>
       </c>
       <c r="V23">
         <v>0.0868</v>
       </c>
       <c r="W23"/>
       <c r="X23" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="Y23"/>
       <c r="Z23">
         <v>0.05</v>
       </c>
       <c r="AA23" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24"/>
       <c r="B24" t="s">
         <v>27</v>
       </c>
       <c r="C24" t="s">
         <v>28</v>
       </c>
       <c r="D24" t="s">
         <v>29</v>
       </c>
       <c r="E24">
         <v>2016</v>
       </c>
       <c r="F24" t="s">
         <v>30</v>
       </c>
       <c r="G24" t="s">
         <v>31</v>
       </c>
       <c r="H24" t="s">
         <v>32</v>
       </c>
       <c r="I24" t="s">
         <v>33</v>
       </c>
       <c r="J24" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="K24" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="L24"/>
       <c r="M24" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="N24" t="s">
         <v>36</v>
       </c>
       <c r="O24">
         <v>96</v>
       </c>
       <c r="P24">
         <v>0.176</v>
       </c>
       <c r="Q24">
         <v>0.162</v>
       </c>
       <c r="R24">
         <v>0.191</v>
       </c>
       <c r="S24">
         <v>0.151</v>
       </c>
       <c r="T24">
         <v>0.18</v>
       </c>
       <c r="U24">
         <v>0.214</v>
       </c>
       <c r="V24">
         <v>0.276</v>
       </c>
       <c r="W24"/>
       <c r="X24" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="Y24"/>
       <c r="Z24">
         <v>0.0556</v>
       </c>
       <c r="AA24"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25"/>
       <c r="B25" t="s">
         <v>27</v>
       </c>
       <c r="C25" t="s">
         <v>28</v>
       </c>
       <c r="D25" t="s">
         <v>29</v>
       </c>
       <c r="E25">
         <v>2016</v>
       </c>
       <c r="F25" t="s">
         <v>30</v>
       </c>
       <c r="G25" t="s">
         <v>31</v>
       </c>
       <c r="H25" t="s">
         <v>32</v>
       </c>
       <c r="I25" t="s">
         <v>33</v>
       </c>
       <c r="J25" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="K25" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="L25"/>
       <c r="M25" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="N25" t="s">
         <v>36</v>
       </c>
       <c r="O25">
         <v>96</v>
       </c>
       <c r="P25" t="s">
         <v>37</v>
       </c>
       <c r="Q25" t="s">
         <v>37</v>
       </c>
       <c r="R25" t="s">
         <v>37</v>
       </c>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25" t="s">
         <v>38</v>
       </c>
       <c r="Y25"/>
@@ -3231,283 +3241,283 @@
       <c r="B26" t="s">
         <v>27</v>
       </c>
       <c r="C26" t="s">
         <v>28</v>
       </c>
       <c r="D26" t="s">
         <v>29</v>
       </c>
       <c r="E26">
         <v>2016</v>
       </c>
       <c r="F26" t="s">
         <v>30</v>
       </c>
       <c r="G26" t="s">
         <v>31</v>
       </c>
       <c r="H26" t="s">
         <v>32</v>
       </c>
       <c r="I26" t="s">
         <v>33</v>
       </c>
       <c r="J26" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K26" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="L26" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="M26" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="N26" t="s">
         <v>36</v>
       </c>
       <c r="O26">
         <v>96</v>
       </c>
       <c r="P26">
         <v>0.767</v>
       </c>
       <c r="Q26">
         <v>0.66</v>
       </c>
       <c r="R26">
         <v>0.891</v>
       </c>
       <c r="S26">
         <v>0.432</v>
       </c>
       <c r="T26">
         <v>0.789</v>
       </c>
       <c r="U26">
         <v>1.41</v>
       </c>
       <c r="V26">
         <v>1.81</v>
       </c>
       <c r="W26"/>
       <c r="X26" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="Y26"/>
       <c r="Z26">
         <v>0.00945</v>
       </c>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27"/>
       <c r="B27" t="s">
         <v>27</v>
       </c>
       <c r="C27" t="s">
         <v>28</v>
       </c>
       <c r="D27" t="s">
         <v>29</v>
       </c>
       <c r="E27">
         <v>2016</v>
       </c>
       <c r="F27" t="s">
         <v>30</v>
       </c>
       <c r="G27" t="s">
         <v>31</v>
       </c>
       <c r="H27" t="s">
         <v>32</v>
       </c>
       <c r="I27" t="s">
         <v>33</v>
       </c>
       <c r="J27" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="K27" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="L27" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="M27" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="N27" t="s">
         <v>36</v>
       </c>
       <c r="O27">
         <v>96</v>
       </c>
       <c r="P27">
         <v>0.987</v>
       </c>
       <c r="Q27">
         <v>0.87</v>
       </c>
       <c r="R27">
         <v>1.12</v>
       </c>
       <c r="S27">
         <v>0.65</v>
       </c>
       <c r="T27">
         <v>0.948</v>
       </c>
       <c r="U27">
         <v>1.33</v>
       </c>
       <c r="V27">
         <v>2.24</v>
       </c>
       <c r="W27"/>
       <c r="X27" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="Y27"/>
       <c r="Z27">
         <v>0.25</v>
       </c>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28"/>
       <c r="B28" t="s">
         <v>27</v>
       </c>
       <c r="C28" t="s">
         <v>28</v>
       </c>
       <c r="D28" t="s">
         <v>29</v>
       </c>
       <c r="E28">
         <v>2016</v>
       </c>
       <c r="F28" t="s">
         <v>30</v>
       </c>
       <c r="G28" t="s">
         <v>31</v>
       </c>
       <c r="H28" t="s">
         <v>32</v>
       </c>
       <c r="I28" t="s">
         <v>33</v>
       </c>
       <c r="J28" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="K28" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="L28" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="M28" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="N28" t="s">
         <v>36</v>
       </c>
       <c r="O28">
         <v>96</v>
       </c>
       <c r="P28">
         <v>1.41</v>
       </c>
       <c r="Q28">
         <v>1.23</v>
       </c>
       <c r="R28">
         <v>1.61</v>
       </c>
       <c r="S28">
         <v>0.998</v>
       </c>
       <c r="T28">
         <v>1.36</v>
       </c>
       <c r="U28">
         <v>2.16</v>
       </c>
       <c r="V28">
         <v>2.85</v>
       </c>
       <c r="W28"/>
       <c r="X28" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="Y28"/>
       <c r="Z28">
         <v>0.05</v>
       </c>
       <c r="AA28"/>
     </row>
     <row r="29" spans="1:27">
       <c r="A29"/>
       <c r="B29" t="s">
         <v>27</v>
       </c>
       <c r="C29" t="s">
         <v>28</v>
       </c>
       <c r="D29" t="s">
         <v>29</v>
       </c>
       <c r="E29">
         <v>2016</v>
       </c>
       <c r="F29" t="s">
         <v>30</v>
       </c>
       <c r="G29" t="s">
         <v>31</v>
       </c>
       <c r="H29" t="s">
         <v>32</v>
       </c>
       <c r="I29" t="s">
         <v>33</v>
       </c>
       <c r="J29" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="K29" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="L29"/>
       <c r="M29" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="N29" t="s">
         <v>36</v>
       </c>
       <c r="O29">
         <v>96</v>
       </c>
       <c r="P29" t="s">
         <v>37</v>
       </c>
       <c r="Q29" t="s">
         <v>37</v>
       </c>
       <c r="R29" t="s">
         <v>37</v>
       </c>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29" t="s">
         <v>38</v>
       </c>
       <c r="Y29"/>
@@ -3523,135 +3533,135 @@
       <c r="B30" t="s">
         <v>27</v>
       </c>
       <c r="C30" t="s">
         <v>28</v>
       </c>
       <c r="D30" t="s">
         <v>29</v>
       </c>
       <c r="E30">
         <v>2016</v>
       </c>
       <c r="F30" t="s">
         <v>30</v>
       </c>
       <c r="G30" t="s">
         <v>31</v>
       </c>
       <c r="H30" t="s">
         <v>32</v>
       </c>
       <c r="I30" t="s">
         <v>33</v>
       </c>
       <c r="J30" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="K30" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="L30" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="M30" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="N30" t="s">
         <v>36</v>
       </c>
       <c r="O30">
         <v>96</v>
       </c>
       <c r="P30">
         <v>6.51</v>
       </c>
       <c r="Q30">
         <v>5.49</v>
       </c>
       <c r="R30">
         <v>7.73</v>
       </c>
       <c r="S30">
         <v>3.32</v>
       </c>
       <c r="T30">
         <v>6.05</v>
       </c>
       <c r="U30">
         <v>11.7</v>
       </c>
       <c r="V30">
         <v>19.3</v>
       </c>
       <c r="W30"/>
       <c r="X30" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="Y30"/>
       <c r="Z30">
         <v>0.0566</v>
       </c>
       <c r="AA30"/>
     </row>
     <row r="31" spans="1:27">
       <c r="A31"/>
       <c r="B31" t="s">
         <v>27</v>
       </c>
       <c r="C31" t="s">
         <v>28</v>
       </c>
       <c r="D31" t="s">
         <v>29</v>
       </c>
       <c r="E31">
         <v>2016</v>
       </c>
       <c r="F31" t="s">
         <v>30</v>
       </c>
       <c r="G31" t="s">
         <v>31</v>
       </c>
       <c r="H31" t="s">
         <v>32</v>
       </c>
       <c r="I31" t="s">
         <v>33</v>
       </c>
       <c r="J31" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="K31" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="L31" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="M31" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="N31" t="s">
         <v>36</v>
       </c>
       <c r="O31">
         <v>96</v>
       </c>
       <c r="P31" t="s">
         <v>37</v>
       </c>
       <c r="Q31" t="s">
         <v>37</v>
       </c>
       <c r="R31" t="s">
         <v>37</v>
       </c>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31" t="s">
         <v>38</v>
       </c>
       <c r="Y31"/>
@@ -3667,58 +3677,58 @@
       <c r="B32" t="s">
         <v>27</v>
       </c>
       <c r="C32" t="s">
         <v>28</v>
       </c>
       <c r="D32" t="s">
         <v>29</v>
       </c>
       <c r="E32">
         <v>2016</v>
       </c>
       <c r="F32" t="s">
         <v>30</v>
       </c>
       <c r="G32" t="s">
         <v>31</v>
       </c>
       <c r="H32" t="s">
         <v>32</v>
       </c>
       <c r="I32" t="s">
         <v>33</v>
       </c>
       <c r="J32" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="K32" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="L32"/>
       <c r="M32" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="N32" t="s">
         <v>36</v>
       </c>
       <c r="O32">
         <v>96</v>
       </c>
       <c r="P32" t="s">
         <v>37</v>
       </c>
       <c r="Q32" t="s">
         <v>37</v>
       </c>
       <c r="R32" t="s">
         <v>37</v>
       </c>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32" t="s">
         <v>38</v>
       </c>
       <c r="Y32"/>
@@ -3734,105 +3744,105 @@
       <c r="B33" t="s">
         <v>27</v>
       </c>
       <c r="C33" t="s">
         <v>28</v>
       </c>
       <c r="D33" t="s">
         <v>29</v>
       </c>
       <c r="E33">
         <v>2016</v>
       </c>
       <c r="F33" t="s">
         <v>30</v>
       </c>
       <c r="G33" t="s">
         <v>31</v>
       </c>
       <c r="H33" t="s">
         <v>32</v>
       </c>
       <c r="I33" t="s">
         <v>33</v>
       </c>
       <c r="J33" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="K33" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="L33" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="M33" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="N33" t="s">
         <v>36</v>
       </c>
       <c r="O33">
         <v>96</v>
       </c>
       <c r="P33">
         <v>0.398</v>
       </c>
       <c r="Q33">
         <v>0.348</v>
       </c>
       <c r="R33">
         <v>0.455</v>
       </c>
       <c r="S33">
         <v>0.301</v>
       </c>
       <c r="T33">
         <v>0.427</v>
       </c>
       <c r="U33">
         <v>0.6</v>
       </c>
       <c r="V33">
         <v>0.824</v>
       </c>
       <c r="W33"/>
       <c r="X33" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="Y33"/>
       <c r="Z33">
         <v>0.05</v>
       </c>
       <c r="AA33"/>
     </row>
     <row r="34" spans="1:27">
       <c r="A34"/>
       <c r="B34" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C34" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="D34" t="s">
         <v>29</v>
       </c>
       <c r="E34">
         <v>2017</v>
       </c>
       <c r="F34" t="s">
         <v>30</v>
       </c>
       <c r="G34" t="s">
         <v>31</v>
       </c>
       <c r="H34" t="s">
         <v>32</v>
       </c>
       <c r="I34" t="s">
         <v>33</v>
       </c>
       <c r="J34" t="s">
         <v>34</v>
       </c>
       <c r="K34" t="s">
         <v>35</v>
       </c>
@@ -3852,14170 +3862,14182 @@
       <c r="Q34" t="s">
         <v>37</v>
       </c>
       <c r="R34" t="s">
         <v>37</v>
       </c>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34" t="s">
         <v>38</v>
       </c>
       <c r="Y34"/>
       <c r="Z34">
         <v>0.012</v>
       </c>
       <c r="AA34" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="35" spans="1:27">
       <c r="A35"/>
       <c r="B35" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C35" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="D35" t="s">
         <v>29</v>
       </c>
       <c r="E35">
         <v>2017</v>
       </c>
       <c r="F35" t="s">
         <v>30</v>
       </c>
       <c r="G35" t="s">
         <v>31</v>
       </c>
       <c r="H35" t="s">
         <v>32</v>
       </c>
       <c r="I35" t="s">
         <v>33</v>
       </c>
       <c r="J35" t="s">
         <v>40</v>
       </c>
       <c r="K35" t="s">
         <v>41</v>
       </c>
       <c r="L35"/>
       <c r="M35" t="s">
         <v>41</v>
       </c>
       <c r="N35" t="s">
         <v>36</v>
       </c>
       <c r="O35">
         <v>99</v>
       </c>
       <c r="P35" t="s">
         <v>37</v>
       </c>
       <c r="Q35" t="s">
         <v>37</v>
       </c>
       <c r="R35" t="s">
         <v>37</v>
       </c>
       <c r="S35"/>
       <c r="T35"/>
       <c r="U35"/>
       <c r="V35"/>
       <c r="W35"/>
       <c r="X35" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="Y35"/>
       <c r="Z35">
         <v>0.05</v>
       </c>
       <c r="AA35" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="36" spans="1:27">
       <c r="A36"/>
       <c r="B36" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C36" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="D36" t="s">
         <v>29</v>
       </c>
       <c r="E36">
         <v>2017</v>
       </c>
       <c r="F36" t="s">
         <v>30</v>
       </c>
       <c r="G36" t="s">
         <v>31</v>
       </c>
       <c r="H36" t="s">
         <v>32</v>
       </c>
       <c r="I36" t="s">
         <v>33</v>
       </c>
       <c r="J36" t="s">
         <v>42</v>
       </c>
       <c r="K36" t="s">
         <v>43</v>
       </c>
       <c r="L36"/>
       <c r="M36" t="s">
         <v>43</v>
       </c>
       <c r="N36" t="s">
         <v>36</v>
       </c>
       <c r="O36">
         <v>99</v>
       </c>
       <c r="P36" t="s">
         <v>37</v>
       </c>
       <c r="Q36" t="s">
         <v>37</v>
       </c>
       <c r="R36" t="s">
         <v>37</v>
       </c>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="Y36"/>
       <c r="Z36">
         <v>0.05</v>
       </c>
       <c r="AA36" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="37" spans="1:27">
       <c r="A37"/>
       <c r="B37" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C37" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="D37" t="s">
         <v>29</v>
       </c>
       <c r="E37">
         <v>2017</v>
       </c>
       <c r="F37" t="s">
         <v>30</v>
       </c>
       <c r="G37" t="s">
         <v>31</v>
       </c>
       <c r="H37" t="s">
         <v>32</v>
       </c>
       <c r="I37" t="s">
         <v>33</v>
       </c>
       <c r="J37" t="s">
         <v>45</v>
       </c>
       <c r="K37" t="s">
         <v>46</v>
       </c>
-      <c r="L37"/>
+      <c r="L37" t="s">
+        <v>47</v>
+      </c>
       <c r="M37" t="s">
         <v>46</v>
       </c>
       <c r="N37" t="s">
         <v>36</v>
       </c>
       <c r="O37">
         <v>99</v>
       </c>
       <c r="P37" t="s">
         <v>37</v>
       </c>
       <c r="Q37" t="s">
         <v>37</v>
       </c>
       <c r="R37" t="s">
         <v>37</v>
       </c>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37" t="s">
         <v>38</v>
       </c>
       <c r="Y37"/>
       <c r="Z37">
         <v>0.25</v>
       </c>
       <c r="AA37" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="38" spans="1:27">
       <c r="A38"/>
       <c r="B38" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C38" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="D38" t="s">
         <v>29</v>
       </c>
       <c r="E38">
         <v>2017</v>
       </c>
       <c r="F38" t="s">
         <v>30</v>
       </c>
       <c r="G38" t="s">
         <v>31</v>
       </c>
       <c r="H38" t="s">
         <v>32</v>
       </c>
       <c r="I38" t="s">
         <v>33</v>
       </c>
       <c r="J38" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="K38" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L38"/>
       <c r="M38" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="N38" t="s">
         <v>36</v>
       </c>
       <c r="O38">
         <v>99</v>
       </c>
       <c r="P38" t="s">
         <v>37</v>
       </c>
       <c r="Q38" t="s">
         <v>37</v>
       </c>
       <c r="R38" t="s">
         <v>37</v>
       </c>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="Y38"/>
       <c r="Z38">
         <v>0.05</v>
       </c>
       <c r="AA38" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="39" spans="1:27">
       <c r="A39"/>
       <c r="B39" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C39" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="D39" t="s">
         <v>29</v>
       </c>
       <c r="E39">
         <v>2017</v>
       </c>
       <c r="F39" t="s">
         <v>30</v>
       </c>
       <c r="G39" t="s">
         <v>31</v>
       </c>
       <c r="H39" t="s">
         <v>32</v>
       </c>
       <c r="I39" t="s">
         <v>33</v>
       </c>
       <c r="J39" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="K39" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="L39"/>
       <c r="M39" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="N39" t="s">
         <v>36</v>
       </c>
       <c r="O39">
         <v>99</v>
       </c>
       <c r="P39" t="s">
         <v>37</v>
       </c>
       <c r="Q39" t="s">
         <v>37</v>
       </c>
       <c r="R39" t="s">
         <v>37</v>
       </c>
       <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39" t="s">
         <v>38</v>
       </c>
       <c r="Y39"/>
       <c r="Z39">
         <v>0.012</v>
       </c>
       <c r="AA39" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="40" spans="1:27">
       <c r="A40"/>
       <c r="B40" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C40" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="D40" t="s">
         <v>29</v>
       </c>
       <c r="E40">
         <v>2017</v>
       </c>
       <c r="F40" t="s">
         <v>30</v>
       </c>
       <c r="G40" t="s">
         <v>31</v>
       </c>
       <c r="H40" t="s">
         <v>32</v>
       </c>
       <c r="I40" t="s">
         <v>33</v>
       </c>
       <c r="J40" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="K40" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="L40"/>
       <c r="M40" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="N40" t="s">
         <v>36</v>
       </c>
       <c r="O40">
         <v>99</v>
       </c>
       <c r="P40" t="s">
         <v>37</v>
       </c>
       <c r="Q40" t="s">
         <v>37</v>
       </c>
       <c r="R40" t="s">
         <v>37</v>
       </c>
       <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40"/>
       <c r="X40" t="s">
         <v>38</v>
       </c>
       <c r="Y40"/>
       <c r="Z40">
         <v>0.01</v>
       </c>
       <c r="AA40" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="41" spans="1:27">
       <c r="A41"/>
       <c r="B41" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C41" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="D41" t="s">
         <v>29</v>
       </c>
       <c r="E41">
         <v>2017</v>
       </c>
       <c r="F41" t="s">
         <v>30</v>
       </c>
       <c r="G41" t="s">
         <v>31</v>
       </c>
       <c r="H41" t="s">
         <v>32</v>
       </c>
       <c r="I41" t="s">
         <v>33</v>
       </c>
       <c r="J41" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="K41" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L41"/>
       <c r="M41" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N41" t="s">
         <v>36</v>
       </c>
       <c r="O41">
         <v>99</v>
       </c>
       <c r="P41" t="s">
         <v>37</v>
       </c>
       <c r="Q41" t="s">
         <v>37</v>
       </c>
       <c r="R41" t="s">
         <v>37</v>
       </c>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41" t="s">
         <v>38</v>
       </c>
       <c r="Y41"/>
       <c r="Z41">
         <v>0.05</v>
       </c>
       <c r="AA41" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="42" spans="1:27">
       <c r="A42"/>
       <c r="B42" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C42" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="D42" t="s">
         <v>29</v>
       </c>
       <c r="E42">
         <v>2017</v>
       </c>
       <c r="F42" t="s">
         <v>30</v>
       </c>
       <c r="G42" t="s">
         <v>31</v>
       </c>
       <c r="H42" t="s">
         <v>32</v>
       </c>
       <c r="I42" t="s">
         <v>33</v>
       </c>
       <c r="J42" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="K42" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="L42"/>
       <c r="M42" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="N42" t="s">
         <v>36</v>
       </c>
       <c r="O42">
         <v>99</v>
       </c>
       <c r="P42" t="s">
         <v>37</v>
       </c>
       <c r="Q42" t="s">
         <v>37</v>
       </c>
       <c r="R42" t="s">
         <v>37</v>
       </c>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="Y42"/>
       <c r="Z42">
         <v>0.05</v>
       </c>
       <c r="AA42" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="43" spans="1:27">
       <c r="A43"/>
       <c r="B43" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C43" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="D43" t="s">
         <v>29</v>
       </c>
       <c r="E43">
         <v>2017</v>
       </c>
       <c r="F43" t="s">
         <v>30</v>
       </c>
       <c r="G43" t="s">
         <v>31</v>
       </c>
       <c r="H43" t="s">
         <v>32</v>
       </c>
       <c r="I43" t="s">
         <v>33</v>
       </c>
       <c r="J43" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="K43" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="L43"/>
       <c r="M43" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="N43" t="s">
         <v>36</v>
       </c>
       <c r="O43">
         <v>99</v>
       </c>
       <c r="P43" t="s">
         <v>37</v>
       </c>
       <c r="Q43" t="s">
         <v>37</v>
       </c>
       <c r="R43" t="s">
         <v>37</v>
       </c>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43" t="s">
         <v>38</v>
       </c>
       <c r="Y43"/>
       <c r="Z43">
         <v>0.25</v>
       </c>
       <c r="AA43" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="44" spans="1:27">
       <c r="A44"/>
       <c r="B44" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C44" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="D44" t="s">
         <v>29</v>
       </c>
       <c r="E44">
         <v>2017</v>
       </c>
       <c r="F44" t="s">
         <v>30</v>
       </c>
       <c r="G44" t="s">
         <v>31</v>
       </c>
       <c r="H44" t="s">
         <v>32</v>
       </c>
       <c r="I44" t="s">
         <v>33</v>
       </c>
       <c r="J44" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="K44" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="L44"/>
+        <v>61</v>
+      </c>
+      <c r="L44" t="s">
+        <v>62</v>
+      </c>
       <c r="M44" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="N44" t="s">
         <v>36</v>
       </c>
       <c r="O44">
         <v>99</v>
       </c>
       <c r="P44" t="s">
         <v>37</v>
       </c>
       <c r="Q44" t="s">
         <v>37</v>
       </c>
       <c r="R44" t="s">
         <v>37</v>
       </c>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44" t="s">
         <v>38</v>
       </c>
       <c r="Y44"/>
       <c r="Z44">
         <v>0.5</v>
       </c>
       <c r="AA44" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="45" spans="1:27">
       <c r="A45"/>
       <c r="B45" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C45" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="D45" t="s">
         <v>29</v>
       </c>
       <c r="E45">
         <v>2017</v>
       </c>
       <c r="F45" t="s">
         <v>30</v>
       </c>
       <c r="G45" t="s">
         <v>31</v>
       </c>
       <c r="H45" t="s">
         <v>32</v>
       </c>
       <c r="I45" t="s">
         <v>33</v>
       </c>
       <c r="J45" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="K45" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="L45"/>
       <c r="M45" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="N45" t="s">
         <v>36</v>
       </c>
       <c r="O45">
         <v>99</v>
       </c>
       <c r="P45" t="s">
         <v>37</v>
       </c>
       <c r="Q45" t="s">
         <v>37</v>
       </c>
       <c r="R45" t="s">
         <v>37</v>
       </c>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45" t="s">
         <v>38</v>
       </c>
       <c r="Y45"/>
       <c r="Z45">
         <v>0.05</v>
       </c>
       <c r="AA45" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="46" spans="1:27">
       <c r="A46"/>
       <c r="B46" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C46" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="D46" t="s">
         <v>29</v>
       </c>
       <c r="E46">
         <v>2017</v>
       </c>
       <c r="F46" t="s">
         <v>30</v>
       </c>
       <c r="G46" t="s">
         <v>31</v>
       </c>
       <c r="H46" t="s">
         <v>32</v>
       </c>
       <c r="I46" t="s">
         <v>33</v>
       </c>
       <c r="J46" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="K46" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="L46"/>
       <c r="M46" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="N46" t="s">
         <v>36</v>
       </c>
       <c r="O46">
         <v>99</v>
       </c>
       <c r="P46" t="s">
         <v>37</v>
       </c>
       <c r="Q46" t="s">
         <v>37</v>
       </c>
       <c r="R46" t="s">
         <v>37</v>
       </c>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46" t="s">
         <v>38</v>
       </c>
       <c r="Y46"/>
       <c r="Z46">
         <v>0.012</v>
       </c>
       <c r="AA46" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="47" spans="1:27">
       <c r="A47"/>
       <c r="B47" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C47" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="D47" t="s">
         <v>29</v>
       </c>
       <c r="E47">
         <v>2017</v>
       </c>
       <c r="F47" t="s">
         <v>30</v>
       </c>
       <c r="G47" t="s">
         <v>31</v>
       </c>
       <c r="H47" t="s">
         <v>32</v>
       </c>
       <c r="I47" t="s">
         <v>33</v>
       </c>
       <c r="J47" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="K47" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="L47"/>
       <c r="M47" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="N47" t="s">
         <v>36</v>
       </c>
       <c r="O47">
         <v>99</v>
       </c>
       <c r="P47" t="s">
         <v>37</v>
       </c>
       <c r="Q47" t="s">
         <v>37</v>
       </c>
       <c r="R47" t="s">
         <v>37</v>
       </c>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47" t="s">
         <v>38</v>
       </c>
       <c r="Y47"/>
       <c r="Z47">
         <v>0.5</v>
       </c>
       <c r="AA47" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="48" spans="1:27">
       <c r="A48"/>
       <c r="B48" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C48" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="D48" t="s">
         <v>29</v>
       </c>
       <c r="E48">
         <v>2017</v>
       </c>
       <c r="F48" t="s">
         <v>30</v>
       </c>
       <c r="G48" t="s">
         <v>31</v>
       </c>
       <c r="H48" t="s">
         <v>32</v>
       </c>
       <c r="I48" t="s">
         <v>33</v>
       </c>
       <c r="J48" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="K48" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="L48" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="M48" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="N48" t="s">
         <v>36</v>
       </c>
       <c r="O48">
         <v>99</v>
       </c>
       <c r="P48" t="s">
         <v>37</v>
       </c>
       <c r="Q48" t="s">
         <v>37</v>
       </c>
       <c r="R48" t="s">
         <v>37</v>
       </c>
       <c r="S48"/>
       <c r="T48"/>
       <c r="U48"/>
       <c r="V48"/>
       <c r="W48"/>
       <c r="X48" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="Y48"/>
       <c r="Z48">
         <v>0.05</v>
       </c>
       <c r="AA48" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="49" spans="1:27">
       <c r="A49"/>
       <c r="B49" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C49" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="D49" t="s">
         <v>29</v>
       </c>
       <c r="E49">
         <v>2017</v>
       </c>
       <c r="F49" t="s">
         <v>30</v>
       </c>
       <c r="G49" t="s">
         <v>31</v>
       </c>
       <c r="H49" t="s">
         <v>32</v>
       </c>
       <c r="I49" t="s">
         <v>33</v>
       </c>
       <c r="J49" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="K49" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="L49" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="M49" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="N49" t="s">
         <v>36</v>
       </c>
       <c r="O49">
         <v>99</v>
       </c>
       <c r="P49">
         <v>0.0342</v>
       </c>
       <c r="Q49">
         <v>0.0291</v>
       </c>
       <c r="R49">
         <v>0.0402</v>
       </c>
       <c r="S49">
         <v>0.0197</v>
       </c>
       <c r="T49">
         <v>0.0282</v>
       </c>
       <c r="U49">
         <v>0.0538</v>
       </c>
       <c r="V49">
         <v>0.114</v>
       </c>
       <c r="W49"/>
       <c r="X49" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="Y49"/>
       <c r="Z49">
         <v>0.012</v>
       </c>
       <c r="AA49"/>
     </row>
     <row r="50" spans="1:27">
       <c r="A50"/>
       <c r="B50" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C50" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="D50" t="s">
         <v>29</v>
       </c>
       <c r="E50">
         <v>2017</v>
       </c>
       <c r="F50" t="s">
         <v>30</v>
       </c>
       <c r="G50" t="s">
         <v>31</v>
       </c>
       <c r="H50" t="s">
         <v>32</v>
       </c>
       <c r="I50" t="s">
         <v>33</v>
       </c>
       <c r="J50" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="K50" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="L50"/>
       <c r="M50" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="N50" t="s">
         <v>36</v>
       </c>
       <c r="O50">
         <v>99</v>
       </c>
       <c r="P50">
         <v>0.0589</v>
       </c>
       <c r="Q50">
         <v>0.0531</v>
       </c>
       <c r="R50">
         <v>0.0655</v>
       </c>
       <c r="S50"/>
       <c r="T50">
         <v>0.058</v>
       </c>
       <c r="U50">
         <v>0.0736</v>
       </c>
       <c r="V50">
         <v>0.0996</v>
       </c>
       <c r="W50"/>
       <c r="X50" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="Y50"/>
       <c r="Z50">
         <v>0.05</v>
       </c>
       <c r="AA50"/>
     </row>
     <row r="51" spans="1:27">
       <c r="A51"/>
       <c r="B51" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C51" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="D51" t="s">
         <v>29</v>
       </c>
       <c r="E51">
         <v>2017</v>
       </c>
       <c r="F51" t="s">
         <v>30</v>
       </c>
       <c r="G51" t="s">
         <v>31</v>
       </c>
       <c r="H51" t="s">
         <v>32</v>
       </c>
       <c r="I51" t="s">
         <v>33</v>
       </c>
       <c r="J51" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="K51" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="L51" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="M51" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="N51" t="s">
         <v>36</v>
       </c>
       <c r="O51">
         <v>99</v>
       </c>
       <c r="P51" t="s">
         <v>37</v>
       </c>
       <c r="Q51" t="s">
         <v>37</v>
       </c>
       <c r="R51" t="s">
         <v>37</v>
       </c>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="Y51"/>
       <c r="Z51">
         <v>0.04</v>
       </c>
       <c r="AA51" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="52" spans="1:27">
       <c r="A52"/>
       <c r="B52" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C52" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="D52" t="s">
         <v>29</v>
       </c>
       <c r="E52">
         <v>2017</v>
       </c>
       <c r="F52" t="s">
         <v>30</v>
       </c>
       <c r="G52" t="s">
         <v>31</v>
       </c>
       <c r="H52" t="s">
         <v>32</v>
       </c>
       <c r="I52" t="s">
         <v>33</v>
       </c>
       <c r="J52" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="K52" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="L52" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M52" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="N52" t="s">
         <v>36</v>
       </c>
       <c r="O52">
         <v>99</v>
       </c>
       <c r="P52">
         <v>0.559</v>
       </c>
       <c r="Q52">
         <v>0.49</v>
       </c>
       <c r="R52">
         <v>0.636</v>
       </c>
       <c r="S52">
         <v>0.393</v>
       </c>
       <c r="T52">
         <v>0.541</v>
       </c>
       <c r="U52">
         <v>0.823</v>
       </c>
       <c r="V52">
         <v>1.28</v>
       </c>
       <c r="W52"/>
       <c r="X52" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="Y52"/>
       <c r="Z52">
         <v>0.25</v>
       </c>
       <c r="AA52"/>
     </row>
     <row r="53" spans="1:27">
       <c r="A53"/>
       <c r="B53" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C53" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="D53" t="s">
         <v>29</v>
       </c>
       <c r="E53">
         <v>2017</v>
       </c>
       <c r="F53" t="s">
         <v>30</v>
       </c>
       <c r="G53" t="s">
         <v>31</v>
       </c>
       <c r="H53" t="s">
         <v>32</v>
       </c>
       <c r="I53" t="s">
         <v>33</v>
       </c>
       <c r="J53" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="K53" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="L53" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="M53" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="N53" t="s">
         <v>36</v>
       </c>
       <c r="O53">
         <v>99</v>
       </c>
       <c r="P53" t="s">
         <v>37</v>
       </c>
       <c r="Q53" t="s">
         <v>37</v>
       </c>
       <c r="R53" t="s">
         <v>37</v>
       </c>
       <c r="S53"/>
       <c r="T53">
         <v>0.0135</v>
       </c>
       <c r="U53">
         <v>0.0226</v>
       </c>
       <c r="V53">
         <v>0.0441</v>
       </c>
       <c r="W53"/>
       <c r="X53" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="Y53"/>
       <c r="Z53">
         <v>0.05</v>
       </c>
       <c r="AA53" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="54" spans="1:27">
       <c r="A54"/>
       <c r="B54" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C54" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="D54" t="s">
         <v>29</v>
       </c>
       <c r="E54">
         <v>2017</v>
       </c>
       <c r="F54" t="s">
         <v>30</v>
       </c>
       <c r="G54" t="s">
         <v>31</v>
       </c>
       <c r="H54" t="s">
         <v>32</v>
       </c>
       <c r="I54" t="s">
         <v>33</v>
       </c>
       <c r="J54" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="K54" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="L54"/>
       <c r="M54" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="N54" t="s">
         <v>36</v>
       </c>
       <c r="O54">
         <v>99</v>
       </c>
       <c r="P54" t="s">
         <v>37</v>
       </c>
       <c r="Q54" t="s">
         <v>37</v>
       </c>
       <c r="R54" t="s">
         <v>37</v>
       </c>
       <c r="S54"/>
       <c r="T54">
         <v>0.0505</v>
       </c>
       <c r="U54">
         <v>0.0773</v>
       </c>
       <c r="V54">
         <v>0.127</v>
       </c>
       <c r="W54"/>
       <c r="X54" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="Y54"/>
       <c r="Z54">
         <v>0.01</v>
       </c>
       <c r="AA54" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="55" spans="1:27">
       <c r="A55"/>
       <c r="B55" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C55" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="D55" t="s">
         <v>29</v>
       </c>
       <c r="E55">
         <v>2017</v>
       </c>
       <c r="F55" t="s">
         <v>30</v>
       </c>
       <c r="G55" t="s">
         <v>31</v>
       </c>
       <c r="H55" t="s">
         <v>32</v>
       </c>
       <c r="I55" t="s">
         <v>33</v>
       </c>
       <c r="J55" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="K55" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="L55" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="M55" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="N55" t="s">
         <v>36</v>
       </c>
       <c r="O55">
         <v>99</v>
       </c>
       <c r="P55" t="s">
         <v>37</v>
       </c>
       <c r="Q55" t="s">
         <v>37</v>
       </c>
       <c r="R55" t="s">
         <v>37</v>
       </c>
       <c r="S55"/>
       <c r="T55"/>
       <c r="U55"/>
       <c r="V55">
         <v>0.0699</v>
       </c>
       <c r="W55"/>
       <c r="X55" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="Y55"/>
       <c r="Z55">
         <v>0.05</v>
       </c>
       <c r="AA55" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="56" spans="1:27">
       <c r="A56"/>
       <c r="B56" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C56" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="D56" t="s">
         <v>29</v>
       </c>
       <c r="E56">
         <v>2017</v>
       </c>
       <c r="F56" t="s">
         <v>30</v>
       </c>
       <c r="G56" t="s">
         <v>31</v>
       </c>
       <c r="H56" t="s">
         <v>32</v>
       </c>
       <c r="I56" t="s">
         <v>33</v>
       </c>
       <c r="J56" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="K56" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="L56"/>
       <c r="M56" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="N56" t="s">
         <v>36</v>
       </c>
       <c r="O56">
         <v>99</v>
       </c>
       <c r="P56">
         <v>0.189</v>
       </c>
       <c r="Q56">
         <v>0.166</v>
       </c>
       <c r="R56">
         <v>0.215</v>
       </c>
       <c r="S56">
         <v>0.124</v>
       </c>
       <c r="T56">
         <v>0.174</v>
       </c>
       <c r="U56">
         <v>0.268</v>
       </c>
       <c r="V56">
         <v>0.453</v>
       </c>
       <c r="W56"/>
       <c r="X56" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="Y56"/>
       <c r="Z56">
         <v>0.06</v>
       </c>
       <c r="AA56"/>
     </row>
     <row r="57" spans="1:27">
       <c r="A57"/>
       <c r="B57" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C57" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="D57" t="s">
         <v>29</v>
       </c>
       <c r="E57">
         <v>2017</v>
       </c>
       <c r="F57" t="s">
         <v>30</v>
       </c>
       <c r="G57" t="s">
         <v>31</v>
       </c>
       <c r="H57" t="s">
         <v>32</v>
       </c>
       <c r="I57" t="s">
         <v>33</v>
       </c>
       <c r="J57" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="K57" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="L57"/>
       <c r="M57" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="N57" t="s">
         <v>36</v>
       </c>
       <c r="O57">
         <v>99</v>
       </c>
       <c r="P57" t="s">
         <v>37</v>
       </c>
       <c r="Q57" t="s">
         <v>37</v>
       </c>
       <c r="R57" t="s">
         <v>37</v>
       </c>
       <c r="S57"/>
       <c r="T57"/>
       <c r="U57"/>
       <c r="V57"/>
       <c r="W57"/>
       <c r="X57" t="s">
         <v>38</v>
       </c>
       <c r="Y57"/>
       <c r="Z57">
         <v>0.05</v>
       </c>
       <c r="AA57" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="58" spans="1:27">
       <c r="A58"/>
       <c r="B58" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C58" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="D58" t="s">
         <v>29</v>
       </c>
       <c r="E58">
         <v>2017</v>
       </c>
       <c r="F58" t="s">
         <v>30</v>
       </c>
       <c r="G58" t="s">
         <v>31</v>
       </c>
       <c r="H58" t="s">
         <v>32</v>
       </c>
       <c r="I58" t="s">
         <v>33</v>
       </c>
       <c r="J58" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K58" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="L58" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="M58" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="N58" t="s">
         <v>36</v>
       </c>
       <c r="O58">
         <v>99</v>
       </c>
       <c r="P58">
         <v>1.29</v>
       </c>
       <c r="Q58">
         <v>1.14</v>
       </c>
       <c r="R58">
         <v>1.45</v>
       </c>
       <c r="S58">
         <v>0.787</v>
       </c>
       <c r="T58">
         <v>1.21</v>
       </c>
       <c r="U58">
         <v>1.81</v>
       </c>
       <c r="V58">
         <v>3.05</v>
       </c>
       <c r="W58"/>
       <c r="X58" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="Y58"/>
       <c r="Z58">
         <v>0.01</v>
       </c>
       <c r="AA58"/>
     </row>
     <row r="59" spans="1:27">
       <c r="A59"/>
       <c r="B59" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C59" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="D59" t="s">
         <v>29</v>
       </c>
       <c r="E59">
         <v>2017</v>
       </c>
       <c r="F59" t="s">
         <v>30</v>
       </c>
       <c r="G59" t="s">
         <v>31</v>
       </c>
       <c r="H59" t="s">
         <v>32</v>
       </c>
       <c r="I59" t="s">
         <v>33</v>
       </c>
       <c r="J59" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="K59" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="L59" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="M59" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="N59" t="s">
         <v>36</v>
       </c>
       <c r="O59">
         <v>99</v>
       </c>
       <c r="P59">
         <v>1.1</v>
       </c>
       <c r="Q59">
         <v>0.988</v>
       </c>
       <c r="R59">
         <v>1.22</v>
       </c>
       <c r="S59">
         <v>0.84</v>
       </c>
       <c r="T59">
         <v>1.08</v>
       </c>
       <c r="U59">
         <v>1.49</v>
       </c>
       <c r="V59">
         <v>2.21</v>
       </c>
       <c r="W59"/>
       <c r="X59" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="Y59"/>
       <c r="Z59">
         <v>0.25</v>
       </c>
       <c r="AA59"/>
     </row>
     <row r="60" spans="1:27">
       <c r="A60"/>
       <c r="B60" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C60" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="D60" t="s">
         <v>29</v>
       </c>
       <c r="E60">
         <v>2017</v>
       </c>
       <c r="F60" t="s">
         <v>30</v>
       </c>
       <c r="G60" t="s">
         <v>31</v>
       </c>
       <c r="H60" t="s">
         <v>32</v>
       </c>
       <c r="I60" t="s">
         <v>33</v>
       </c>
       <c r="J60" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="K60" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="L60" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="M60" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="N60" t="s">
         <v>36</v>
       </c>
       <c r="O60">
         <v>99</v>
       </c>
       <c r="P60">
         <v>1.69</v>
       </c>
       <c r="Q60">
         <v>1.51</v>
       </c>
       <c r="R60">
         <v>1.88</v>
       </c>
       <c r="S60">
         <v>1.2</v>
       </c>
       <c r="T60">
         <v>1.61</v>
       </c>
       <c r="U60">
         <v>2.3</v>
       </c>
       <c r="V60">
         <v>3.06</v>
       </c>
       <c r="W60"/>
       <c r="X60" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="Y60"/>
       <c r="Z60">
         <v>0.06</v>
       </c>
       <c r="AA60"/>
     </row>
     <row r="61" spans="1:27">
       <c r="A61"/>
       <c r="B61" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C61" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="D61" t="s">
         <v>29</v>
       </c>
       <c r="E61">
         <v>2017</v>
       </c>
       <c r="F61" t="s">
         <v>30</v>
       </c>
       <c r="G61" t="s">
         <v>31</v>
       </c>
       <c r="H61" t="s">
         <v>32</v>
       </c>
       <c r="I61" t="s">
         <v>33</v>
       </c>
       <c r="J61" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="K61" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="L61"/>
       <c r="M61" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="N61" t="s">
         <v>36</v>
       </c>
       <c r="O61">
         <v>99</v>
       </c>
       <c r="P61" t="s">
         <v>37</v>
       </c>
       <c r="Q61" t="s">
         <v>37</v>
       </c>
       <c r="R61" t="s">
         <v>37</v>
       </c>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61" t="s">
         <v>38</v>
       </c>
       <c r="Y61"/>
       <c r="Z61">
         <v>0.05</v>
       </c>
       <c r="AA61" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="62" spans="1:27">
       <c r="A62"/>
       <c r="B62" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C62" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="D62" t="s">
         <v>29</v>
       </c>
       <c r="E62">
         <v>2017</v>
       </c>
       <c r="F62" t="s">
         <v>30</v>
       </c>
       <c r="G62" t="s">
         <v>31</v>
       </c>
       <c r="H62" t="s">
         <v>32</v>
       </c>
       <c r="I62" t="s">
         <v>33</v>
       </c>
       <c r="J62" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="K62" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="L62" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="M62" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="N62" t="s">
         <v>36</v>
       </c>
       <c r="O62">
         <v>99</v>
       </c>
       <c r="P62">
         <v>7.47</v>
       </c>
       <c r="Q62">
         <v>6.38</v>
       </c>
       <c r="R62">
         <v>8.75</v>
       </c>
       <c r="S62">
         <v>4.17</v>
       </c>
       <c r="T62">
         <v>7.0</v>
       </c>
       <c r="U62">
         <v>11.5</v>
       </c>
       <c r="V62">
         <v>22.9</v>
       </c>
       <c r="W62"/>
       <c r="X62" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="Y62"/>
       <c r="Z62">
         <v>0.191</v>
       </c>
       <c r="AA62"/>
     </row>
     <row r="63" spans="1:27">
       <c r="A63"/>
       <c r="B63" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C63" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="D63" t="s">
         <v>29</v>
       </c>
       <c r="E63">
         <v>2017</v>
       </c>
       <c r="F63" t="s">
         <v>30</v>
       </c>
       <c r="G63" t="s">
         <v>31</v>
       </c>
       <c r="H63" t="s">
         <v>32</v>
       </c>
       <c r="I63" t="s">
         <v>33</v>
       </c>
       <c r="J63" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="K63" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="L63" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="M63" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="N63" t="s">
         <v>36</v>
       </c>
       <c r="O63">
         <v>99</v>
       </c>
       <c r="P63" t="s">
         <v>37</v>
       </c>
       <c r="Q63" t="s">
         <v>37</v>
       </c>
       <c r="R63" t="s">
         <v>37</v>
       </c>
       <c r="S63"/>
       <c r="T63"/>
       <c r="U63"/>
       <c r="V63"/>
       <c r="W63"/>
       <c r="X63" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="Y63"/>
       <c r="Z63">
         <v>0.01</v>
       </c>
       <c r="AA63" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="64" spans="1:27">
       <c r="A64"/>
       <c r="B64" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C64" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="D64" t="s">
         <v>29</v>
       </c>
       <c r="E64">
         <v>2017</v>
       </c>
       <c r="F64" t="s">
         <v>30</v>
       </c>
       <c r="G64" t="s">
         <v>31</v>
       </c>
       <c r="H64" t="s">
         <v>32</v>
       </c>
       <c r="I64" t="s">
         <v>33</v>
       </c>
       <c r="J64" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="K64" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="L64"/>
       <c r="M64" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="N64" t="s">
         <v>36</v>
       </c>
       <c r="O64">
         <v>99</v>
       </c>
       <c r="P64" t="s">
         <v>37</v>
       </c>
       <c r="Q64" t="s">
         <v>37</v>
       </c>
       <c r="R64" t="s">
         <v>37</v>
       </c>
       <c r="S64"/>
       <c r="T64"/>
       <c r="U64"/>
       <c r="V64"/>
       <c r="W64"/>
       <c r="X64" t="s">
         <v>38</v>
       </c>
       <c r="Y64"/>
       <c r="Z64">
         <v>0.05</v>
       </c>
       <c r="AA64" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="65" spans="1:27">
       <c r="A65"/>
       <c r="B65" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C65" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="D65" t="s">
         <v>29</v>
       </c>
       <c r="E65">
         <v>2017</v>
       </c>
       <c r="F65" t="s">
         <v>30</v>
       </c>
       <c r="G65" t="s">
         <v>31</v>
       </c>
       <c r="H65" t="s">
         <v>32</v>
       </c>
       <c r="I65" t="s">
         <v>33</v>
       </c>
       <c r="J65" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="K65" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="L65" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="M65" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="N65" t="s">
         <v>36</v>
       </c>
       <c r="O65">
         <v>99</v>
       </c>
       <c r="P65">
         <v>0.453</v>
       </c>
       <c r="Q65">
         <v>0.391</v>
       </c>
       <c r="R65">
         <v>0.525</v>
       </c>
       <c r="S65">
         <v>0.309</v>
       </c>
       <c r="T65">
         <v>0.443</v>
       </c>
       <c r="U65">
         <v>0.74</v>
       </c>
       <c r="V65">
         <v>1.12</v>
       </c>
       <c r="W65"/>
       <c r="X65" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="Y65"/>
       <c r="Z65">
         <v>0.05</v>
       </c>
       <c r="AA65"/>
     </row>
     <row r="66" spans="1:27">
       <c r="A66"/>
       <c r="B66" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="C66" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="D66" t="s">
         <v>29</v>
       </c>
       <c r="E66" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="F66" t="s">
         <v>30</v>
       </c>
       <c r="G66" t="s">
         <v>31</v>
       </c>
       <c r="H66" t="s">
         <v>32</v>
       </c>
       <c r="I66" t="s">
         <v>33</v>
       </c>
       <c r="J66" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="K66" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="L66" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="M66" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="N66" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O66">
         <v>110</v>
       </c>
       <c r="P66" t="s">
         <v>37</v>
       </c>
       <c r="Q66" t="s">
         <v>37</v>
       </c>
       <c r="R66" t="s">
         <v>37</v>
       </c>
       <c r="S66"/>
       <c r="T66"/>
       <c r="U66">
         <v>0.022</v>
       </c>
       <c r="V66"/>
       <c r="W66">
         <v>0.163</v>
       </c>
       <c r="X66" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="Y66"/>
       <c r="Z66" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="AA66" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="67" spans="1:27">
       <c r="A67"/>
       <c r="B67" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="C67" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="D67" t="s">
         <v>29</v>
       </c>
       <c r="E67" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="F67" t="s">
         <v>30</v>
       </c>
       <c r="G67" t="s">
         <v>31</v>
       </c>
       <c r="H67" t="s">
         <v>32</v>
       </c>
       <c r="I67" t="s">
         <v>33</v>
       </c>
       <c r="J67" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="K67" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="L67" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="M67" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="N67" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O67">
         <v>110</v>
       </c>
       <c r="P67">
         <v>0.174</v>
       </c>
       <c r="Q67">
         <v>0.142</v>
       </c>
       <c r="R67">
         <v>0.213</v>
       </c>
       <c r="S67">
         <v>0.0945</v>
       </c>
       <c r="T67">
         <v>0.165</v>
       </c>
       <c r="U67">
         <v>0.329</v>
       </c>
       <c r="V67"/>
       <c r="W67">
         <v>1.35</v>
       </c>
       <c r="X67" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="Y67"/>
       <c r="Z67" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="AA67"/>
     </row>
     <row r="68" spans="1:27">
       <c r="A68"/>
       <c r="B68" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="C68" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="D68" t="s">
         <v>29</v>
       </c>
       <c r="E68" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="F68" t="s">
         <v>30</v>
       </c>
       <c r="G68" t="s">
         <v>31</v>
       </c>
       <c r="H68" t="s">
         <v>32</v>
       </c>
       <c r="I68" t="s">
         <v>33</v>
       </c>
       <c r="J68" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="K68" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="L68" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="M68" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="N68" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O68">
         <v>110</v>
       </c>
       <c r="P68" t="s">
         <v>37</v>
       </c>
       <c r="Q68" t="s">
         <v>37</v>
       </c>
       <c r="R68" t="s">
         <v>37</v>
       </c>
       <c r="S68"/>
       <c r="T68"/>
       <c r="U68"/>
       <c r="V68"/>
       <c r="W68">
         <v>0.068</v>
       </c>
       <c r="X68" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="Y68"/>
       <c r="Z68" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="AA68" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="69" spans="1:27">
       <c r="A69"/>
       <c r="B69" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="C69" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="D69" t="s">
         <v>29</v>
       </c>
       <c r="E69" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="F69" t="s">
         <v>30</v>
       </c>
       <c r="G69" t="s">
         <v>31</v>
       </c>
       <c r="H69" t="s">
         <v>32</v>
       </c>
       <c r="I69" t="s">
         <v>33</v>
       </c>
       <c r="J69" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="K69" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="L69" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M69" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="N69" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O69">
         <v>110</v>
       </c>
       <c r="P69">
         <v>0.245</v>
       </c>
       <c r="Q69">
         <v>0.216</v>
       </c>
       <c r="R69">
         <v>0.278</v>
       </c>
       <c r="S69">
         <v>0.16</v>
       </c>
       <c r="T69">
         <v>0.254</v>
       </c>
       <c r="U69">
         <v>0.334</v>
       </c>
       <c r="V69"/>
       <c r="W69">
         <v>0.767</v>
       </c>
       <c r="X69" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="Y69"/>
       <c r="Z69" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="AA69"/>
     </row>
     <row r="70" spans="1:27">
       <c r="A70"/>
       <c r="B70" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="C70" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="D70" t="s">
         <v>29</v>
       </c>
       <c r="E70" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="F70" t="s">
         <v>30</v>
       </c>
       <c r="G70" t="s">
         <v>31</v>
       </c>
       <c r="H70" t="s">
         <v>32</v>
       </c>
       <c r="I70" t="s">
         <v>33</v>
       </c>
       <c r="J70" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="K70" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="L70" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="M70" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="N70" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O70">
         <v>110</v>
       </c>
       <c r="P70">
         <v>0.0191</v>
       </c>
       <c r="Q70">
         <v>0.0166</v>
       </c>
       <c r="R70">
         <v>0.0221</v>
       </c>
       <c r="S70"/>
       <c r="T70">
         <v>0.0193</v>
       </c>
       <c r="U70">
         <v>0.0303</v>
       </c>
       <c r="V70"/>
       <c r="W70">
         <v>0.0595</v>
       </c>
       <c r="X70" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="Y70"/>
       <c r="Z70" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="AA70"/>
     </row>
     <row r="71" spans="1:27">
       <c r="A71"/>
       <c r="B71" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="C71" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="D71" t="s">
         <v>29</v>
       </c>
       <c r="E71" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="F71" t="s">
         <v>30</v>
       </c>
       <c r="G71" t="s">
         <v>31</v>
       </c>
       <c r="H71" t="s">
         <v>32</v>
       </c>
       <c r="I71" t="s">
         <v>33</v>
       </c>
       <c r="J71" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="K71" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="L71" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="M71" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="N71" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O71">
         <v>110</v>
       </c>
       <c r="P71">
         <v>0.0483</v>
       </c>
       <c r="Q71">
         <v>0.0395</v>
       </c>
       <c r="R71">
         <v>0.0591</v>
       </c>
       <c r="S71">
         <v>0.0246</v>
       </c>
       <c r="T71">
         <v>0.0543</v>
       </c>
       <c r="U71">
         <v>0.0901</v>
       </c>
       <c r="V71"/>
       <c r="W71">
         <v>0.269</v>
       </c>
       <c r="X71" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="Y71"/>
       <c r="Z71" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="AA71"/>
     </row>
     <row r="72" spans="1:27">
       <c r="A72"/>
       <c r="B72" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="C72" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="D72" t="s">
         <v>29</v>
       </c>
       <c r="E72" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="F72" t="s">
         <v>30</v>
       </c>
       <c r="G72" t="s">
         <v>31</v>
       </c>
       <c r="H72" t="s">
         <v>32</v>
       </c>
       <c r="I72" t="s">
         <v>33</v>
       </c>
       <c r="J72" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K72" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="L72" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="M72" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="N72" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O72">
         <v>110</v>
       </c>
       <c r="P72">
         <v>1.43</v>
       </c>
       <c r="Q72">
         <v>1.19</v>
       </c>
       <c r="R72">
         <v>1.73</v>
       </c>
       <c r="S72">
         <v>0.917</v>
       </c>
       <c r="T72">
         <v>1.52</v>
       </c>
       <c r="U72">
         <v>2.43</v>
       </c>
       <c r="V72"/>
       <c r="W72">
         <v>6.87</v>
       </c>
       <c r="X72" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="Y72"/>
       <c r="Z72" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="AA72"/>
     </row>
     <row r="73" spans="1:27">
       <c r="A73"/>
       <c r="B73" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="C73" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="D73" t="s">
         <v>29</v>
       </c>
       <c r="E73" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="F73" t="s">
         <v>30</v>
       </c>
       <c r="G73" t="s">
         <v>31</v>
       </c>
       <c r="H73" t="s">
         <v>32</v>
       </c>
       <c r="I73" t="s">
         <v>33</v>
       </c>
       <c r="J73" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="K73" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="L73" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="M73" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="N73" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O73">
         <v>110</v>
       </c>
       <c r="P73">
         <v>0.994</v>
       </c>
       <c r="Q73">
         <v>0.92</v>
       </c>
       <c r="R73">
         <v>1.07</v>
       </c>
       <c r="S73">
         <v>0.73</v>
       </c>
       <c r="T73">
         <v>0.984</v>
       </c>
       <c r="U73">
         <v>1.35</v>
       </c>
       <c r="V73"/>
       <c r="W73">
         <v>1.86</v>
       </c>
       <c r="X73" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="Y73"/>
       <c r="Z73" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="AA73"/>
     </row>
     <row r="74" spans="1:27">
       <c r="A74"/>
       <c r="B74" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="C74" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="D74" t="s">
         <v>29</v>
       </c>
       <c r="E74" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="F74" t="s">
         <v>30</v>
       </c>
       <c r="G74" t="s">
         <v>31</v>
       </c>
       <c r="H74" t="s">
         <v>32</v>
       </c>
       <c r="I74" t="s">
         <v>33</v>
       </c>
       <c r="J74" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="K74" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="L74" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="M74" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="N74" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O74">
         <v>110</v>
       </c>
       <c r="P74">
         <v>1.97</v>
       </c>
       <c r="Q74">
         <v>1.76</v>
       </c>
       <c r="R74">
         <v>2.19</v>
       </c>
       <c r="S74">
         <v>1.36</v>
       </c>
       <c r="T74">
         <v>1.99</v>
       </c>
       <c r="U74">
         <v>2.92</v>
       </c>
       <c r="V74"/>
       <c r="W74">
         <v>4.7</v>
       </c>
       <c r="X74" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="Y74"/>
       <c r="Z74" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="AA74"/>
     </row>
     <row r="75" spans="1:27">
       <c r="A75"/>
       <c r="B75" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="C75" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="D75" t="s">
         <v>29</v>
       </c>
       <c r="E75" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="F75" t="s">
         <v>30</v>
       </c>
       <c r="G75" t="s">
         <v>31</v>
       </c>
       <c r="H75" t="s">
         <v>32</v>
       </c>
       <c r="I75" t="s">
         <v>33</v>
       </c>
       <c r="J75" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="K75" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="L75" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="M75" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="N75" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O75">
         <v>110</v>
       </c>
       <c r="P75">
         <v>7.0</v>
       </c>
       <c r="Q75">
         <v>6.12</v>
       </c>
       <c r="R75">
         <v>8.0</v>
       </c>
       <c r="S75">
         <v>4.66</v>
       </c>
       <c r="T75">
         <v>7.1</v>
       </c>
       <c r="U75">
         <v>10.4</v>
       </c>
       <c r="V75"/>
       <c r="W75">
         <v>25.8</v>
       </c>
       <c r="X75" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="Y75"/>
       <c r="Z75" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="AA75"/>
     </row>
     <row r="76" spans="1:27">
       <c r="A76"/>
       <c r="B76" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="C76" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="D76" t="s">
         <v>29</v>
       </c>
       <c r="E76" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="F76" t="s">
         <v>30</v>
       </c>
       <c r="G76" t="s">
         <v>31</v>
       </c>
       <c r="H76" t="s">
         <v>32</v>
       </c>
       <c r="I76" t="s">
         <v>33</v>
       </c>
       <c r="J76" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="K76" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="L76" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="M76" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="N76" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O76">
         <v>110</v>
       </c>
       <c r="P76" t="s">
         <v>37</v>
       </c>
       <c r="Q76" t="s">
         <v>37</v>
       </c>
       <c r="R76" t="s">
         <v>37</v>
       </c>
       <c r="S76"/>
       <c r="T76">
         <v>0.0254</v>
       </c>
       <c r="U76">
         <v>0.0487</v>
       </c>
       <c r="V76"/>
       <c r="W76">
         <v>0.195</v>
       </c>
       <c r="X76" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="Y76"/>
       <c r="Z76" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="AA76" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="77" spans="1:27">
       <c r="A77"/>
       <c r="B77" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="C77" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="D77" t="s">
         <v>29</v>
       </c>
       <c r="E77" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="F77" t="s">
         <v>30</v>
       </c>
       <c r="G77" t="s">
         <v>31</v>
       </c>
       <c r="H77" t="s">
         <v>32</v>
       </c>
       <c r="I77" t="s">
         <v>33</v>
       </c>
       <c r="J77" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="K77" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="L77" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="M77" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="N77" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O77">
         <v>110</v>
       </c>
       <c r="P77">
         <v>0.128</v>
       </c>
       <c r="Q77">
         <v>0.111</v>
       </c>
       <c r="R77">
         <v>0.148</v>
       </c>
       <c r="S77">
         <v>0.0737</v>
       </c>
       <c r="T77">
         <v>0.123</v>
       </c>
       <c r="U77">
         <v>0.195</v>
       </c>
       <c r="V77"/>
       <c r="W77">
         <v>0.533</v>
       </c>
       <c r="X77" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="Y77"/>
       <c r="Z77" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="AA77"/>
     </row>
     <row r="78" spans="1:27">
       <c r="A78"/>
       <c r="B78" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="C78" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="D78" t="s">
         <v>29</v>
       </c>
       <c r="E78">
         <v>2013</v>
       </c>
       <c r="F78" t="s">
         <v>30</v>
       </c>
       <c r="G78" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="H78" t="s">
         <v>32</v>
       </c>
       <c r="I78" t="s">
         <v>33</v>
       </c>
       <c r="J78" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="K78" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="L78" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="M78" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="N78" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O78">
         <v>337</v>
       </c>
       <c r="P78" t="s">
         <v>37</v>
       </c>
       <c r="Q78" t="s">
         <v>37</v>
       </c>
       <c r="R78" t="s">
         <v>37</v>
       </c>
       <c r="S78"/>
       <c r="T78">
         <v>0.00732</v>
       </c>
       <c r="U78">
         <v>0.0218</v>
       </c>
       <c r="V78"/>
       <c r="W78">
         <v>0.0865</v>
       </c>
       <c r="X78" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="Y78"/>
       <c r="Z78" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="AA78" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
     </row>
     <row r="79" spans="1:27">
       <c r="A79"/>
       <c r="B79" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="C79" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="D79" t="s">
         <v>29</v>
       </c>
       <c r="E79">
         <v>2013</v>
       </c>
       <c r="F79" t="s">
         <v>30</v>
       </c>
       <c r="G79" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="H79" t="s">
         <v>32</v>
       </c>
       <c r="I79" t="s">
         <v>33</v>
       </c>
       <c r="J79" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="K79" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="L79" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="M79" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="N79" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O79">
         <v>337</v>
       </c>
       <c r="P79">
         <v>0.12</v>
       </c>
       <c r="Q79">
         <v>0.106</v>
       </c>
       <c r="R79">
         <v>0.136</v>
       </c>
       <c r="S79">
         <v>0.0686</v>
       </c>
       <c r="T79">
         <v>0.124</v>
       </c>
       <c r="U79">
         <v>0.202</v>
       </c>
       <c r="V79"/>
       <c r="W79">
         <v>0.514</v>
       </c>
       <c r="X79" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="Y79"/>
       <c r="Z79" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="AA79" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
     </row>
     <row r="80" spans="1:27">
       <c r="A80"/>
       <c r="B80" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="C80" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="D80" t="s">
         <v>29</v>
       </c>
       <c r="E80">
         <v>2013</v>
       </c>
       <c r="F80" t="s">
         <v>30</v>
       </c>
       <c r="G80" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="H80" t="s">
         <v>32</v>
       </c>
       <c r="I80" t="s">
         <v>33</v>
       </c>
       <c r="J80" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="K80" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="L80" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M80" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="N80" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O80">
         <v>337</v>
       </c>
       <c r="P80">
         <v>0.162</v>
       </c>
       <c r="Q80">
         <v>0.146</v>
       </c>
       <c r="R80">
         <v>0.18</v>
       </c>
       <c r="S80">
         <v>0.0901</v>
       </c>
       <c r="T80">
         <v>0.161</v>
       </c>
       <c r="U80">
         <v>0.262</v>
       </c>
       <c r="V80"/>
       <c r="W80">
         <v>0.522</v>
       </c>
       <c r="X80" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="Y80"/>
       <c r="Z80" t="s">
+        <v>171</v>
+      </c>
+      <c r="AA80" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
     </row>
     <row r="81" spans="1:27">
       <c r="A81"/>
       <c r="B81" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="C81" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="D81" t="s">
         <v>29</v>
       </c>
       <c r="E81">
         <v>2013</v>
       </c>
       <c r="F81" t="s">
         <v>30</v>
       </c>
       <c r="G81" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="H81" t="s">
         <v>32</v>
       </c>
       <c r="I81" t="s">
         <v>33</v>
       </c>
       <c r="J81" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="K81" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="L81" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="M81" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="N81" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O81">
         <v>337</v>
       </c>
       <c r="P81" t="s">
         <v>37</v>
       </c>
       <c r="Q81" t="s">
         <v>37</v>
       </c>
       <c r="R81" t="s">
         <v>37</v>
       </c>
       <c r="S81"/>
       <c r="T81"/>
       <c r="U81"/>
       <c r="V81"/>
       <c r="W81"/>
       <c r="X81" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="Y81"/>
       <c r="Z81" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="AA81" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
     </row>
     <row r="82" spans="1:27">
       <c r="A82"/>
       <c r="B82" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="C82" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="D82" t="s">
         <v>29</v>
       </c>
       <c r="E82">
         <v>2013</v>
       </c>
       <c r="F82" t="s">
         <v>30</v>
       </c>
       <c r="G82" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="H82" t="s">
         <v>32</v>
       </c>
       <c r="I82" t="s">
         <v>33</v>
       </c>
       <c r="J82" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="K82" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="L82" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="M82" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="N82" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O82">
         <v>337</v>
       </c>
       <c r="P82" t="s">
         <v>37</v>
       </c>
       <c r="Q82" t="s">
         <v>37</v>
       </c>
       <c r="R82" t="s">
         <v>37</v>
       </c>
       <c r="S82"/>
       <c r="T82">
         <v>0.0189</v>
       </c>
       <c r="U82">
         <v>0.048</v>
       </c>
       <c r="V82"/>
       <c r="W82">
         <v>0.135</v>
       </c>
       <c r="X82" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="Y82"/>
       <c r="Z82" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="AA82" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
     </row>
     <row r="83" spans="1:27">
       <c r="A83"/>
       <c r="B83" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="C83" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="D83" t="s">
         <v>29</v>
       </c>
       <c r="E83">
         <v>2013</v>
       </c>
       <c r="F83" t="s">
         <v>30</v>
       </c>
       <c r="G83" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="H83" t="s">
         <v>32</v>
       </c>
       <c r="I83" t="s">
         <v>33</v>
       </c>
       <c r="J83" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K83" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="L83" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="M83" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="N83" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O83">
         <v>337</v>
       </c>
       <c r="P83">
         <v>1.09</v>
       </c>
       <c r="Q83">
         <v>0.952</v>
       </c>
       <c r="R83">
         <v>1.26</v>
       </c>
       <c r="S83">
         <v>0.606</v>
       </c>
       <c r="T83">
         <v>1.13</v>
       </c>
       <c r="U83">
         <v>1.85</v>
       </c>
       <c r="V83"/>
       <c r="W83">
         <v>4.59</v>
       </c>
       <c r="X83" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="Y83"/>
       <c r="Z83" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="AA83" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
     </row>
     <row r="84" spans="1:27">
       <c r="A84"/>
       <c r="B84" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="C84" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="D84" t="s">
         <v>29</v>
       </c>
       <c r="E84">
         <v>2013</v>
       </c>
       <c r="F84" t="s">
         <v>30</v>
       </c>
       <c r="G84" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="H84" t="s">
         <v>32</v>
       </c>
       <c r="I84" t="s">
         <v>33</v>
       </c>
       <c r="J84" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="K84" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="L84" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="M84" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="N84" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O84">
         <v>337</v>
       </c>
       <c r="P84">
         <v>0.739</v>
       </c>
       <c r="Q84">
         <v>0.66</v>
       </c>
       <c r="R84">
         <v>0.827</v>
       </c>
       <c r="S84">
         <v>0.497</v>
       </c>
       <c r="T84">
         <v>0.764</v>
       </c>
       <c r="U84">
         <v>1.18</v>
       </c>
       <c r="V84"/>
       <c r="W84">
         <v>1.95</v>
       </c>
       <c r="X84" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="Y84"/>
       <c r="Z84" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="AA84" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
     </row>
     <row r="85" spans="1:27">
       <c r="A85"/>
       <c r="B85" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="C85" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="D85" t="s">
         <v>29</v>
       </c>
       <c r="E85">
         <v>2013</v>
       </c>
       <c r="F85" t="s">
         <v>30</v>
       </c>
       <c r="G85" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="H85" t="s">
         <v>32</v>
       </c>
       <c r="I85" t="s">
         <v>33</v>
       </c>
       <c r="J85" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="K85" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="L85" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="M85" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="N85" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O85">
         <v>337</v>
       </c>
       <c r="P85">
         <v>1.42</v>
       </c>
       <c r="Q85">
         <v>1.26</v>
       </c>
       <c r="R85">
         <v>1.6</v>
       </c>
       <c r="S85">
         <v>1.04</v>
       </c>
       <c r="T85">
         <v>1.63</v>
       </c>
       <c r="U85">
         <v>2.34</v>
       </c>
       <c r="V85"/>
       <c r="W85">
         <v>4.07</v>
       </c>
       <c r="X85" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="Y85"/>
       <c r="Z85" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="AA85" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
     </row>
     <row r="86" spans="1:27">
       <c r="A86"/>
       <c r="B86" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="C86" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="D86" t="s">
         <v>29</v>
       </c>
       <c r="E86">
         <v>2013</v>
       </c>
       <c r="F86" t="s">
         <v>30</v>
       </c>
       <c r="G86" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="H86" t="s">
         <v>32</v>
       </c>
       <c r="I86" t="s">
         <v>33</v>
       </c>
       <c r="J86" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="K86" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="L86" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="M86" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="N86" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O86">
         <v>337</v>
       </c>
       <c r="P86">
         <v>5.07</v>
       </c>
       <c r="Q86">
         <v>4.53</v>
       </c>
       <c r="R86">
         <v>5.68</v>
       </c>
       <c r="S86">
         <v>3.41</v>
       </c>
       <c r="T86">
         <v>5.05</v>
       </c>
       <c r="U86">
         <v>7.82</v>
       </c>
       <c r="V86"/>
       <c r="W86">
         <v>17.6</v>
       </c>
       <c r="X86" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="Y86"/>
       <c r="Z86" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="AA86" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
     </row>
     <row r="87" spans="1:27">
       <c r="A87"/>
       <c r="B87" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="C87" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="D87" t="s">
         <v>29</v>
       </c>
       <c r="E87">
         <v>2013</v>
       </c>
       <c r="F87" t="s">
         <v>30</v>
       </c>
       <c r="G87" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="H87" t="s">
         <v>32</v>
       </c>
       <c r="I87" t="s">
         <v>33</v>
       </c>
       <c r="J87" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="K87" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="L87" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="M87" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="N87" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O87">
         <v>337</v>
       </c>
       <c r="P87" t="s">
         <v>37</v>
       </c>
       <c r="Q87" t="s">
         <v>37</v>
       </c>
       <c r="R87" t="s">
         <v>37</v>
       </c>
       <c r="S87"/>
       <c r="T87"/>
       <c r="U87">
         <v>0.0246</v>
       </c>
       <c r="V87"/>
       <c r="W87">
         <v>0.108</v>
       </c>
       <c r="X87" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="Y87"/>
       <c r="Z87" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="AA87" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
     </row>
     <row r="88" spans="1:27">
       <c r="A88"/>
       <c r="B88" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="C88" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="D88" t="s">
         <v>29</v>
       </c>
       <c r="E88">
         <v>2013</v>
       </c>
       <c r="F88" t="s">
         <v>30</v>
       </c>
       <c r="G88" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="H88" t="s">
         <v>32</v>
       </c>
       <c r="I88" t="s">
         <v>33</v>
       </c>
       <c r="J88" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="K88" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="L88" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="M88" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="N88" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O88">
         <v>337</v>
       </c>
       <c r="P88">
         <v>0.0841</v>
       </c>
       <c r="Q88">
         <v>0.0743</v>
       </c>
       <c r="R88">
         <v>0.0952</v>
       </c>
       <c r="S88">
         <v>0.0447</v>
       </c>
       <c r="T88">
         <v>0.082</v>
       </c>
       <c r="U88">
         <v>0.138</v>
       </c>
       <c r="V88"/>
       <c r="W88">
         <v>0.363</v>
       </c>
       <c r="X88" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="Y88"/>
       <c r="Z88" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="AA88" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
     </row>
     <row r="89" spans="1:27">
       <c r="A89"/>
       <c r="B89" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="C89" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="D89" t="s">
         <v>29</v>
       </c>
       <c r="E89">
         <v>2018</v>
       </c>
       <c r="F89" t="s">
         <v>30</v>
       </c>
       <c r="G89" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="H89" t="s">
         <v>32</v>
       </c>
       <c r="I89" t="s">
         <v>33</v>
       </c>
       <c r="J89" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="K89" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="L89" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="M89" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="N89" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O89">
         <v>425</v>
       </c>
       <c r="P89" t="s">
         <v>37</v>
       </c>
       <c r="Q89" t="s">
         <v>37</v>
       </c>
       <c r="R89" t="s">
         <v>37</v>
       </c>
       <c r="S89"/>
       <c r="T89"/>
       <c r="U89">
         <v>0.0147</v>
       </c>
       <c r="V89"/>
       <c r="W89">
         <v>0.0554</v>
       </c>
       <c r="X89" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="Y89"/>
       <c r="Z89" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="AA89" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
     </row>
     <row r="90" spans="1:27">
       <c r="A90"/>
       <c r="B90" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="C90" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="D90" t="s">
         <v>29</v>
       </c>
       <c r="E90">
         <v>2018</v>
       </c>
       <c r="F90" t="s">
         <v>30</v>
       </c>
       <c r="G90" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="H90" t="s">
         <v>32</v>
       </c>
       <c r="I90" t="s">
         <v>33</v>
       </c>
       <c r="J90" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="K90" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="L90" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="M90" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="N90" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O90">
         <v>425</v>
       </c>
       <c r="P90">
         <v>0.0678</v>
       </c>
       <c r="Q90">
         <v>0.0589</v>
       </c>
       <c r="R90">
         <v>0.078</v>
       </c>
       <c r="S90">
         <v>0.0396</v>
       </c>
       <c r="T90">
         <v>0.0558</v>
       </c>
       <c r="U90">
         <v>0.0953</v>
       </c>
       <c r="V90"/>
       <c r="W90">
         <v>0.34</v>
       </c>
       <c r="X90" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="Y90"/>
       <c r="Z90" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="AA90" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
     </row>
     <row r="91" spans="1:27">
       <c r="A91"/>
       <c r="B91" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="C91" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="D91" t="s">
         <v>29</v>
       </c>
       <c r="E91">
         <v>2018</v>
       </c>
       <c r="F91" t="s">
         <v>30</v>
       </c>
       <c r="G91" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="H91" t="s">
         <v>32</v>
       </c>
       <c r="I91" t="s">
         <v>33</v>
       </c>
       <c r="J91" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="K91" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="L91" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="M91" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="N91" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O91">
         <v>425</v>
       </c>
       <c r="P91" t="s">
         <v>37</v>
       </c>
       <c r="Q91" t="s">
         <v>37</v>
       </c>
       <c r="R91" t="s">
         <v>37</v>
       </c>
       <c r="S91"/>
       <c r="T91"/>
       <c r="U91"/>
       <c r="V91"/>
       <c r="W91">
         <v>0.0357</v>
       </c>
       <c r="X91" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="Y91"/>
       <c r="Z91" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="AA91" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
     </row>
     <row r="92" spans="1:27">
       <c r="A92"/>
       <c r="B92" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="C92" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="D92" t="s">
         <v>29</v>
       </c>
       <c r="E92">
         <v>2018</v>
       </c>
       <c r="F92" t="s">
         <v>30</v>
       </c>
       <c r="G92" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="H92" t="s">
         <v>32</v>
       </c>
       <c r="I92" t="s">
         <v>33</v>
       </c>
       <c r="J92" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="K92" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="L92" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M92" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="N92" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O92">
         <v>425</v>
       </c>
       <c r="P92" t="s">
         <v>37</v>
       </c>
       <c r="Q92" t="s">
         <v>37</v>
       </c>
       <c r="R92" t="s">
         <v>37</v>
       </c>
       <c r="S92"/>
       <c r="T92">
         <v>0.0795</v>
       </c>
       <c r="U92">
         <v>0.164</v>
       </c>
       <c r="V92"/>
       <c r="W92">
         <v>0.321</v>
       </c>
       <c r="X92" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="Y92"/>
       <c r="Z92" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="AA92" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
     </row>
     <row r="93" spans="1:27">
       <c r="A93"/>
       <c r="B93" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="C93" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="D93" t="s">
         <v>29</v>
       </c>
       <c r="E93">
         <v>2018</v>
       </c>
       <c r="F93" t="s">
         <v>30</v>
       </c>
       <c r="G93" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="H93" t="s">
         <v>32</v>
       </c>
       <c r="I93" t="s">
         <v>33</v>
       </c>
       <c r="J93" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="K93" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="L93" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="M93" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="N93" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O93">
         <v>425</v>
       </c>
       <c r="P93" t="s">
         <v>37</v>
       </c>
       <c r="Q93" t="s">
         <v>37</v>
       </c>
       <c r="R93" t="s">
         <v>37</v>
       </c>
       <c r="S93"/>
       <c r="T93"/>
       <c r="U93"/>
       <c r="V93"/>
       <c r="W93"/>
       <c r="X93" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="Y93"/>
       <c r="Z93" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="AA93" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
     </row>
     <row r="94" spans="1:27">
       <c r="A94"/>
       <c r="B94" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="C94" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="D94" t="s">
         <v>29</v>
       </c>
       <c r="E94">
         <v>2018</v>
       </c>
       <c r="F94" t="s">
         <v>30</v>
       </c>
       <c r="G94" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="H94" t="s">
         <v>32</v>
       </c>
       <c r="I94" t="s">
         <v>33</v>
       </c>
       <c r="J94" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="K94" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="L94" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="M94" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="N94" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O94">
         <v>425</v>
       </c>
       <c r="P94" t="s">
         <v>37</v>
       </c>
       <c r="Q94" t="s">
         <v>37</v>
       </c>
       <c r="R94" t="s">
         <v>37</v>
       </c>
       <c r="S94"/>
       <c r="T94">
         <v>0.028</v>
       </c>
       <c r="U94">
         <v>0.0447</v>
       </c>
       <c r="V94"/>
       <c r="W94">
         <v>0.0981</v>
       </c>
       <c r="X94" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="Y94"/>
       <c r="Z94" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="AA94" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
     </row>
     <row r="95" spans="1:27">
       <c r="A95"/>
       <c r="B95" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="C95" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="D95" t="s">
         <v>29</v>
       </c>
       <c r="E95">
         <v>2018</v>
       </c>
       <c r="F95" t="s">
         <v>30</v>
       </c>
       <c r="G95" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="H95" t="s">
         <v>32</v>
       </c>
       <c r="I95" t="s">
         <v>33</v>
       </c>
       <c r="J95" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K95" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="L95" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="M95" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="N95" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O95">
         <v>425</v>
       </c>
       <c r="P95">
         <v>0.689</v>
       </c>
       <c r="Q95">
         <v>0.585</v>
       </c>
       <c r="R95">
         <v>0.813</v>
       </c>
       <c r="S95">
         <v>0.418</v>
       </c>
       <c r="T95">
         <v>0.787</v>
       </c>
       <c r="U95">
         <v>1.23</v>
       </c>
       <c r="V95"/>
       <c r="W95">
         <v>2.39</v>
       </c>
       <c r="X95" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="Y95"/>
       <c r="Z95" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="AA95" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
     </row>
     <row r="96" spans="1:27">
       <c r="A96"/>
       <c r="B96" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="C96" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="D96" t="s">
         <v>29</v>
       </c>
       <c r="E96">
         <v>2018</v>
       </c>
       <c r="F96" t="s">
         <v>30</v>
       </c>
       <c r="G96" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="H96" t="s">
         <v>32</v>
       </c>
       <c r="I96" t="s">
         <v>33</v>
       </c>
       <c r="J96" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="K96" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="L96" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="M96" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="N96" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O96">
         <v>425</v>
       </c>
       <c r="P96">
         <v>0.298</v>
       </c>
       <c r="Q96">
         <v>0.263</v>
       </c>
       <c r="R96">
         <v>0.339</v>
       </c>
       <c r="S96">
         <v>0.195</v>
       </c>
       <c r="T96">
         <v>0.32</v>
       </c>
       <c r="U96">
         <v>0.471</v>
       </c>
       <c r="V96"/>
       <c r="W96">
         <v>1.16</v>
       </c>
       <c r="X96" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="Y96"/>
       <c r="Z96" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="AA96" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
     </row>
     <row r="97" spans="1:27">
       <c r="A97"/>
       <c r="B97" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="C97" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="D97" t="s">
         <v>29</v>
       </c>
       <c r="E97">
         <v>2018</v>
       </c>
       <c r="F97" t="s">
         <v>30</v>
       </c>
       <c r="G97" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="H97" t="s">
         <v>32</v>
       </c>
       <c r="I97" t="s">
         <v>33</v>
       </c>
       <c r="J97" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="K97" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="L97" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="M97" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="N97" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O97">
         <v>425</v>
       </c>
       <c r="P97">
         <v>1.04</v>
       </c>
       <c r="Q97">
         <v>0.92</v>
       </c>
       <c r="R97">
         <v>1.17</v>
       </c>
       <c r="S97">
         <v>0.732</v>
       </c>
       <c r="T97">
         <v>1.17</v>
       </c>
       <c r="U97">
         <v>1.52</v>
       </c>
       <c r="V97"/>
       <c r="W97">
         <v>3.06</v>
       </c>
       <c r="X97" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="Y97"/>
       <c r="Z97" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="AA97" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
     </row>
     <row r="98" spans="1:27">
       <c r="A98"/>
       <c r="B98" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="C98" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="D98" t="s">
         <v>29</v>
       </c>
       <c r="E98">
         <v>2018</v>
       </c>
       <c r="F98" t="s">
         <v>30</v>
       </c>
       <c r="G98" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="H98" t="s">
         <v>32</v>
       </c>
       <c r="I98" t="s">
         <v>33</v>
       </c>
       <c r="J98" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="K98" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="L98" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="M98" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="N98" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O98">
         <v>425</v>
       </c>
       <c r="P98">
         <v>2.2</v>
       </c>
       <c r="Q98">
         <v>1.87</v>
       </c>
       <c r="R98">
         <v>2.6</v>
       </c>
       <c r="S98">
         <v>1.41</v>
       </c>
       <c r="T98">
         <v>2.38</v>
       </c>
       <c r="U98">
         <v>3.91</v>
       </c>
       <c r="V98"/>
       <c r="W98">
         <v>8.78</v>
       </c>
       <c r="X98" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="Y98"/>
       <c r="Z98" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="AA98" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
     </row>
     <row r="99" spans="1:27">
       <c r="A99"/>
       <c r="B99" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="C99" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="D99" t="s">
         <v>29</v>
       </c>
       <c r="E99">
         <v>2018</v>
       </c>
       <c r="F99" t="s">
         <v>30</v>
       </c>
       <c r="G99" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="H99" t="s">
         <v>32</v>
       </c>
       <c r="I99" t="s">
         <v>33</v>
       </c>
       <c r="J99" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="K99" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="L99" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="M99" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="N99" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O99">
         <v>425</v>
       </c>
       <c r="P99" t="s">
         <v>37</v>
       </c>
       <c r="Q99" t="s">
         <v>37</v>
       </c>
       <c r="R99" t="s">
         <v>37</v>
       </c>
       <c r="S99"/>
       <c r="T99"/>
       <c r="U99">
         <v>0.0152</v>
       </c>
       <c r="V99"/>
       <c r="W99">
         <v>0.0611</v>
       </c>
       <c r="X99" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="Y99"/>
       <c r="Z99" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="AA99" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
     </row>
     <row r="100" spans="1:27">
       <c r="A100"/>
       <c r="B100" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="C100" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="D100" t="s">
         <v>29</v>
       </c>
       <c r="E100">
         <v>2018</v>
       </c>
       <c r="F100" t="s">
         <v>30</v>
       </c>
       <c r="G100" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="H100" t="s">
         <v>32</v>
       </c>
       <c r="I100" t="s">
         <v>33</v>
       </c>
       <c r="J100" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="K100" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="L100" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="M100" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="N100" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O100">
         <v>425</v>
       </c>
       <c r="P100">
         <v>0.0721</v>
       </c>
       <c r="Q100">
         <v>0.0619</v>
       </c>
       <c r="R100">
         <v>0.084</v>
       </c>
       <c r="S100">
         <v>0.0336</v>
       </c>
       <c r="T100">
         <v>0.0735</v>
       </c>
       <c r="U100">
         <v>0.136</v>
       </c>
       <c r="V100"/>
       <c r="W100">
         <v>0.35</v>
       </c>
       <c r="X100" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="Y100"/>
       <c r="Z100" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="AA100" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
     </row>
     <row r="101" spans="1:27">
       <c r="A101"/>
       <c r="B101" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="C101" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="D101" t="s">
         <v>29</v>
       </c>
       <c r="E101">
         <v>2019</v>
       </c>
       <c r="F101" t="s">
         <v>30</v>
       </c>
       <c r="G101" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="H101" t="s">
         <v>32</v>
       </c>
       <c r="I101" t="s">
         <v>33</v>
       </c>
       <c r="J101" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="K101" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="L101" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="M101" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="N101" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O101">
         <v>358</v>
       </c>
       <c r="P101" t="s">
         <v>37</v>
       </c>
       <c r="Q101" t="s">
         <v>37</v>
       </c>
       <c r="R101" t="s">
         <v>37</v>
       </c>
       <c r="S101"/>
       <c r="T101"/>
       <c r="U101"/>
       <c r="V101"/>
       <c r="W101">
         <v>0.0312</v>
       </c>
       <c r="X101" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="Y101"/>
       <c r="Z101" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="AA101" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
     </row>
     <row r="102" spans="1:27">
       <c r="A102"/>
       <c r="B102" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="C102" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="D102" t="s">
         <v>29</v>
       </c>
       <c r="E102">
         <v>2019</v>
       </c>
       <c r="F102" t="s">
         <v>30</v>
       </c>
       <c r="G102" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="H102" t="s">
         <v>32</v>
       </c>
       <c r="I102" t="s">
         <v>33</v>
       </c>
       <c r="J102" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="K102" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="L102" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="M102" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="N102" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O102">
         <v>358</v>
       </c>
       <c r="P102">
         <v>0.0344</v>
       </c>
       <c r="Q102">
         <v>0.0298</v>
       </c>
       <c r="R102">
         <v>0.0397</v>
       </c>
       <c r="S102">
         <v>0.0178</v>
       </c>
       <c r="T102">
         <v>0.0355</v>
       </c>
       <c r="U102">
         <v>0.058</v>
       </c>
       <c r="V102"/>
       <c r="W102">
         <v>0.204</v>
       </c>
       <c r="X102" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="Y102"/>
       <c r="Z102" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="AA102" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="103" spans="1:27">
       <c r="A103"/>
       <c r="B103" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="C103" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="D103" t="s">
         <v>29</v>
       </c>
       <c r="E103">
         <v>2019</v>
       </c>
       <c r="F103" t="s">
         <v>30</v>
       </c>
       <c r="G103" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="H103" t="s">
         <v>32</v>
       </c>
       <c r="I103" t="s">
         <v>33</v>
       </c>
       <c r="J103" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="K103" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="L103" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="M103" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="N103" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O103">
         <v>357</v>
       </c>
       <c r="P103" t="s">
         <v>37</v>
       </c>
       <c r="Q103" t="s">
         <v>37</v>
       </c>
       <c r="R103" t="s">
         <v>37</v>
       </c>
       <c r="S103"/>
       <c r="T103"/>
       <c r="U103"/>
       <c r="V103"/>
       <c r="W103">
         <v>0.0379</v>
       </c>
       <c r="X103" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="Y103"/>
       <c r="Z103" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="AA103" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
     </row>
     <row r="104" spans="1:27">
       <c r="A104"/>
       <c r="B104" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="C104" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="D104" t="s">
         <v>29</v>
       </c>
       <c r="E104">
         <v>2019</v>
       </c>
       <c r="F104" t="s">
         <v>30</v>
       </c>
       <c r="G104" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="H104" t="s">
         <v>32</v>
       </c>
       <c r="I104" t="s">
         <v>33</v>
       </c>
       <c r="J104" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="K104" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="L104" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M104" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="N104" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O104">
         <v>358</v>
       </c>
       <c r="P104" t="s">
         <v>37</v>
       </c>
       <c r="Q104" t="s">
         <v>37</v>
       </c>
       <c r="R104" t="s">
         <v>37</v>
       </c>
       <c r="S104"/>
       <c r="T104">
         <v>0.0768</v>
       </c>
       <c r="U104">
         <v>0.144</v>
       </c>
       <c r="V104"/>
       <c r="W104">
         <v>0.252</v>
       </c>
       <c r="X104" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="Y104"/>
       <c r="Z104" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="AA104" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
     </row>
     <row r="105" spans="1:27">
       <c r="A105"/>
       <c r="B105" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="C105" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="D105" t="s">
         <v>29</v>
       </c>
       <c r="E105">
         <v>2019</v>
       </c>
       <c r="F105" t="s">
         <v>30</v>
       </c>
       <c r="G105" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="H105" t="s">
         <v>32</v>
       </c>
       <c r="I105" t="s">
         <v>33</v>
       </c>
       <c r="J105" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="K105" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="L105" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="M105" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="N105" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O105">
         <v>358</v>
       </c>
       <c r="P105" t="s">
         <v>37</v>
       </c>
       <c r="Q105" t="s">
         <v>37</v>
       </c>
       <c r="R105" t="s">
         <v>37</v>
       </c>
       <c r="S105"/>
       <c r="T105"/>
       <c r="U105"/>
       <c r="V105"/>
       <c r="W105"/>
       <c r="X105" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="Y105"/>
       <c r="Z105" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="AA105" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
     </row>
     <row r="106" spans="1:27">
       <c r="A106"/>
       <c r="B106" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="C106" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="D106" t="s">
         <v>29</v>
       </c>
       <c r="E106">
         <v>2019</v>
       </c>
       <c r="F106" t="s">
         <v>30</v>
       </c>
       <c r="G106" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="H106" t="s">
         <v>32</v>
       </c>
       <c r="I106" t="s">
         <v>33</v>
       </c>
       <c r="J106" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="K106" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="L106" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="M106" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="N106" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O106">
         <v>358</v>
       </c>
       <c r="P106" t="s">
         <v>37</v>
       </c>
       <c r="Q106" t="s">
         <v>37</v>
       </c>
       <c r="R106" t="s">
         <v>37</v>
       </c>
       <c r="S106"/>
       <c r="T106"/>
       <c r="U106">
         <v>0.0536</v>
       </c>
       <c r="V106"/>
       <c r="W106">
         <v>0.101</v>
       </c>
       <c r="X106" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="Y106"/>
       <c r="Z106" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="AA106" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
     </row>
     <row r="107" spans="1:27">
       <c r="A107"/>
       <c r="B107" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="C107" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="D107" t="s">
         <v>29</v>
       </c>
       <c r="E107">
         <v>2019</v>
       </c>
       <c r="F107" t="s">
         <v>30</v>
       </c>
       <c r="G107" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="H107" t="s">
         <v>32</v>
       </c>
       <c r="I107" t="s">
         <v>33</v>
       </c>
       <c r="J107" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K107" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="L107" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="M107" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="N107" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O107">
         <v>358</v>
       </c>
       <c r="P107">
         <v>0.798</v>
       </c>
       <c r="Q107">
         <v>0.669</v>
       </c>
       <c r="R107">
         <v>0.953</v>
       </c>
       <c r="S107">
         <v>0.465</v>
       </c>
       <c r="T107">
         <v>0.837</v>
       </c>
       <c r="U107">
         <v>1.72</v>
       </c>
       <c r="V107"/>
       <c r="W107">
         <v>3.2</v>
       </c>
       <c r="X107" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="Y107"/>
       <c r="Z107" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="AA107" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="108" spans="1:27">
       <c r="A108"/>
       <c r="B108" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="C108" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="D108" t="s">
         <v>29</v>
       </c>
       <c r="E108">
         <v>2019</v>
       </c>
       <c r="F108" t="s">
         <v>30</v>
       </c>
       <c r="G108" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="H108" t="s">
         <v>32</v>
       </c>
       <c r="I108" t="s">
         <v>33</v>
       </c>
       <c r="J108" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="K108" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="L108" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="M108" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="N108" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O108">
         <v>358</v>
       </c>
       <c r="P108">
         <v>0.211</v>
       </c>
       <c r="Q108">
         <v>0.181</v>
       </c>
       <c r="R108">
         <v>0.246</v>
       </c>
       <c r="S108">
         <v>0.132</v>
       </c>
       <c r="T108">
         <v>0.256</v>
       </c>
       <c r="U108">
         <v>0.374</v>
       </c>
       <c r="V108"/>
       <c r="W108">
         <v>0.775</v>
       </c>
       <c r="X108" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="Y108"/>
       <c r="Z108" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="AA108" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="109" spans="1:27">
       <c r="A109"/>
       <c r="B109" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="C109" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="D109" t="s">
         <v>29</v>
       </c>
       <c r="E109">
         <v>2019</v>
       </c>
       <c r="F109" t="s">
         <v>30</v>
       </c>
       <c r="G109" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="H109" t="s">
         <v>32</v>
       </c>
       <c r="I109" t="s">
         <v>33</v>
       </c>
       <c r="J109" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="K109" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="L109" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="M109" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="N109" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O109">
         <v>358</v>
       </c>
       <c r="P109">
         <v>0.987</v>
       </c>
       <c r="Q109">
         <v>0.866</v>
       </c>
       <c r="R109">
         <v>1.12</v>
       </c>
       <c r="S109">
         <v>0.668</v>
       </c>
       <c r="T109">
         <v>1.13</v>
       </c>
       <c r="U109">
         <v>1.77</v>
       </c>
       <c r="V109"/>
       <c r="W109">
         <v>2.53</v>
       </c>
       <c r="X109" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="Y109"/>
       <c r="Z109" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="AA109" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="110" spans="1:27">
       <c r="A110"/>
       <c r="B110" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="C110" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="D110" t="s">
         <v>29</v>
       </c>
       <c r="E110">
         <v>2019</v>
       </c>
       <c r="F110" t="s">
         <v>30</v>
       </c>
       <c r="G110" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="H110" t="s">
         <v>32</v>
       </c>
       <c r="I110" t="s">
         <v>33</v>
       </c>
       <c r="J110" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="K110" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="L110" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="M110" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="N110" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O110">
         <v>357</v>
       </c>
       <c r="P110">
         <v>2.41</v>
       </c>
       <c r="Q110">
         <v>2.05</v>
       </c>
       <c r="R110">
         <v>2.82</v>
       </c>
       <c r="S110">
         <v>1.48</v>
       </c>
       <c r="T110">
         <v>2.88</v>
       </c>
       <c r="U110">
         <v>4.89</v>
       </c>
       <c r="V110"/>
       <c r="W110">
         <v>7.14</v>
       </c>
       <c r="X110" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="Y110"/>
       <c r="Z110" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="AA110" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
     </row>
     <row r="111" spans="1:27">
       <c r="A111"/>
       <c r="B111" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="C111" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="D111" t="s">
         <v>29</v>
       </c>
       <c r="E111">
         <v>2019</v>
       </c>
       <c r="F111" t="s">
         <v>30</v>
       </c>
       <c r="G111" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="H111" t="s">
         <v>32</v>
       </c>
       <c r="I111" t="s">
         <v>33</v>
       </c>
       <c r="J111" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="K111" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="L111" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="M111" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="N111" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O111">
         <v>358</v>
       </c>
       <c r="P111" t="s">
         <v>37</v>
       </c>
       <c r="Q111" t="s">
         <v>37</v>
       </c>
       <c r="R111" t="s">
         <v>37</v>
       </c>
       <c r="S111"/>
       <c r="T111"/>
       <c r="U111"/>
       <c r="V111"/>
       <c r="W111">
         <v>0.0329</v>
       </c>
       <c r="X111" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="Y111"/>
       <c r="Z111" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="AA111" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
     </row>
     <row r="112" spans="1:27">
       <c r="A112"/>
       <c r="B112" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="C112" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="D112" t="s">
         <v>29</v>
       </c>
       <c r="E112">
         <v>2019</v>
       </c>
       <c r="F112" t="s">
         <v>30</v>
       </c>
       <c r="G112" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="H112" t="s">
         <v>32</v>
       </c>
       <c r="I112" t="s">
         <v>33</v>
       </c>
       <c r="J112" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="K112" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="L112" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="M112" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="N112" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O112">
         <v>358</v>
       </c>
       <c r="P112" t="s">
         <v>37</v>
       </c>
       <c r="Q112" t="s">
         <v>37</v>
       </c>
       <c r="R112" t="s">
         <v>37</v>
       </c>
       <c r="S112"/>
       <c r="T112">
         <v>0.0416</v>
       </c>
       <c r="U112">
         <v>0.0929</v>
       </c>
       <c r="V112"/>
       <c r="W112">
         <v>0.258</v>
       </c>
       <c r="X112" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="Y112"/>
       <c r="Z112" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="AA112" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
     </row>
     <row r="113" spans="1:27">
       <c r="A113"/>
       <c r="B113" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="C113" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="D113" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="E113">
         <v>2020</v>
       </c>
       <c r="F113" t="s">
         <v>30</v>
       </c>
       <c r="G113" t="s">
         <v>31</v>
       </c>
       <c r="H113" t="s">
         <v>32</v>
       </c>
       <c r="I113" t="s">
         <v>33</v>
       </c>
       <c r="J113" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="K113" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="L113" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="M113" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="N113" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O113">
         <v>89</v>
       </c>
       <c r="P113" t="s">
         <v>37</v>
       </c>
       <c r="Q113" t="s">
         <v>37</v>
       </c>
       <c r="R113" t="s">
         <v>37</v>
       </c>
       <c r="S113"/>
       <c r="T113"/>
       <c r="U113"/>
       <c r="V113">
         <v>0.025</v>
       </c>
       <c r="W113"/>
       <c r="X113" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="Y113"/>
       <c r="Z113" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="AA113" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
     </row>
     <row r="114" spans="1:27">
       <c r="A114"/>
       <c r="B114" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="C114" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="D114" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="E114">
         <v>2020</v>
       </c>
       <c r="F114" t="s">
         <v>30</v>
       </c>
       <c r="G114" t="s">
         <v>31</v>
       </c>
       <c r="H114" t="s">
         <v>32</v>
       </c>
       <c r="I114" t="s">
         <v>33</v>
       </c>
       <c r="J114" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="K114" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="L114" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="M114" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="N114" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O114">
         <v>88</v>
       </c>
       <c r="P114">
         <v>0.0363</v>
       </c>
       <c r="Q114">
         <v>0.0266</v>
       </c>
       <c r="R114">
         <v>0.0494</v>
       </c>
       <c r="S114"/>
       <c r="T114">
         <v>0.0332</v>
       </c>
       <c r="U114">
         <v>0.082</v>
       </c>
       <c r="V114">
         <v>0.238</v>
       </c>
       <c r="W114"/>
       <c r="X114" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="Y114"/>
       <c r="Z114" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="AA114" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
     </row>
     <row r="115" spans="1:27">
       <c r="A115"/>
       <c r="B115" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="C115" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="D115" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="E115">
         <v>2020</v>
       </c>
       <c r="F115" t="s">
         <v>30</v>
       </c>
       <c r="G115" t="s">
         <v>31</v>
       </c>
       <c r="H115" t="s">
         <v>32</v>
       </c>
       <c r="I115" t="s">
         <v>33</v>
       </c>
       <c r="J115" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="K115" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="L115" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="M115" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="N115" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O115">
         <v>79</v>
       </c>
       <c r="P115" t="s">
         <v>37</v>
       </c>
       <c r="Q115" t="s">
         <v>37</v>
       </c>
       <c r="R115" t="s">
         <v>37</v>
       </c>
       <c r="S115"/>
       <c r="T115"/>
       <c r="U115"/>
       <c r="V115"/>
       <c r="W115"/>
       <c r="X115" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="Y115"/>
       <c r="Z115" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="AA115" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
     </row>
     <row r="116" spans="1:27">
       <c r="A116"/>
       <c r="B116" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="C116" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="D116" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="E116">
         <v>2020</v>
       </c>
       <c r="F116" t="s">
         <v>30</v>
       </c>
       <c r="G116" t="s">
         <v>31</v>
       </c>
       <c r="H116" t="s">
         <v>32</v>
       </c>
       <c r="I116" t="s">
         <v>33</v>
       </c>
       <c r="J116" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="K116" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="L116" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M116" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="N116" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O116">
         <v>89</v>
       </c>
       <c r="P116">
         <v>0.0942</v>
       </c>
       <c r="Q116">
         <v>0.0802</v>
       </c>
       <c r="R116">
         <v>0.111</v>
       </c>
       <c r="S116"/>
       <c r="T116">
         <v>0.0926</v>
       </c>
       <c r="U116">
         <v>0.174</v>
       </c>
       <c r="V116">
         <v>0.234</v>
       </c>
       <c r="W116"/>
       <c r="X116" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="Y116"/>
       <c r="Z116" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="AA116" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
     </row>
     <row r="117" spans="1:27">
       <c r="A117"/>
       <c r="B117" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="C117" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="D117" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="E117">
         <v>2020</v>
       </c>
       <c r="F117" t="s">
         <v>30</v>
       </c>
       <c r="G117" t="s">
         <v>31</v>
       </c>
       <c r="H117" t="s">
         <v>32</v>
       </c>
       <c r="I117" t="s">
         <v>33</v>
       </c>
       <c r="J117" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="K117" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="L117" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="M117" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="N117" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O117">
         <v>80</v>
       </c>
       <c r="P117" t="s">
         <v>37</v>
       </c>
       <c r="Q117" t="s">
         <v>37</v>
       </c>
       <c r="R117" t="s">
         <v>37</v>
       </c>
       <c r="S117"/>
       <c r="T117"/>
       <c r="U117"/>
       <c r="V117"/>
       <c r="W117"/>
       <c r="X117" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="Y117"/>
       <c r="Z117" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="AA117" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
     </row>
     <row r="118" spans="1:27">
       <c r="A118"/>
       <c r="B118" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="C118" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="D118" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="E118">
         <v>2020</v>
       </c>
       <c r="F118" t="s">
         <v>30</v>
       </c>
       <c r="G118" t="s">
         <v>31</v>
       </c>
       <c r="H118" t="s">
         <v>32</v>
       </c>
       <c r="I118" t="s">
         <v>33</v>
       </c>
       <c r="J118" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="K118" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="L118" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="M118" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="N118" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O118">
         <v>82</v>
       </c>
       <c r="P118" t="s">
         <v>37</v>
       </c>
       <c r="Q118" t="s">
         <v>37</v>
       </c>
       <c r="R118" t="s">
         <v>37</v>
       </c>
       <c r="S118"/>
       <c r="T118"/>
       <c r="U118">
         <v>0.0377</v>
       </c>
       <c r="V118">
         <v>0.069</v>
       </c>
       <c r="W118"/>
       <c r="X118" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="Y118"/>
       <c r="Z118" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="AA118" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
     </row>
     <row r="119" spans="1:27">
       <c r="A119"/>
       <c r="B119" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="C119" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="D119" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="E119">
         <v>2020</v>
       </c>
       <c r="F119" t="s">
         <v>30</v>
       </c>
       <c r="G119" t="s">
         <v>31</v>
       </c>
       <c r="H119" t="s">
         <v>32</v>
       </c>
       <c r="I119" t="s">
         <v>33</v>
       </c>
       <c r="J119" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K119" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="L119" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="M119" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="N119" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O119">
         <v>89</v>
       </c>
       <c r="P119">
         <v>0.67</v>
       </c>
       <c r="Q119">
         <v>0.517</v>
       </c>
       <c r="R119">
         <v>0.868</v>
       </c>
       <c r="S119">
         <v>0.393</v>
       </c>
       <c r="T119">
         <v>0.796</v>
       </c>
       <c r="U119">
         <v>1.33</v>
       </c>
       <c r="V119">
         <v>2.69</v>
       </c>
       <c r="W119"/>
       <c r="X119" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="Y119"/>
       <c r="Z119" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="AA119" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
     </row>
     <row r="120" spans="1:27">
       <c r="A120"/>
       <c r="B120" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="C120" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="D120" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="E120">
         <v>2020</v>
       </c>
       <c r="F120" t="s">
         <v>30</v>
       </c>
       <c r="G120" t="s">
         <v>31</v>
       </c>
       <c r="H120" t="s">
         <v>32</v>
       </c>
       <c r="I120" t="s">
         <v>33</v>
       </c>
       <c r="J120" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="K120" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="L120" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="M120" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="N120" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O120">
         <v>89</v>
       </c>
       <c r="P120">
         <v>0.295</v>
       </c>
       <c r="Q120">
         <v>0.245</v>
       </c>
       <c r="R120">
         <v>0.356</v>
       </c>
       <c r="S120">
         <v>0.216</v>
       </c>
       <c r="T120">
         <v>0.335</v>
       </c>
       <c r="U120">
         <v>0.524</v>
       </c>
       <c r="V120">
         <v>0.762</v>
       </c>
       <c r="W120"/>
       <c r="X120" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="Y120"/>
       <c r="Z120" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="AA120" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
     </row>
     <row r="121" spans="1:27">
       <c r="A121"/>
       <c r="B121" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="C121" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="D121" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="E121">
         <v>2020</v>
       </c>
       <c r="F121" t="s">
         <v>30</v>
       </c>
       <c r="G121" t="s">
         <v>31</v>
       </c>
       <c r="H121" t="s">
         <v>32</v>
       </c>
       <c r="I121" t="s">
         <v>33</v>
       </c>
       <c r="J121" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="K121" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="L121" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="M121" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="N121" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O121">
         <v>89</v>
       </c>
       <c r="P121">
         <v>0.901</v>
       </c>
       <c r="Q121">
         <v>0.733</v>
       </c>
       <c r="R121">
         <v>1.11</v>
       </c>
       <c r="S121">
         <v>0.702</v>
       </c>
       <c r="T121">
         <v>1.03</v>
       </c>
       <c r="U121">
         <v>1.48</v>
       </c>
       <c r="V121">
         <v>2.21</v>
       </c>
       <c r="W121"/>
       <c r="X121" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="Y121"/>
       <c r="Z121" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="AA121" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
     </row>
     <row r="122" spans="1:27">
       <c r="A122"/>
       <c r="B122" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="C122" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="D122" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="E122">
         <v>2020</v>
       </c>
       <c r="F122" t="s">
         <v>30</v>
       </c>
       <c r="G122" t="s">
         <v>31</v>
       </c>
       <c r="H122" t="s">
         <v>32</v>
       </c>
       <c r="I122" t="s">
         <v>33</v>
       </c>
       <c r="J122" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="K122" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="L122" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="M122" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="N122" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O122">
         <v>89</v>
       </c>
       <c r="P122">
         <v>1.75</v>
       </c>
       <c r="Q122">
         <v>1.34</v>
       </c>
       <c r="R122">
         <v>2.28</v>
       </c>
       <c r="S122">
         <v>1.01</v>
       </c>
       <c r="T122">
         <v>2.3</v>
       </c>
       <c r="U122">
         <v>3.92</v>
       </c>
       <c r="V122">
         <v>5.22</v>
       </c>
       <c r="W122"/>
       <c r="X122" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="Y122"/>
       <c r="Z122" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="AA122" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
     </row>
     <row r="123" spans="1:27">
       <c r="A123"/>
       <c r="B123" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="C123" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="D123" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="E123">
         <v>2020</v>
       </c>
       <c r="F123" t="s">
         <v>30</v>
       </c>
       <c r="G123" t="s">
         <v>31</v>
       </c>
       <c r="H123" t="s">
         <v>32</v>
       </c>
       <c r="I123" t="s">
         <v>33</v>
       </c>
       <c r="J123" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="K123" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="L123" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="M123" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="N123" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O123">
         <v>89</v>
       </c>
       <c r="P123" t="s">
         <v>37</v>
       </c>
       <c r="Q123" t="s">
         <v>37</v>
       </c>
       <c r="R123" t="s">
         <v>37</v>
       </c>
       <c r="S123"/>
       <c r="T123"/>
       <c r="U123"/>
       <c r="V123">
         <v>0.0328</v>
       </c>
       <c r="W123"/>
       <c r="X123" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="Y123"/>
       <c r="Z123" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="AA123" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
     </row>
     <row r="124" spans="1:27">
       <c r="A124"/>
       <c r="B124" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="C124" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="D124" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="E124">
         <v>2020</v>
       </c>
       <c r="F124" t="s">
         <v>30</v>
       </c>
       <c r="G124" t="s">
         <v>31</v>
       </c>
       <c r="H124" t="s">
         <v>32</v>
       </c>
       <c r="I124" t="s">
         <v>33</v>
       </c>
       <c r="J124" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="K124" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="L124" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="M124" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="N124" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O124">
         <v>89</v>
       </c>
       <c r="P124">
         <v>0.0804</v>
       </c>
       <c r="Q124">
         <v>0.066</v>
       </c>
       <c r="R124">
         <v>0.098</v>
       </c>
       <c r="S124">
         <v>0.0372</v>
       </c>
       <c r="T124">
         <v>0.0839</v>
       </c>
       <c r="U124">
         <v>0.161</v>
       </c>
       <c r="V124">
         <v>0.286</v>
       </c>
       <c r="W124"/>
       <c r="X124" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="Y124"/>
       <c r="Z124" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="AA124" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
     </row>
     <row r="125" spans="1:27">
       <c r="A125"/>
       <c r="B125" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="C125" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="D125" t="s">
         <v>29</v>
       </c>
       <c r="E125">
         <v>2011</v>
       </c>
       <c r="F125" t="s">
         <v>30</v>
       </c>
       <c r="G125" t="s">
         <v>31</v>
       </c>
       <c r="H125" t="s">
         <v>32</v>
       </c>
       <c r="I125" t="s">
         <v>33</v>
       </c>
       <c r="J125" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="K125" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="L125" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="M125" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="N125" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O125">
         <v>1759</v>
       </c>
       <c r="P125">
         <v>0.031</v>
       </c>
       <c r="Q125">
         <v>0.029</v>
       </c>
       <c r="R125">
         <v>0.032</v>
       </c>
       <c r="S125">
         <v>0.015</v>
       </c>
       <c r="T125">
         <v>0.03</v>
       </c>
       <c r="U125">
         <v>0.06</v>
       </c>
       <c r="V125"/>
       <c r="W125">
         <v>0.2</v>
       </c>
       <c r="X125" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="Y125"/>
       <c r="Z125">
         <v>0.011</v>
       </c>
       <c r="AA125"/>
     </row>
     <row r="126" spans="1:27">
       <c r="A126"/>
       <c r="B126" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="C126" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="D126" t="s">
         <v>29</v>
       </c>
       <c r="E126">
         <v>2011</v>
       </c>
       <c r="F126" t="s">
         <v>30</v>
       </c>
       <c r="G126" t="s">
         <v>31</v>
       </c>
       <c r="H126" t="s">
         <v>32</v>
       </c>
       <c r="I126" t="s">
         <v>33</v>
       </c>
       <c r="J126" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="K126" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="L126" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="M126" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="N126" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O126">
         <v>1759</v>
       </c>
       <c r="P126">
         <v>0.2</v>
       </c>
       <c r="Q126">
         <v>0.19</v>
       </c>
       <c r="R126">
         <v>0.21</v>
       </c>
       <c r="S126">
         <v>0.1</v>
       </c>
       <c r="T126">
         <v>0.2</v>
       </c>
       <c r="U126">
         <v>0.41</v>
       </c>
       <c r="V126"/>
       <c r="W126">
         <v>1.3</v>
       </c>
       <c r="X126" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="Y126"/>
       <c r="Z126">
         <v>0.013</v>
       </c>
       <c r="AA126"/>
     </row>
     <row r="127" spans="1:27">
       <c r="A127"/>
       <c r="B127" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="C127" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="D127" t="s">
         <v>29</v>
       </c>
       <c r="E127">
         <v>2011</v>
       </c>
       <c r="F127" t="s">
         <v>30</v>
       </c>
       <c r="G127" t="s">
         <v>31</v>
       </c>
       <c r="H127" t="s">
         <v>32</v>
       </c>
       <c r="I127" t="s">
         <v>33</v>
       </c>
       <c r="J127" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="K127" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="L127" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="M127" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="N127" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O127">
         <v>614</v>
       </c>
       <c r="P127" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="Q127" t="s">
         <v>37</v>
       </c>
       <c r="R127" t="s">
         <v>37</v>
       </c>
       <c r="S127"/>
       <c r="T127"/>
       <c r="U127"/>
       <c r="V127"/>
       <c r="W127">
         <v>0.067</v>
       </c>
       <c r="X127" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="Y127"/>
       <c r="Z127">
         <v>0.022</v>
       </c>
       <c r="AA127" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
     </row>
     <row r="128" spans="1:27">
       <c r="A128"/>
       <c r="B128" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="C128" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="D128" t="s">
         <v>29</v>
       </c>
       <c r="E128">
         <v>2011</v>
       </c>
       <c r="F128" t="s">
         <v>30</v>
       </c>
       <c r="G128" t="s">
         <v>31</v>
       </c>
       <c r="H128" t="s">
         <v>32</v>
       </c>
       <c r="I128" t="s">
         <v>33</v>
       </c>
       <c r="J128" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="K128" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="L128" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M128" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="N128" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O128">
         <v>1759</v>
       </c>
       <c r="P128">
         <v>0.22</v>
       </c>
       <c r="Q128">
         <v>0.21</v>
       </c>
       <c r="R128">
         <v>0.23</v>
       </c>
       <c r="S128">
         <v>0.15</v>
       </c>
       <c r="T128">
         <v>0.23</v>
       </c>
       <c r="U128">
         <v>0.35</v>
       </c>
       <c r="V128"/>
       <c r="W128">
         <v>0.67</v>
       </c>
       <c r="X128" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="Y128"/>
       <c r="Z128">
         <v>0.032</v>
       </c>
       <c r="AA128"/>
     </row>
     <row r="129" spans="1:27">
       <c r="A129"/>
       <c r="B129" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="C129" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="D129" t="s">
         <v>29</v>
       </c>
       <c r="E129">
         <v>2011</v>
       </c>
       <c r="F129" t="s">
         <v>30</v>
       </c>
       <c r="G129" t="s">
         <v>31</v>
       </c>
       <c r="H129" t="s">
         <v>32</v>
       </c>
       <c r="I129" t="s">
         <v>33</v>
       </c>
       <c r="J129" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="K129" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="L129" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="M129" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="N129" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O129">
         <v>1737</v>
       </c>
       <c r="P129" t="s">
         <v>37</v>
       </c>
       <c r="Q129" t="s">
         <v>37</v>
       </c>
       <c r="R129" t="s">
         <v>37</v>
       </c>
       <c r="S129"/>
       <c r="T129"/>
       <c r="U129"/>
       <c r="V129"/>
       <c r="W129">
         <v>0.093</v>
       </c>
       <c r="X129" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="Y129"/>
       <c r="Z129">
         <v>0.036</v>
       </c>
       <c r="AA129" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="130" spans="1:27">
       <c r="A130"/>
       <c r="B130" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="C130" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="D130" t="s">
         <v>29</v>
       </c>
       <c r="E130">
         <v>2011</v>
       </c>
       <c r="F130" t="s">
         <v>30</v>
       </c>
       <c r="G130" t="s">
         <v>31</v>
       </c>
       <c r="H130" t="s">
         <v>32</v>
       </c>
       <c r="I130" t="s">
         <v>33</v>
       </c>
       <c r="J130" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="K130" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="L130" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="M130" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="N130" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O130">
         <v>1759</v>
       </c>
       <c r="P130">
         <v>0.054</v>
       </c>
       <c r="Q130">
         <v>0.052</v>
       </c>
       <c r="R130">
         <v>0.057</v>
       </c>
       <c r="S130"/>
       <c r="T130">
         <v>0.054</v>
       </c>
       <c r="U130">
         <v>0.11</v>
       </c>
       <c r="V130"/>
       <c r="W130">
         <v>0.28</v>
       </c>
       <c r="X130" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="Y130"/>
       <c r="Z130">
         <v>0.015</v>
       </c>
       <c r="AA130"/>
     </row>
     <row r="131" spans="1:27">
       <c r="A131"/>
       <c r="B131" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="C131" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="D131" t="s">
         <v>29</v>
       </c>
       <c r="E131">
         <v>2011</v>
       </c>
       <c r="F131" t="s">
         <v>30</v>
       </c>
       <c r="G131" t="s">
         <v>31</v>
       </c>
       <c r="H131" t="s">
         <v>32</v>
       </c>
       <c r="I131" t="s">
         <v>33</v>
       </c>
       <c r="J131" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K131" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="L131" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="M131" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="N131" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O131">
         <v>1759</v>
       </c>
       <c r="P131">
         <v>1.62</v>
       </c>
       <c r="Q131">
         <v>1.56</v>
       </c>
       <c r="R131">
         <v>1.68</v>
       </c>
       <c r="S131">
         <v>1.04</v>
       </c>
       <c r="T131">
         <v>1.58</v>
       </c>
       <c r="U131">
         <v>2.5</v>
       </c>
       <c r="V131"/>
       <c r="W131">
         <v>6.24</v>
       </c>
       <c r="X131" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="Y131"/>
       <c r="Z131">
         <v>0.012</v>
       </c>
       <c r="AA131"/>
     </row>
     <row r="132" spans="1:27">
       <c r="A132"/>
       <c r="B132" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="C132" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="D132" t="s">
         <v>29</v>
       </c>
       <c r="E132">
         <v>2011</v>
       </c>
       <c r="F132" t="s">
         <v>30</v>
       </c>
       <c r="G132" t="s">
         <v>31</v>
       </c>
       <c r="H132" t="s">
         <v>32</v>
       </c>
       <c r="I132" t="s">
         <v>33</v>
       </c>
       <c r="J132" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="K132" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="L132" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="M132" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="N132" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O132">
         <v>1719</v>
       </c>
       <c r="P132">
         <v>0.92</v>
       </c>
       <c r="Q132">
         <v>0.89</v>
       </c>
       <c r="R132">
         <v>0.95</v>
       </c>
       <c r="S132">
         <v>0.67</v>
       </c>
       <c r="T132">
         <v>0.95</v>
       </c>
       <c r="U132">
         <v>1.3</v>
       </c>
       <c r="V132"/>
       <c r="W132">
         <v>2.3</v>
       </c>
       <c r="X132" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="Y132"/>
       <c r="Z132">
         <v>0.014</v>
       </c>
       <c r="AA132"/>
     </row>
     <row r="133" spans="1:27">
       <c r="A133"/>
       <c r="B133" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="C133" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="D133" t="s">
         <v>29</v>
       </c>
       <c r="E133">
         <v>2011</v>
       </c>
       <c r="F133" t="s">
         <v>30</v>
       </c>
       <c r="G133" t="s">
         <v>31</v>
       </c>
       <c r="H133" t="s">
         <v>32</v>
       </c>
       <c r="I133" t="s">
         <v>33</v>
       </c>
       <c r="J133" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="K133" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="L133" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="M133" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="N133" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O133">
         <v>1759</v>
       </c>
       <c r="P133">
         <v>2.46</v>
       </c>
       <c r="Q133">
         <v>2.39</v>
       </c>
       <c r="R133">
         <v>2.53</v>
       </c>
       <c r="S133">
         <v>1.69</v>
       </c>
       <c r="T133">
         <v>2.5</v>
       </c>
       <c r="U133">
         <v>3.63</v>
       </c>
       <c r="V133"/>
       <c r="W133">
         <v>6.22</v>
       </c>
       <c r="X133" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="Y133"/>
       <c r="Z133">
         <v>0.029</v>
       </c>
       <c r="AA133"/>
     </row>
     <row r="134" spans="1:27">
       <c r="A134"/>
       <c r="B134" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="C134" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="D134" t="s">
         <v>29</v>
       </c>
       <c r="E134">
         <v>2011</v>
       </c>
       <c r="F134" t="s">
         <v>30</v>
       </c>
       <c r="G134" t="s">
         <v>31</v>
       </c>
       <c r="H134" t="s">
         <v>32</v>
       </c>
       <c r="I134" t="s">
         <v>33</v>
       </c>
       <c r="J134" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="K134" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="L134" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="M134" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="N134" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O134">
         <v>1759</v>
       </c>
       <c r="P134">
         <v>6.8</v>
       </c>
       <c r="Q134">
         <v>6.56</v>
       </c>
       <c r="R134">
         <v>7.04</v>
       </c>
       <c r="S134">
         <v>4.57</v>
       </c>
       <c r="T134">
         <v>7.14</v>
       </c>
       <c r="U134">
         <v>10.9</v>
       </c>
       <c r="V134"/>
       <c r="W134">
         <v>19.5</v>
       </c>
       <c r="X134" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="Y134"/>
       <c r="Z134">
         <v>0.083</v>
       </c>
       <c r="AA134"/>
     </row>
     <row r="135" spans="1:27">
       <c r="A135"/>
       <c r="B135" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="C135" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="D135" t="s">
         <v>29</v>
       </c>
       <c r="E135">
         <v>2011</v>
       </c>
       <c r="F135" t="s">
         <v>30</v>
       </c>
       <c r="G135" t="s">
         <v>31</v>
       </c>
       <c r="H135" t="s">
         <v>32</v>
       </c>
       <c r="I135" t="s">
         <v>33</v>
       </c>
       <c r="J135" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="K135" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="L135" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="M135" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="N135" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O135">
         <v>1597</v>
       </c>
       <c r="P135">
         <v>0.036</v>
       </c>
       <c r="Q135">
         <v>0.034</v>
       </c>
       <c r="R135">
         <v>0.039</v>
       </c>
       <c r="S135"/>
       <c r="T135">
         <v>0.036</v>
       </c>
       <c r="U135">
         <v>0.075</v>
       </c>
       <c r="V135"/>
       <c r="W135">
         <v>0.25</v>
       </c>
       <c r="X135" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="Y135"/>
       <c r="Z135">
         <v>0.01</v>
       </c>
       <c r="AA135"/>
     </row>
     <row r="136" spans="1:27">
       <c r="A136"/>
       <c r="B136" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="C136" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="D136" t="s">
         <v>29</v>
       </c>
       <c r="E136">
         <v>2011</v>
       </c>
       <c r="F136" t="s">
         <v>30</v>
       </c>
       <c r="G136" t="s">
         <v>31</v>
       </c>
       <c r="H136" t="s">
         <v>32</v>
       </c>
       <c r="I136" t="s">
         <v>33</v>
       </c>
       <c r="J136" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="K136" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="L136" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="M136" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="N136" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O136">
         <v>1759</v>
       </c>
       <c r="P136">
         <v>0.13</v>
       </c>
       <c r="Q136">
         <v>0.12</v>
       </c>
       <c r="R136">
         <v>0.13</v>
       </c>
       <c r="S136">
         <v>0.081</v>
       </c>
       <c r="T136">
         <v>0.14</v>
       </c>
       <c r="U136">
         <v>0.23</v>
       </c>
       <c r="V136"/>
       <c r="W136">
         <v>0.42</v>
       </c>
       <c r="X136" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="Y136"/>
       <c r="Z136">
         <v>0.01</v>
       </c>
       <c r="AA136"/>
     </row>
     <row r="137" spans="1:27">
       <c r="A137"/>
       <c r="B137" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="C137" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="D137" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="E137" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="F137" t="s">
         <v>30</v>
       </c>
       <c r="G137" t="s">
         <v>31</v>
       </c>
       <c r="H137" t="s">
         <v>32</v>
       </c>
       <c r="I137" t="s">
         <v>33</v>
       </c>
       <c r="J137" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="K137" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="L137" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="M137" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="N137" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O137">
         <v>101</v>
       </c>
       <c r="P137">
         <v>0.016</v>
       </c>
       <c r="Q137">
         <v>0.014</v>
       </c>
       <c r="R137">
         <v>0.018</v>
       </c>
       <c r="S137"/>
       <c r="T137">
         <v>0.016</v>
       </c>
       <c r="U137">
         <v>0.023</v>
       </c>
       <c r="V137"/>
       <c r="W137">
         <v>0.06</v>
       </c>
       <c r="X137" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="Y137">
         <v>0.011</v>
       </c>
       <c r="Z137"/>
       <c r="AA137"/>
     </row>
     <row r="138" spans="1:27">
       <c r="A138"/>
       <c r="B138" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="C138" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="D138" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="E138" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="F138" t="s">
         <v>30</v>
       </c>
       <c r="G138" t="s">
         <v>31</v>
       </c>
       <c r="H138" t="s">
         <v>32</v>
       </c>
       <c r="I138" t="s">
         <v>33</v>
       </c>
       <c r="J138" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="K138" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="L138" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="M138" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="N138" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O138">
         <v>101</v>
       </c>
       <c r="P138">
         <v>0.16</v>
       </c>
       <c r="Q138">
         <v>0.13</v>
       </c>
       <c r="R138">
         <v>0.18</v>
       </c>
       <c r="S138">
         <v>0.086</v>
       </c>
       <c r="T138">
         <v>0.14</v>
       </c>
       <c r="U138">
         <v>0.24</v>
       </c>
       <c r="V138"/>
       <c r="W138">
         <v>0.61</v>
       </c>
       <c r="X138" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="Y138">
         <v>0.013</v>
       </c>
       <c r="Z138"/>
       <c r="AA138"/>
     </row>
     <row r="139" spans="1:27">
       <c r="A139"/>
       <c r="B139" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="C139" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="D139" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="E139" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="F139" t="s">
         <v>30</v>
       </c>
       <c r="G139" t="s">
         <v>31</v>
       </c>
       <c r="H139" t="s">
         <v>32</v>
       </c>
       <c r="I139" t="s">
         <v>33</v>
       </c>
       <c r="J139" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="K139" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="L139" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="M139" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="N139" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O139">
         <v>101</v>
       </c>
       <c r="P139" t="s">
         <v>37</v>
       </c>
       <c r="Q139" t="s">
         <v>37</v>
       </c>
       <c r="R139" t="s">
         <v>37</v>
       </c>
       <c r="S139"/>
       <c r="T139"/>
       <c r="U139"/>
       <c r="V139"/>
       <c r="W139">
         <v>0.02</v>
       </c>
       <c r="X139" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="Y139">
         <v>0.02</v>
       </c>
       <c r="Z139"/>
       <c r="AA139" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="140" spans="1:27">
       <c r="A140"/>
       <c r="B140" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="C140" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="D140" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="E140" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="F140" t="s">
         <v>30</v>
       </c>
       <c r="G140" t="s">
         <v>31</v>
       </c>
       <c r="H140" t="s">
         <v>32</v>
       </c>
       <c r="I140" t="s">
         <v>33</v>
       </c>
       <c r="J140" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="K140" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="L140" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M140" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="N140" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O140">
         <v>101</v>
       </c>
       <c r="P140">
         <v>0.899</v>
       </c>
       <c r="Q140">
         <v>0.783</v>
       </c>
       <c r="R140">
         <v>1.03</v>
       </c>
       <c r="S140">
         <v>0.512</v>
       </c>
       <c r="T140">
         <v>0.721</v>
       </c>
       <c r="U140">
         <v>1.72</v>
       </c>
       <c r="V140"/>
       <c r="W140">
         <v>2.63</v>
       </c>
       <c r="X140" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="Y140">
         <v>0.032</v>
       </c>
       <c r="Z140"/>
       <c r="AA140"/>
     </row>
     <row r="141" spans="1:27">
       <c r="A141"/>
       <c r="B141" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="C141" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="D141" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="E141" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="F141" t="s">
         <v>30</v>
       </c>
       <c r="G141" t="s">
         <v>31</v>
       </c>
       <c r="H141" t="s">
         <v>32</v>
       </c>
       <c r="I141" t="s">
         <v>33</v>
       </c>
       <c r="J141" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="K141" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="L141" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="M141" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="N141" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O141">
         <v>101</v>
       </c>
       <c r="P141" t="s">
         <v>37</v>
       </c>
       <c r="Q141" t="s">
         <v>37</v>
       </c>
       <c r="R141" t="s">
         <v>37</v>
       </c>
       <c r="S141"/>
       <c r="T141"/>
       <c r="U141"/>
       <c r="V141"/>
       <c r="W141"/>
       <c r="X141" t="s">
         <v>38</v>
       </c>
       <c r="Y141">
         <v>0.04</v>
       </c>
       <c r="Z141"/>
       <c r="AA141" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="142" spans="1:27">
       <c r="A142"/>
       <c r="B142" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="C142" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="D142" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="E142" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="F142" t="s">
         <v>30</v>
       </c>
       <c r="G142" t="s">
         <v>31</v>
       </c>
       <c r="H142" t="s">
         <v>32</v>
       </c>
       <c r="I142" t="s">
         <v>33</v>
       </c>
       <c r="J142" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="K142" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="L142" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="M142" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="N142" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O142">
         <v>101</v>
       </c>
       <c r="P142">
         <v>0.13</v>
       </c>
       <c r="Q142">
         <v>0.11</v>
       </c>
       <c r="R142">
         <v>0.15</v>
       </c>
       <c r="S142">
         <v>0.06</v>
       </c>
       <c r="T142">
         <v>0.12</v>
       </c>
       <c r="U142">
         <v>0.22</v>
       </c>
       <c r="V142"/>
       <c r="W142">
         <v>0.63</v>
       </c>
       <c r="X142" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="Y142">
         <v>0.059</v>
       </c>
       <c r="Z142"/>
       <c r="AA142"/>
     </row>
     <row r="143" spans="1:27">
       <c r="A143"/>
       <c r="B143" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="C143" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="D143" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="E143" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="F143" t="s">
         <v>30</v>
       </c>
       <c r="G143" t="s">
         <v>31</v>
       </c>
       <c r="H143" t="s">
         <v>32</v>
       </c>
       <c r="I143" t="s">
         <v>33</v>
       </c>
       <c r="J143" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K143" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="L143" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="M143" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="N143" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O143">
         <v>101</v>
       </c>
       <c r="P143">
         <v>2.26</v>
       </c>
       <c r="Q143">
         <v>2</v>
       </c>
       <c r="R143">
         <v>2.54</v>
       </c>
       <c r="S143">
         <v>1.61</v>
       </c>
       <c r="T143">
         <v>2.27</v>
       </c>
       <c r="U143">
         <v>3.13</v>
       </c>
       <c r="V143"/>
       <c r="W143">
         <v>4.64</v>
       </c>
       <c r="X143" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="Y143">
         <v>0.012</v>
       </c>
       <c r="Z143"/>
       <c r="AA143"/>
     </row>
     <row r="144" spans="1:27">
       <c r="A144"/>
       <c r="B144" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="C144" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="D144" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="E144" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="F144" t="s">
         <v>30</v>
       </c>
       <c r="G144" t="s">
         <v>31</v>
       </c>
       <c r="H144" t="s">
         <v>32</v>
       </c>
       <c r="I144" t="s">
         <v>33</v>
       </c>
       <c r="J144" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="K144" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="L144" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="M144" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="N144" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O144">
         <v>101</v>
       </c>
       <c r="P144">
         <v>1.15</v>
       </c>
       <c r="Q144">
         <v>1.06</v>
       </c>
       <c r="R144">
         <v>1.25</v>
       </c>
       <c r="S144">
         <v>0.888</v>
       </c>
       <c r="T144">
         <v>1.13</v>
       </c>
       <c r="U144">
         <v>1.49</v>
       </c>
       <c r="V144"/>
       <c r="W144">
         <v>2.21</v>
       </c>
       <c r="X144" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="Y144">
         <v>0.075</v>
       </c>
       <c r="Z144"/>
       <c r="AA144"/>
     </row>
     <row r="145" spans="1:27">
       <c r="A145"/>
       <c r="B145" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="C145" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="D145" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="E145" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="F145" t="s">
         <v>30</v>
       </c>
       <c r="G145" t="s">
         <v>31</v>
       </c>
       <c r="H145" t="s">
         <v>32</v>
       </c>
       <c r="I145" t="s">
         <v>33</v>
       </c>
       <c r="J145" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="K145" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="L145" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="M145" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="N145" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O145">
         <v>101</v>
       </c>
       <c r="P145">
         <v>3.75</v>
       </c>
       <c r="Q145">
         <v>3.37</v>
       </c>
       <c r="R145">
         <v>4.17</v>
       </c>
       <c r="S145">
         <v>2.96</v>
       </c>
       <c r="T145">
         <v>3.86</v>
       </c>
       <c r="U145">
         <v>4.89</v>
       </c>
       <c r="V145"/>
       <c r="W145">
         <v>9.54</v>
       </c>
       <c r="X145" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="Y145">
         <v>0.301</v>
       </c>
       <c r="Z145"/>
       <c r="AA145"/>
     </row>
     <row r="146" spans="1:27">
       <c r="A146"/>
       <c r="B146" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="C146" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="D146" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="E146" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="F146" t="s">
         <v>30</v>
       </c>
       <c r="G146" t="s">
         <v>31</v>
       </c>
       <c r="H146" t="s">
         <v>32</v>
       </c>
       <c r="I146" t="s">
         <v>33</v>
       </c>
       <c r="J146" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="K146" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="L146" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="M146" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="N146" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O146">
         <v>101</v>
       </c>
       <c r="P146">
         <v>12.5</v>
       </c>
       <c r="Q146">
         <v>11.3</v>
       </c>
       <c r="R146">
         <v>13.8</v>
       </c>
       <c r="S146">
         <v>10.1</v>
       </c>
       <c r="T146">
         <v>12.7</v>
       </c>
       <c r="U146">
         <v>16.8</v>
       </c>
       <c r="V146"/>
       <c r="W146">
         <v>24.7</v>
       </c>
       <c r="X146" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="Y146">
         <v>0.083</v>
       </c>
       <c r="Z146"/>
       <c r="AA146"/>
     </row>
     <row r="147" spans="1:27">
       <c r="A147"/>
       <c r="B147" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="C147" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="D147" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="E147" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="F147" t="s">
         <v>30</v>
       </c>
       <c r="G147" t="s">
         <v>31</v>
       </c>
       <c r="H147" t="s">
         <v>32</v>
       </c>
       <c r="I147" t="s">
         <v>33</v>
       </c>
       <c r="J147" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="K147" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="L147" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="M147" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="N147" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O147">
         <v>101</v>
       </c>
       <c r="P147">
         <v>0.032</v>
       </c>
       <c r="Q147">
         <v>0.027</v>
       </c>
       <c r="R147">
         <v>0.037</v>
       </c>
       <c r="S147">
         <v>0.019</v>
       </c>
       <c r="T147">
         <v>0.029</v>
       </c>
       <c r="U147">
         <v>0.05</v>
       </c>
       <c r="V147"/>
       <c r="W147">
         <v>0.151</v>
       </c>
       <c r="X147" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="Y147">
         <v>0.009</v>
       </c>
       <c r="Z147"/>
       <c r="AA147"/>
     </row>
     <row r="148" spans="1:27">
       <c r="A148"/>
       <c r="B148" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="C148" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="D148" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="E148" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="F148" t="s">
         <v>30</v>
       </c>
       <c r="G148" t="s">
         <v>31</v>
       </c>
       <c r="H148" t="s">
         <v>32</v>
       </c>
       <c r="I148" t="s">
         <v>33</v>
       </c>
       <c r="J148" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="K148" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="L148" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="M148" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="N148" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O148">
         <v>101</v>
       </c>
       <c r="P148">
         <v>0.24</v>
       </c>
       <c r="Q148">
         <v>0.21</v>
       </c>
       <c r="R148">
         <v>0.27</v>
       </c>
       <c r="S148">
         <v>0.17</v>
       </c>
       <c r="T148">
         <v>0.26</v>
       </c>
       <c r="U148">
         <v>0.37</v>
       </c>
       <c r="V148"/>
       <c r="W148">
         <v>0.53</v>
       </c>
       <c r="X148" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="Y148">
         <v>0.01</v>
       </c>
       <c r="Z148"/>
       <c r="AA148"/>
     </row>
     <row r="149" spans="1:27">
       <c r="A149"/>
       <c r="B149" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="C149" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="D149" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="E149" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="F149" t="s">
         <v>30</v>
       </c>
       <c r="G149" t="s">
         <v>31</v>
       </c>
       <c r="H149" t="s">
         <v>32</v>
       </c>
       <c r="I149" t="s">
         <v>33</v>
       </c>
       <c r="J149" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="K149" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="L149" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="M149" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="N149" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O149">
         <v>77</v>
       </c>
       <c r="P149" t="s">
         <v>37</v>
       </c>
       <c r="Q149" t="s">
         <v>37</v>
       </c>
       <c r="R149" t="s">
         <v>37</v>
       </c>
       <c r="S149"/>
       <c r="T149">
         <v>0.012</v>
       </c>
       <c r="U149">
         <v>0.021</v>
       </c>
       <c r="V149">
         <v>0.026</v>
       </c>
       <c r="W149"/>
       <c r="X149"/>
       <c r="Y149"/>
       <c r="Z149">
         <v>0.011</v>
       </c>
       <c r="AA149" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="150" spans="1:27">
       <c r="A150"/>
       <c r="B150" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="C150" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="D150" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="E150" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="F150" t="s">
         <v>30</v>
       </c>
       <c r="G150" t="s">
         <v>31</v>
       </c>
       <c r="H150" t="s">
         <v>32</v>
       </c>
       <c r="I150" t="s">
         <v>33</v>
       </c>
       <c r="J150" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="K150" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="L150" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="M150" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="N150" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O150">
         <v>77</v>
       </c>
       <c r="P150">
         <v>0.067</v>
       </c>
       <c r="Q150">
         <v>0.055</v>
       </c>
       <c r="R150">
         <v>0.082</v>
       </c>
       <c r="S150">
         <v>0.037</v>
       </c>
       <c r="T150">
         <v>0.064</v>
       </c>
       <c r="U150">
         <v>0.1</v>
       </c>
       <c r="V150">
         <v>0.2</v>
       </c>
       <c r="W150"/>
       <c r="X150"/>
       <c r="Y150"/>
       <c r="Z150">
         <v>0.013</v>
       </c>
       <c r="AA150"/>
     </row>
     <row r="151" spans="1:27">
       <c r="A151"/>
       <c r="B151" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="C151" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="D151" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="E151" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="F151" t="s">
         <v>30</v>
       </c>
       <c r="G151" t="s">
         <v>31</v>
       </c>
       <c r="H151" t="s">
         <v>32</v>
       </c>
       <c r="I151" t="s">
         <v>33</v>
       </c>
       <c r="J151" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="K151" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="L151" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="M151" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="N151" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O151">
         <v>77</v>
       </c>
       <c r="P151" t="s">
         <v>37</v>
       </c>
       <c r="Q151" t="s">
         <v>37</v>
       </c>
       <c r="R151" t="s">
         <v>37</v>
       </c>
       <c r="S151"/>
       <c r="T151"/>
       <c r="U151"/>
       <c r="V151"/>
       <c r="W151"/>
       <c r="X151"/>
       <c r="Y151"/>
       <c r="Z151">
         <v>0.022</v>
       </c>
       <c r="AA151" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="152" spans="1:27">
       <c r="A152"/>
       <c r="B152" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="C152" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="D152" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="E152" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="F152" t="s">
         <v>30</v>
       </c>
       <c r="G152" t="s">
         <v>31</v>
       </c>
       <c r="H152" t="s">
         <v>32</v>
       </c>
       <c r="I152" t="s">
         <v>33</v>
       </c>
       <c r="J152" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="K152" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="L152" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M152" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="N152" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O152">
         <v>77</v>
       </c>
       <c r="P152" t="s">
         <v>37</v>
       </c>
       <c r="Q152" t="s">
         <v>37</v>
       </c>
       <c r="R152" t="s">
         <v>37</v>
       </c>
       <c r="S152"/>
       <c r="T152"/>
       <c r="U152">
         <v>0.035</v>
       </c>
       <c r="V152">
         <v>0.64</v>
       </c>
       <c r="W152"/>
       <c r="X152"/>
       <c r="Y152"/>
       <c r="Z152">
         <v>0.032</v>
       </c>
       <c r="AA152" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="153" spans="1:27">
       <c r="A153"/>
       <c r="B153" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="C153" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="D153" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="E153" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="F153" t="s">
         <v>30</v>
       </c>
       <c r="G153" t="s">
         <v>31</v>
       </c>
       <c r="H153" t="s">
         <v>32</v>
       </c>
       <c r="I153" t="s">
         <v>33</v>
       </c>
       <c r="J153" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="K153" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="L153" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="M153" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="N153" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O153">
         <v>77</v>
       </c>
       <c r="P153" t="s">
         <v>37</v>
       </c>
       <c r="Q153" t="s">
         <v>37</v>
       </c>
       <c r="R153" t="s">
         <v>37</v>
       </c>
       <c r="S153"/>
       <c r="T153"/>
       <c r="U153"/>
       <c r="V153"/>
       <c r="W153"/>
       <c r="X153"/>
       <c r="Y153"/>
       <c r="Z153">
         <v>0.036</v>
       </c>
       <c r="AA153" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="154" spans="1:27">
       <c r="A154"/>
       <c r="B154" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="C154" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="D154" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="E154" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="F154" t="s">
         <v>30</v>
       </c>
       <c r="G154" t="s">
         <v>31</v>
       </c>
       <c r="H154" t="s">
         <v>32</v>
       </c>
       <c r="I154" t="s">
         <v>33</v>
       </c>
       <c r="J154" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="K154" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="L154" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="M154" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="N154" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O154">
         <v>77</v>
       </c>
       <c r="P154" t="s">
         <v>37</v>
       </c>
       <c r="Q154" t="s">
         <v>37</v>
       </c>
       <c r="R154" t="s">
         <v>37</v>
       </c>
       <c r="S154"/>
       <c r="T154"/>
       <c r="U154">
         <v>0.071</v>
       </c>
       <c r="V154">
         <v>0.14</v>
       </c>
       <c r="W154"/>
       <c r="X154"/>
       <c r="Y154"/>
       <c r="Z154">
         <v>0.059</v>
       </c>
       <c r="AA154" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="155" spans="1:27">
       <c r="A155"/>
       <c r="B155" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="C155" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="D155" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="E155" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="F155" t="s">
         <v>30</v>
       </c>
       <c r="G155" t="s">
         <v>31</v>
       </c>
       <c r="H155" t="s">
         <v>32</v>
       </c>
       <c r="I155" t="s">
         <v>33</v>
       </c>
       <c r="J155" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="K155" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="L155" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="M155" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="N155" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O155">
         <v>77</v>
       </c>
       <c r="P155">
         <v>0.733</v>
       </c>
       <c r="Q155">
         <v>0.621</v>
       </c>
       <c r="R155">
         <v>0.865</v>
       </c>
       <c r="S155">
         <v>0.504</v>
       </c>
       <c r="T155">
         <v>0.791</v>
       </c>
       <c r="U155">
         <v>1.11</v>
       </c>
       <c r="V155">
         <v>1.74</v>
       </c>
       <c r="W155"/>
       <c r="X155"/>
       <c r="Y155"/>
       <c r="Z155">
         <v>0.075</v>
       </c>
       <c r="AA155"/>
     </row>
     <row r="156" spans="1:27">
       <c r="A156"/>
       <c r="B156" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="C156" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="D156" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="E156" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="F156" t="s">
         <v>30</v>
       </c>
       <c r="G156" t="s">
         <v>31</v>
       </c>
       <c r="H156" t="s">
         <v>32</v>
       </c>
       <c r="I156" t="s">
         <v>33</v>
       </c>
       <c r="J156" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="K156" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="L156" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="M156" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="N156" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O156">
         <v>77</v>
       </c>
       <c r="P156" t="s">
         <v>37</v>
       </c>
       <c r="Q156" t="s">
         <v>37</v>
       </c>
       <c r="R156" t="s">
         <v>37</v>
       </c>
       <c r="S156"/>
       <c r="T156">
         <v>0.474</v>
       </c>
       <c r="U156">
         <v>0.811</v>
       </c>
       <c r="V156">
         <v>1.25</v>
       </c>
       <c r="W156"/>
       <c r="X156"/>
       <c r="Y156"/>
       <c r="Z156">
         <v>0.3</v>
       </c>
       <c r="AA156" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="157" spans="1:27">
       <c r="A157"/>
       <c r="B157" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="C157" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="D157" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="E157" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="F157" t="s">
         <v>30</v>
       </c>
       <c r="G157" t="s">
         <v>31</v>
       </c>
       <c r="H157" t="s">
         <v>32</v>
       </c>
       <c r="I157" t="s">
         <v>33</v>
       </c>
       <c r="J157" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="K157" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="L157" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="M157" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="N157" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O157">
         <v>77</v>
       </c>
       <c r="P157">
         <v>2.55</v>
       </c>
       <c r="Q157">
         <v>2.2</v>
       </c>
       <c r="R157">
         <v>2.95</v>
       </c>
       <c r="S157">
         <v>1.78</v>
       </c>
       <c r="T157">
         <v>2.43</v>
       </c>
       <c r="U157">
         <v>4.11</v>
       </c>
       <c r="V157">
         <v>4.9</v>
       </c>
       <c r="W157"/>
       <c r="X157"/>
       <c r="Y157"/>
       <c r="Z157">
         <v>0.083</v>
       </c>
       <c r="AA157"/>
     </row>
     <row r="158" spans="1:27">
       <c r="A158"/>
       <c r="B158" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="C158" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="D158" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="E158" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="F158" t="s">
         <v>30</v>
       </c>
       <c r="G158" t="s">
         <v>31</v>
       </c>
       <c r="H158" t="s">
         <v>32</v>
       </c>
       <c r="I158" t="s">
         <v>33</v>
       </c>
       <c r="J158" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="K158" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="L158" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="M158" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="N158" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O158">
         <v>77</v>
       </c>
       <c r="P158">
         <v>0.019</v>
       </c>
       <c r="Q158">
         <v>0.016</v>
       </c>
       <c r="R158">
         <v>0.022</v>
       </c>
       <c r="S158">
         <v>0.012</v>
       </c>
       <c r="T158">
         <v>0.017</v>
       </c>
       <c r="U158">
         <v>0.026</v>
       </c>
       <c r="V158">
         <v>0.049</v>
       </c>
       <c r="W158"/>
       <c r="X158"/>
       <c r="Y158"/>
       <c r="Z158">
         <v>0.01</v>
       </c>
       <c r="AA158"/>
     </row>
     <row r="159" spans="1:27">
       <c r="A159"/>
       <c r="B159" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="C159" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="D159" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="E159" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="F159" t="s">
         <v>30</v>
       </c>
       <c r="G159" t="s">
         <v>31</v>
       </c>
       <c r="H159" t="s">
         <v>32</v>
       </c>
       <c r="I159" t="s">
         <v>33</v>
       </c>
       <c r="J159" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="K159" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="L159" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="M159" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="N159" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O159">
         <v>77</v>
       </c>
       <c r="P159">
         <v>0.131</v>
       </c>
       <c r="Q159">
         <v>0.101</v>
       </c>
       <c r="R159">
         <v>0.17</v>
       </c>
       <c r="S159">
         <v>0.073</v>
       </c>
       <c r="T159">
         <v>0.165</v>
       </c>
       <c r="U159">
         <v>0.261</v>
       </c>
       <c r="V159">
         <v>0.474</v>
       </c>
       <c r="W159"/>
       <c r="X159"/>
       <c r="Y159"/>
       <c r="Z159">
         <v>0.01</v>
       </c>
       <c r="AA159"/>
     </row>
     <row r="160" spans="1:27">
       <c r="A160"/>
       <c r="B160" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="C160" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="D160" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E160">
         <v>2012</v>
       </c>
       <c r="F160" t="s">
         <v>30</v>
       </c>
       <c r="G160" t="s">
         <v>31</v>
       </c>
       <c r="H160" t="s">
         <v>32</v>
       </c>
       <c r="I160" t="s">
         <v>33</v>
       </c>
       <c r="J160" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="K160" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="L160" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="M160" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="N160" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O160">
         <v>200</v>
       </c>
       <c r="P160" t="s">
         <v>37</v>
       </c>
       <c r="Q160" t="s">
         <v>37</v>
       </c>
       <c r="R160" t="s">
         <v>37</v>
       </c>
       <c r="S160"/>
       <c r="T160"/>
       <c r="U160">
         <v>0.0185</v>
       </c>
       <c r="V160"/>
       <c r="W160">
         <v>0.0288</v>
       </c>
       <c r="X160" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="Y160"/>
       <c r="Z160" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="AA160" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
     </row>
     <row r="161" spans="1:27">
       <c r="A161"/>
       <c r="B161" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="C161" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="D161" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E161">
         <v>2012</v>
       </c>
       <c r="F161" t="s">
         <v>30</v>
       </c>
       <c r="G161" t="s">
         <v>31</v>
       </c>
       <c r="H161" t="s">
         <v>32</v>
       </c>
       <c r="I161" t="s">
         <v>33</v>
       </c>
       <c r="J161" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="K161" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="L161" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="M161" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="N161" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O161">
         <v>200</v>
       </c>
       <c r="P161">
         <v>0.0446</v>
       </c>
       <c r="Q161">
         <v>0.0379</v>
       </c>
       <c r="R161">
         <v>0.0526</v>
       </c>
       <c r="S161">
         <v>0.0177</v>
       </c>
       <c r="T161">
         <v>0.0373</v>
       </c>
       <c r="U161">
         <v>0.091</v>
       </c>
       <c r="V161"/>
       <c r="W161">
         <v>0.361</v>
       </c>
       <c r="X161" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="Y161"/>
       <c r="Z161" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="AA161"/>
     </row>
     <row r="162" spans="1:27">
       <c r="A162"/>
       <c r="B162" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="C162" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="D162" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E162">
         <v>2012</v>
       </c>
       <c r="F162" t="s">
         <v>30</v>
       </c>
       <c r="G162" t="s">
         <v>31</v>
       </c>
       <c r="H162" t="s">
         <v>32</v>
       </c>
       <c r="I162" t="s">
         <v>33</v>
       </c>
       <c r="J162" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="K162" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="L162" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M162" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="N162" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O162">
         <v>200</v>
       </c>
       <c r="P162">
         <v>0.198</v>
       </c>
       <c r="Q162">
         <v>0.174</v>
       </c>
       <c r="R162">
         <v>0.226</v>
       </c>
       <c r="S162">
         <v>0.095</v>
       </c>
       <c r="T162">
         <v>0.212</v>
       </c>
       <c r="U162">
         <v>0.373</v>
       </c>
       <c r="V162"/>
       <c r="W162">
         <v>0.908</v>
       </c>
       <c r="X162" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="Y162"/>
       <c r="Z162" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="AA162"/>
     </row>
     <row r="163" spans="1:27">
       <c r="A163"/>
       <c r="B163" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="C163" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="D163" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E163">
         <v>2012</v>
       </c>
       <c r="F163" t="s">
         <v>30</v>
       </c>
       <c r="G163" t="s">
         <v>31</v>
       </c>
       <c r="H163" t="s">
         <v>32</v>
       </c>
       <c r="I163" t="s">
         <v>33</v>
       </c>
       <c r="J163" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="K163" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="L163" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="M163" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="N163" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O163">
         <v>200</v>
       </c>
       <c r="P163" t="s">
         <v>37</v>
       </c>
       <c r="Q163" t="s">
         <v>37</v>
       </c>
       <c r="R163" t="s">
         <v>37</v>
       </c>
       <c r="S163"/>
       <c r="T163"/>
       <c r="U163"/>
       <c r="V163"/>
       <c r="W163">
         <v>0.317</v>
       </c>
       <c r="X163" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="Y163"/>
       <c r="Z163" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="AA163" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
     </row>
     <row r="164" spans="1:27">
       <c r="A164"/>
       <c r="B164" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="C164" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="D164" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E164">
         <v>2012</v>
       </c>
       <c r="F164" t="s">
         <v>30</v>
       </c>
       <c r="G164" t="s">
         <v>31</v>
       </c>
       <c r="H164" t="s">
         <v>32</v>
       </c>
       <c r="I164" t="s">
         <v>33</v>
       </c>
       <c r="J164" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="K164" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="L164" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="M164" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="N164" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O164">
         <v>200</v>
       </c>
       <c r="P164">
         <v>0.0453</v>
       </c>
       <c r="Q164">
         <v>0.0397</v>
       </c>
       <c r="R164">
         <v>0.0515</v>
       </c>
       <c r="S164">
         <v>0.022</v>
       </c>
       <c r="T164">
         <v>0.0484</v>
       </c>
       <c r="U164">
         <v>0.0954</v>
       </c>
       <c r="V164"/>
       <c r="W164">
         <v>0.198</v>
       </c>
       <c r="X164" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="Y164"/>
       <c r="Z164" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="AA164"/>
     </row>
     <row r="165" spans="1:27">
       <c r="A165"/>
       <c r="B165" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="C165" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="D165" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E165">
         <v>2012</v>
       </c>
       <c r="F165" t="s">
         <v>30</v>
       </c>
       <c r="G165" t="s">
         <v>31</v>
       </c>
       <c r="H165" t="s">
         <v>32</v>
       </c>
       <c r="I165" t="s">
         <v>33</v>
       </c>
       <c r="J165" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K165" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="L165" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="M165" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="N165" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O165">
         <v>200</v>
       </c>
       <c r="P165">
         <v>0.904</v>
       </c>
       <c r="Q165">
         <v>0.818</v>
       </c>
       <c r="R165">
         <v>0.998</v>
       </c>
       <c r="S165">
         <v>0.558</v>
       </c>
       <c r="T165">
         <v>0.861</v>
       </c>
       <c r="U165">
         <v>1.43</v>
       </c>
       <c r="V165"/>
       <c r="W165">
         <v>2.83</v>
       </c>
       <c r="X165" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="Y165"/>
       <c r="Z165" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="AA165"/>
     </row>
     <row r="166" spans="1:27">
       <c r="A166"/>
       <c r="B166" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="C166" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="D166" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E166">
         <v>2012</v>
       </c>
       <c r="F166" t="s">
         <v>30</v>
       </c>
       <c r="G166" t="s">
         <v>31</v>
       </c>
       <c r="H166" t="s">
         <v>32</v>
       </c>
       <c r="I166" t="s">
         <v>33</v>
       </c>
       <c r="J166" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="K166" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="L166" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="M166" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="N166" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O166">
         <v>200</v>
       </c>
       <c r="P166">
         <v>0.647</v>
       </c>
       <c r="Q166">
         <v>0.596</v>
       </c>
       <c r="R166">
         <v>0.703</v>
       </c>
       <c r="S166">
         <v>0.442</v>
       </c>
       <c r="T166">
         <v>0.644</v>
       </c>
       <c r="U166">
         <v>0.952</v>
       </c>
       <c r="V166"/>
       <c r="W166">
         <v>1.74</v>
       </c>
       <c r="X166" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="Y166"/>
       <c r="Z166" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="AA166"/>
     </row>
     <row r="167" spans="1:27">
       <c r="A167"/>
       <c r="B167" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="C167" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="D167" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E167">
         <v>2012</v>
       </c>
       <c r="F167" t="s">
         <v>30</v>
       </c>
       <c r="G167" t="s">
         <v>31</v>
       </c>
       <c r="H167" t="s">
         <v>32</v>
       </c>
       <c r="I167" t="s">
         <v>33</v>
       </c>
       <c r="J167" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="K167" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="L167" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="M167" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="N167" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O167">
         <v>200</v>
       </c>
       <c r="P167">
         <v>1.243</v>
       </c>
       <c r="Q167">
         <v>1.154</v>
       </c>
       <c r="R167">
         <v>1.339</v>
       </c>
       <c r="S167">
         <v>0.898</v>
       </c>
       <c r="T167">
         <v>1.29</v>
       </c>
       <c r="U167">
         <v>1.77</v>
       </c>
       <c r="V167"/>
       <c r="W167">
         <v>2.81</v>
       </c>
       <c r="X167" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="Y167"/>
       <c r="Z167" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="AA167"/>
     </row>
     <row r="168" spans="1:27">
       <c r="A168"/>
       <c r="B168" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="C168" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="D168" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E168">
         <v>2012</v>
       </c>
       <c r="F168" t="s">
         <v>30</v>
       </c>
       <c r="G168" t="s">
         <v>31</v>
       </c>
       <c r="H168" t="s">
         <v>32</v>
       </c>
       <c r="I168" t="s">
         <v>33</v>
       </c>
       <c r="J168" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="K168" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="L168" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="M168" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="N168" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O168">
         <v>200</v>
       </c>
       <c r="P168">
         <v>4.2</v>
       </c>
       <c r="Q168">
         <v>3.82</v>
       </c>
       <c r="R168">
         <v>4.62</v>
       </c>
       <c r="S168">
         <v>2.62</v>
       </c>
       <c r="T168">
         <v>4.47</v>
       </c>
       <c r="U168">
         <v>6.75</v>
       </c>
       <c r="V168"/>
       <c r="W168">
         <v>12.3</v>
       </c>
       <c r="X168" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="Y168"/>
       <c r="Z168" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="AA168"/>
     </row>
     <row r="169" spans="1:27">
       <c r="A169"/>
       <c r="B169" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="C169" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="D169" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E169">
         <v>2012</v>
       </c>
       <c r="F169" t="s">
         <v>30</v>
       </c>
       <c r="G169" t="s">
         <v>31</v>
       </c>
       <c r="H169" t="s">
         <v>32</v>
       </c>
       <c r="I169" t="s">
         <v>33</v>
       </c>
       <c r="J169" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="K169" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="L169" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="M169" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="N169" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O169">
         <v>200</v>
       </c>
       <c r="P169" t="s">
         <v>37</v>
       </c>
       <c r="Q169" t="s">
         <v>37</v>
       </c>
       <c r="R169" t="s">
         <v>37</v>
       </c>
       <c r="S169"/>
       <c r="T169"/>
       <c r="U169">
         <v>0.00661</v>
       </c>
       <c r="V169"/>
       <c r="W169">
         <v>0.0266</v>
       </c>
       <c r="X169" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="Y169"/>
       <c r="Z169" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="AA169" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
     </row>
     <row r="170" spans="1:27">
       <c r="A170"/>
       <c r="B170" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="C170" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="D170" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E170">
         <v>2012</v>
       </c>
       <c r="F170" t="s">
         <v>30</v>
       </c>
       <c r="G170" t="s">
         <v>31</v>
       </c>
       <c r="H170" t="s">
         <v>32</v>
       </c>
       <c r="I170" t="s">
         <v>33</v>
       </c>
       <c r="J170" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="K170" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="L170" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="M170" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="N170" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O170">
         <v>200</v>
       </c>
       <c r="P170">
         <v>0.124</v>
       </c>
       <c r="Q170">
         <v>0.107</v>
       </c>
       <c r="R170">
         <v>0.144</v>
       </c>
       <c r="S170">
         <v>0.0483</v>
       </c>
       <c r="T170">
         <v>0.118</v>
       </c>
       <c r="U170">
         <v>0.275</v>
       </c>
       <c r="V170"/>
       <c r="W170">
         <v>0.717</v>
       </c>
       <c r="X170" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="Y170"/>
       <c r="Z170" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="AA170"/>
     </row>
     <row r="171" spans="1:27">
       <c r="A171"/>
       <c r="B171" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="C171" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="D171" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E171" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="F171" t="s">
         <v>30</v>
       </c>
       <c r="G171" t="s">
         <v>31</v>
       </c>
       <c r="H171" t="s">
         <v>32</v>
       </c>
       <c r="I171" t="s">
         <v>33</v>
       </c>
       <c r="J171" t="s">
         <v>34</v>
       </c>
       <c r="K171" t="s">
         <v>35</v>
       </c>
       <c r="L171"/>
       <c r="M171" t="s">
         <v>35</v>
       </c>
       <c r="N171" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O171">
         <v>292</v>
       </c>
       <c r="P171" t="s">
         <v>37</v>
       </c>
       <c r="Q171" t="s">
         <v>37</v>
       </c>
       <c r="R171" t="s">
         <v>37</v>
       </c>
       <c r="S171"/>
       <c r="T171"/>
       <c r="U171"/>
       <c r="V171"/>
       <c r="W171">
         <v>0.0463</v>
       </c>
       <c r="X171" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="Y171"/>
       <c r="Z171" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="AA171" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
     </row>
     <row r="172" spans="1:27">
       <c r="A172"/>
       <c r="B172" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="C172" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="D172" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E172" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="F172" t="s">
         <v>30</v>
       </c>
       <c r="G172" t="s">
         <v>31</v>
       </c>
       <c r="H172" t="s">
         <v>32</v>
       </c>
       <c r="I172" t="s">
         <v>33</v>
       </c>
       <c r="J172" t="s">
         <v>40</v>
       </c>
       <c r="K172" t="s">
         <v>41</v>
       </c>
       <c r="L172"/>
       <c r="M172" t="s">
         <v>41</v>
       </c>
       <c r="N172" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O172">
         <v>292</v>
       </c>
       <c r="P172" t="s">
         <v>37</v>
       </c>
       <c r="Q172" t="s">
         <v>37</v>
       </c>
       <c r="R172" t="s">
         <v>37</v>
       </c>
       <c r="S172"/>
       <c r="T172"/>
       <c r="U172"/>
       <c r="V172"/>
       <c r="W172"/>
       <c r="X172" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="Y172"/>
       <c r="Z172" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="AA172" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
     </row>
     <row r="173" spans="1:27">
       <c r="A173"/>
       <c r="B173" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="C173" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="D173" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E173" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="F173" t="s">
         <v>30</v>
       </c>
       <c r="G173" t="s">
         <v>31</v>
       </c>
       <c r="H173" t="s">
         <v>32</v>
       </c>
       <c r="I173" t="s">
         <v>33</v>
       </c>
       <c r="J173" t="s">
         <v>42</v>
       </c>
       <c r="K173" t="s">
         <v>43</v>
       </c>
       <c r="L173"/>
       <c r="M173" t="s">
         <v>43</v>
       </c>
       <c r="N173" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O173">
         <v>277</v>
       </c>
       <c r="P173" t="s">
         <v>37</v>
       </c>
       <c r="Q173" t="s">
         <v>37</v>
       </c>
       <c r="R173" t="s">
         <v>37</v>
       </c>
       <c r="S173"/>
       <c r="T173"/>
       <c r="U173"/>
       <c r="V173"/>
       <c r="W173"/>
       <c r="X173" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="Y173"/>
       <c r="Z173" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="AA173" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
     </row>
     <row r="174" spans="1:27">
       <c r="A174"/>
       <c r="B174" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="C174" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="D174" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E174" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="F174" t="s">
         <v>30</v>
       </c>
       <c r="G174" t="s">
         <v>31</v>
       </c>
       <c r="H174" t="s">
         <v>32</v>
       </c>
       <c r="I174" t="s">
         <v>33</v>
       </c>
       <c r="J174" t="s">
         <v>45</v>
       </c>
       <c r="K174" t="s">
         <v>46</v>
       </c>
-      <c r="L174"/>
+      <c r="L174" t="s">
+        <v>47</v>
+      </c>
       <c r="M174" t="s">
         <v>46</v>
       </c>
       <c r="N174" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O174">
         <v>292</v>
       </c>
       <c r="P174" t="s">
         <v>37</v>
       </c>
       <c r="Q174" t="s">
         <v>37</v>
       </c>
       <c r="R174" t="s">
         <v>37</v>
       </c>
       <c r="S174"/>
       <c r="T174"/>
       <c r="U174"/>
       <c r="V174"/>
       <c r="W174"/>
       <c r="X174" t="s">
         <v>38</v>
       </c>
       <c r="Y174"/>
       <c r="Z174" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="AA174" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
     </row>
     <row r="175" spans="1:27">
       <c r="A175"/>
       <c r="B175" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="C175" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="D175" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E175" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="F175" t="s">
         <v>30</v>
       </c>
       <c r="G175" t="s">
         <v>31</v>
       </c>
       <c r="H175" t="s">
         <v>32</v>
       </c>
       <c r="I175" t="s">
         <v>33</v>
       </c>
       <c r="J175" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="K175" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L175"/>
       <c r="M175" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="N175" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O175">
         <v>240</v>
       </c>
       <c r="P175" t="s">
         <v>37</v>
       </c>
       <c r="Q175" t="s">
         <v>37</v>
       </c>
       <c r="R175" t="s">
         <v>37</v>
       </c>
       <c r="S175"/>
       <c r="T175"/>
       <c r="U175"/>
       <c r="V175"/>
       <c r="W175">
         <v>0.781</v>
       </c>
       <c r="X175" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="Y175"/>
       <c r="Z175" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="AA175" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
     </row>
     <row r="176" spans="1:27">
       <c r="A176"/>
       <c r="B176" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="C176" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="D176" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E176" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="F176" t="s">
         <v>30</v>
       </c>
       <c r="G176" t="s">
         <v>31</v>
       </c>
       <c r="H176" t="s">
         <v>32</v>
       </c>
       <c r="I176" t="s">
         <v>33</v>
       </c>
       <c r="J176" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="K176" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="L176"/>
       <c r="M176" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="N176" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O176">
         <v>292</v>
       </c>
       <c r="P176" t="s">
         <v>37</v>
       </c>
       <c r="Q176" t="s">
         <v>37</v>
       </c>
       <c r="R176" t="s">
         <v>37</v>
       </c>
       <c r="S176"/>
       <c r="T176"/>
       <c r="U176"/>
       <c r="V176"/>
       <c r="W176"/>
       <c r="X176" t="s">
         <v>38</v>
       </c>
       <c r="Y176"/>
       <c r="Z176" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="AA176" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
     </row>
     <row r="177" spans="1:27">
       <c r="A177"/>
       <c r="B177" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="C177" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="D177" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E177" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="F177" t="s">
         <v>30</v>
       </c>
       <c r="G177" t="s">
         <v>31</v>
       </c>
       <c r="H177" t="s">
         <v>32</v>
       </c>
       <c r="I177" t="s">
         <v>33</v>
       </c>
       <c r="J177" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="K177" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="L177"/>
       <c r="M177" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="N177" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O177">
         <v>292</v>
       </c>
       <c r="P177" t="s">
         <v>37</v>
       </c>
       <c r="Q177" t="s">
         <v>37</v>
       </c>
       <c r="R177" t="s">
         <v>37</v>
       </c>
       <c r="S177"/>
       <c r="T177"/>
       <c r="U177"/>
       <c r="V177"/>
       <c r="W177"/>
       <c r="X177" t="s">
         <v>38</v>
       </c>
       <c r="Y177"/>
       <c r="Z177" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="AA177" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
     </row>
     <row r="178" spans="1:27">
       <c r="A178"/>
       <c r="B178" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="C178" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="D178" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E178" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="F178" t="s">
         <v>30</v>
       </c>
       <c r="G178" t="s">
         <v>31</v>
       </c>
       <c r="H178" t="s">
         <v>32</v>
       </c>
       <c r="I178" t="s">
         <v>33</v>
       </c>
       <c r="J178" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="K178" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="L178"/>
       <c r="M178" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="N178" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O178">
         <v>291</v>
       </c>
       <c r="P178" t="s">
         <v>37</v>
       </c>
       <c r="Q178" t="s">
         <v>37</v>
       </c>
       <c r="R178" t="s">
         <v>37</v>
       </c>
       <c r="S178"/>
       <c r="T178"/>
       <c r="U178"/>
       <c r="V178"/>
       <c r="W178"/>
       <c r="X178" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="Y178"/>
       <c r="Z178" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="AA178" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
     </row>
     <row r="179" spans="1:27">
       <c r="A179"/>
       <c r="B179" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="C179" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="D179" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E179" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="F179" t="s">
         <v>30</v>
       </c>
       <c r="G179" t="s">
         <v>31</v>
       </c>
       <c r="H179" t="s">
         <v>32</v>
       </c>
       <c r="I179" t="s">
         <v>33</v>
       </c>
       <c r="J179" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="K179" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="L179"/>
       <c r="M179" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="N179" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O179">
         <v>291</v>
       </c>
       <c r="P179" t="s">
         <v>37</v>
       </c>
       <c r="Q179" t="s">
         <v>37</v>
       </c>
       <c r="R179" t="s">
         <v>37</v>
       </c>
       <c r="S179"/>
       <c r="T179"/>
       <c r="U179"/>
       <c r="V179"/>
       <c r="W179"/>
       <c r="X179" t="s">
         <v>38</v>
       </c>
       <c r="Y179"/>
       <c r="Z179" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="AA179" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
     </row>
     <row r="180" spans="1:27">
       <c r="A180"/>
       <c r="B180" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="C180" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="D180" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E180" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="F180" t="s">
         <v>30</v>
       </c>
       <c r="G180" t="s">
         <v>31</v>
       </c>
       <c r="H180" t="s">
         <v>32</v>
       </c>
       <c r="I180" t="s">
         <v>33</v>
       </c>
       <c r="J180" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="K180" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="L180"/>
+        <v>61</v>
+      </c>
+      <c r="L180" t="s">
+        <v>62</v>
+      </c>
       <c r="M180" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="N180" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O180">
         <v>292</v>
       </c>
       <c r="P180" t="s">
         <v>37</v>
       </c>
       <c r="Q180" t="s">
         <v>37</v>
       </c>
       <c r="R180" t="s">
         <v>37</v>
       </c>
       <c r="S180"/>
       <c r="T180"/>
       <c r="U180"/>
       <c r="V180"/>
       <c r="W180"/>
       <c r="X180" t="s">
         <v>38</v>
       </c>
       <c r="Y180"/>
       <c r="Z180" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="AA180" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
     </row>
     <row r="181" spans="1:27">
       <c r="A181"/>
       <c r="B181" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="C181" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="D181" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E181" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="F181" t="s">
         <v>30</v>
       </c>
       <c r="G181" t="s">
         <v>31</v>
       </c>
       <c r="H181" t="s">
         <v>32</v>
       </c>
       <c r="I181" t="s">
         <v>33</v>
       </c>
       <c r="J181" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="K181" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="L181"/>
       <c r="M181" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="N181" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O181">
         <v>290</v>
       </c>
       <c r="P181" t="s">
         <v>37</v>
       </c>
       <c r="Q181" t="s">
         <v>37</v>
       </c>
       <c r="R181" t="s">
         <v>37</v>
       </c>
       <c r="S181"/>
       <c r="T181"/>
       <c r="U181"/>
       <c r="V181"/>
       <c r="W181"/>
       <c r="X181" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="Y181"/>
       <c r="Z181" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="AA181" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
     </row>
     <row r="182" spans="1:27">
       <c r="A182"/>
       <c r="B182" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="C182" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="D182" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E182" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="F182" t="s">
         <v>30</v>
       </c>
       <c r="G182" t="s">
         <v>31</v>
       </c>
       <c r="H182" t="s">
         <v>32</v>
       </c>
       <c r="I182" t="s">
         <v>33</v>
       </c>
       <c r="J182" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="K182" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="L182"/>
       <c r="M182" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="N182" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O182">
         <v>292</v>
       </c>
       <c r="P182" t="s">
         <v>37</v>
       </c>
       <c r="Q182" t="s">
         <v>37</v>
       </c>
       <c r="R182" t="s">
         <v>37</v>
       </c>
       <c r="S182"/>
       <c r="T182"/>
       <c r="U182"/>
       <c r="V182"/>
       <c r="W182"/>
       <c r="X182" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="Y182"/>
       <c r="Z182" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="AA182" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
     </row>
     <row r="183" spans="1:27">
       <c r="A183"/>
       <c r="B183" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="C183" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="D183" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E183" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="F183" t="s">
         <v>30</v>
       </c>
       <c r="G183" t="s">
         <v>31</v>
       </c>
       <c r="H183" t="s">
         <v>32</v>
       </c>
       <c r="I183" t="s">
         <v>33</v>
       </c>
       <c r="J183" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="K183" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="L183" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="M183" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="N183" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O183">
         <v>292</v>
       </c>
       <c r="P183" t="s">
         <v>37</v>
       </c>
       <c r="Q183" t="s">
         <v>37</v>
       </c>
       <c r="R183" t="s">
         <v>37</v>
       </c>
       <c r="S183"/>
       <c r="T183"/>
       <c r="U183">
         <v>0.0179</v>
       </c>
       <c r="V183"/>
       <c r="W183">
         <v>0.0398</v>
       </c>
       <c r="X183" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="Y183"/>
       <c r="Z183" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="AA183" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
     </row>
     <row r="184" spans="1:27">
       <c r="A184"/>
       <c r="B184" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="C184" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="D184" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E184" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="F184" t="s">
         <v>30</v>
       </c>
       <c r="G184" t="s">
         <v>31</v>
       </c>
       <c r="H184" t="s">
         <v>32</v>
       </c>
       <c r="I184" t="s">
         <v>33</v>
       </c>
       <c r="J184" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="K184" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="L184" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="M184" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="N184" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O184">
         <v>292</v>
       </c>
       <c r="P184" t="s">
         <v>37</v>
       </c>
       <c r="Q184" t="s">
         <v>37</v>
       </c>
       <c r="R184" t="s">
         <v>37</v>
       </c>
       <c r="S184"/>
       <c r="T184"/>
       <c r="U184">
         <v>0.107</v>
       </c>
       <c r="V184"/>
       <c r="W184">
         <v>0.287</v>
       </c>
       <c r="X184" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="Y184"/>
       <c r="Z184" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="AA184" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
     </row>
     <row r="185" spans="1:27">
       <c r="A185"/>
       <c r="B185" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="C185" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="D185" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E185" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="F185" t="s">
         <v>30</v>
       </c>
       <c r="G185" t="s">
         <v>31</v>
       </c>
       <c r="H185" t="s">
         <v>32</v>
       </c>
       <c r="I185" t="s">
         <v>33</v>
       </c>
       <c r="J185" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="K185" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="L185"/>
       <c r="M185" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="N185" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O185">
         <v>292</v>
       </c>
       <c r="P185">
         <v>0.0577</v>
       </c>
       <c r="Q185">
         <v>0.055</v>
       </c>
       <c r="R185">
         <v>0.0606</v>
       </c>
       <c r="S185"/>
       <c r="T185">
         <v>0.0594</v>
       </c>
       <c r="U185">
         <v>0.077</v>
       </c>
       <c r="V185"/>
       <c r="W185">
         <v>0.121</v>
       </c>
       <c r="X185" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="Y185"/>
       <c r="Z185" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="AA185"/>
     </row>
     <row r="186" spans="1:27">
       <c r="A186"/>
       <c r="B186" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="C186" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="D186" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E186" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="F186" t="s">
         <v>30</v>
       </c>
       <c r="G186" t="s">
         <v>31</v>
       </c>
       <c r="H186" t="s">
         <v>32</v>
       </c>
       <c r="I186" t="s">
         <v>33</v>
       </c>
       <c r="J186" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="K186" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="L186" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="M186" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="N186" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O186">
         <v>292</v>
       </c>
       <c r="P186" t="s">
         <v>37</v>
       </c>
       <c r="Q186" t="s">
         <v>37</v>
       </c>
       <c r="R186" t="s">
         <v>37</v>
       </c>
       <c r="S186"/>
       <c r="T186"/>
       <c r="U186">
         <v>0.0119</v>
       </c>
       <c r="V186"/>
       <c r="W186">
         <v>0.0283</v>
       </c>
       <c r="X186" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="Y186"/>
       <c r="Z186" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="AA186" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
     </row>
     <row r="187" spans="1:27">
       <c r="A187"/>
       <c r="B187" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="C187" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="D187" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E187" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="F187" t="s">
         <v>30</v>
       </c>
       <c r="G187" t="s">
         <v>31</v>
       </c>
       <c r="H187" t="s">
         <v>32</v>
       </c>
       <c r="I187" t="s">
         <v>33</v>
       </c>
       <c r="J187" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="K187" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="L187" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M187" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="N187" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O187">
         <v>292</v>
       </c>
       <c r="P187">
         <v>0.213</v>
       </c>
       <c r="Q187">
         <v>0.196</v>
       </c>
       <c r="R187">
         <v>0.231</v>
       </c>
       <c r="S187">
         <v>0.135</v>
       </c>
       <c r="T187">
         <v>0.189</v>
       </c>
       <c r="U187">
         <v>0.32</v>
       </c>
       <c r="V187"/>
       <c r="W187">
         <v>0.752</v>
       </c>
       <c r="X187" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="Y187"/>
       <c r="Z187" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="AA187"/>
     </row>
     <row r="188" spans="1:27">
       <c r="A188"/>
       <c r="B188" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="C188" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="D188" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E188" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="F188" t="s">
         <v>30</v>
       </c>
       <c r="G188" t="s">
         <v>31</v>
       </c>
       <c r="H188" t="s">
         <v>32</v>
       </c>
       <c r="I188" t="s">
         <v>33</v>
       </c>
       <c r="J188" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="K188" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="L188" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="M188" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="N188" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O188">
         <v>292</v>
       </c>
       <c r="P188" t="s">
         <v>37</v>
       </c>
       <c r="Q188" t="s">
         <v>37</v>
       </c>
       <c r="R188" t="s">
         <v>37</v>
       </c>
       <c r="S188"/>
       <c r="T188"/>
       <c r="U188"/>
       <c r="V188"/>
       <c r="W188">
         <v>0.0854</v>
       </c>
       <c r="X188" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="Y188"/>
       <c r="Z188" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="AA188" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
     </row>
     <row r="189" spans="1:27">
       <c r="A189"/>
       <c r="B189" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="C189" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="D189" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E189" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="F189" t="s">
         <v>30</v>
       </c>
       <c r="G189" t="s">
         <v>31</v>
       </c>
       <c r="H189" t="s">
         <v>32</v>
       </c>
       <c r="I189" t="s">
         <v>33</v>
       </c>
       <c r="J189" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="K189" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="L189"/>
       <c r="M189" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="N189" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O189">
         <v>292</v>
       </c>
       <c r="P189" t="s">
         <v>37</v>
       </c>
       <c r="Q189" t="s">
         <v>37</v>
       </c>
       <c r="R189" t="s">
         <v>37</v>
       </c>
       <c r="S189"/>
       <c r="T189"/>
       <c r="U189"/>
       <c r="V189"/>
       <c r="W189">
         <v>0.0308</v>
       </c>
       <c r="X189" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="Y189"/>
       <c r="Z189" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="AA189" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
     </row>
     <row r="190" spans="1:27">
       <c r="A190"/>
       <c r="B190" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="C190" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="D190" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E190" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="F190" t="s">
         <v>30</v>
       </c>
       <c r="G190" t="s">
         <v>31</v>
       </c>
       <c r="H190" t="s">
         <v>32</v>
       </c>
       <c r="I190" t="s">
         <v>33</v>
       </c>
       <c r="J190" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="K190" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="L190" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="M190" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="N190" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O190">
         <v>292</v>
       </c>
       <c r="P190" t="s">
         <v>37</v>
       </c>
       <c r="Q190" t="s">
         <v>37</v>
       </c>
       <c r="R190" t="s">
         <v>37</v>
       </c>
       <c r="S190"/>
       <c r="T190"/>
       <c r="U190"/>
       <c r="V190"/>
       <c r="W190">
         <v>0.103</v>
       </c>
       <c r="X190" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="Y190"/>
       <c r="Z190" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="AA190" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
     </row>
     <row r="191" spans="1:27">
       <c r="A191"/>
       <c r="B191" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="C191" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="D191" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E191" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="F191" t="s">
         <v>30</v>
       </c>
       <c r="G191" t="s">
         <v>31</v>
       </c>
       <c r="H191" t="s">
         <v>32</v>
       </c>
       <c r="I191" t="s">
         <v>33</v>
       </c>
       <c r="J191" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="K191" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="L191"/>
       <c r="M191" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="N191" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O191">
         <v>292</v>
       </c>
       <c r="P191" t="s">
         <v>37</v>
       </c>
       <c r="Q191" t="s">
         <v>37</v>
       </c>
       <c r="R191" t="s">
         <v>37</v>
       </c>
       <c r="S191"/>
       <c r="T191"/>
       <c r="U191"/>
       <c r="V191"/>
       <c r="W191">
         <v>0.0925</v>
       </c>
       <c r="X191" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="Y191"/>
       <c r="Z191" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="AA191" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
     </row>
     <row r="192" spans="1:27">
       <c r="A192"/>
       <c r="B192" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="C192" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="D192" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E192" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="F192" t="s">
         <v>30</v>
       </c>
       <c r="G192" t="s">
         <v>31</v>
       </c>
       <c r="H192" t="s">
         <v>32</v>
       </c>
       <c r="I192" t="s">
         <v>33</v>
       </c>
       <c r="J192" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="K192" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="L192"/>
       <c r="M192" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="N192" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O192">
         <v>292</v>
       </c>
       <c r="P192" t="s">
         <v>37</v>
       </c>
       <c r="Q192" t="s">
         <v>37</v>
       </c>
       <c r="R192" t="s">
         <v>37</v>
       </c>
       <c r="S192"/>
       <c r="T192"/>
       <c r="U192"/>
       <c r="V192"/>
       <c r="W192"/>
       <c r="X192" t="s">
         <v>38</v>
       </c>
       <c r="Y192"/>
       <c r="Z192" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="AA192" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
     </row>
     <row r="193" spans="1:27">
       <c r="A193"/>
       <c r="B193" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="C193" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="D193" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E193" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="F193" t="s">
         <v>30</v>
       </c>
       <c r="G193" t="s">
         <v>31</v>
       </c>
       <c r="H193" t="s">
         <v>32</v>
       </c>
       <c r="I193" t="s">
         <v>33</v>
       </c>
       <c r="J193" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K193" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="L193" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="M193" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="N193" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O193">
         <v>292</v>
       </c>
       <c r="P193">
         <v>0.743</v>
       </c>
       <c r="Q193">
         <v>0.69</v>
       </c>
       <c r="R193">
         <v>0.8</v>
       </c>
       <c r="S193">
         <v>0.496</v>
       </c>
       <c r="T193">
         <v>0.72</v>
       </c>
       <c r="U193">
         <v>1.0</v>
       </c>
       <c r="V193"/>
       <c r="W193">
         <v>2.66</v>
       </c>
       <c r="X193" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="Y193"/>
       <c r="Z193" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="AA193"/>
     </row>
     <row r="194" spans="1:27">
       <c r="A194"/>
       <c r="B194" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="C194" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="D194" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E194" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="F194" t="s">
         <v>30</v>
       </c>
       <c r="G194" t="s">
         <v>31</v>
       </c>
       <c r="H194" t="s">
         <v>32</v>
       </c>
       <c r="I194" t="s">
         <v>33</v>
       </c>
       <c r="J194" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="K194" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="L194" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="M194" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="N194" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O194">
         <v>292</v>
       </c>
       <c r="P194">
         <v>0.542</v>
       </c>
       <c r="Q194">
         <v>0.509</v>
       </c>
       <c r="R194">
         <v>0.578</v>
       </c>
       <c r="S194">
         <v>0.372</v>
       </c>
       <c r="T194">
         <v>0.527</v>
       </c>
       <c r="U194">
         <v>0.774</v>
       </c>
       <c r="V194"/>
       <c r="W194">
         <v>1.39</v>
       </c>
       <c r="X194" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="Y194"/>
       <c r="Z194" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="AA194"/>
     </row>
     <row r="195" spans="1:27">
       <c r="A195"/>
       <c r="B195" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="C195" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="D195" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E195" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="F195" t="s">
         <v>30</v>
       </c>
       <c r="G195" t="s">
         <v>31</v>
       </c>
       <c r="H195" t="s">
         <v>32</v>
       </c>
       <c r="I195" t="s">
         <v>33</v>
       </c>
       <c r="J195" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="K195" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="L195" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="M195" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="N195" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O195">
         <v>292</v>
       </c>
       <c r="P195">
         <v>1.01</v>
       </c>
       <c r="Q195">
         <v>0.942</v>
       </c>
       <c r="R195">
         <v>1.09</v>
       </c>
       <c r="S195">
         <v>0.631</v>
       </c>
       <c r="T195">
         <v>1.02</v>
       </c>
       <c r="U195">
         <v>1.55</v>
       </c>
       <c r="V195"/>
       <c r="W195">
         <v>2.88</v>
       </c>
       <c r="X195" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="Y195"/>
       <c r="Z195" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="AA195"/>
     </row>
     <row r="196" spans="1:27">
       <c r="A196"/>
       <c r="B196" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="C196" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="D196" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E196" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="F196" t="s">
         <v>30</v>
       </c>
       <c r="G196" t="s">
         <v>31</v>
       </c>
       <c r="H196" t="s">
         <v>32</v>
       </c>
       <c r="I196" t="s">
         <v>33</v>
       </c>
       <c r="J196" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="K196" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="L196" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="M196" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="N196" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O196">
         <v>292</v>
       </c>
       <c r="P196">
         <v>3.1</v>
       </c>
       <c r="Q196">
         <v>2.88</v>
       </c>
       <c r="R196">
         <v>3.33</v>
       </c>
       <c r="S196">
         <v>2.05</v>
       </c>
       <c r="T196">
         <v>3.09</v>
       </c>
       <c r="U196">
         <v>4.41</v>
       </c>
       <c r="V196"/>
       <c r="W196">
         <v>9.07</v>
       </c>
       <c r="X196" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="Y196"/>
       <c r="Z196" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="AA196"/>
     </row>
     <row r="197" spans="1:27">
       <c r="A197"/>
       <c r="B197" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="C197" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="D197" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E197" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="F197" t="s">
         <v>30</v>
       </c>
       <c r="G197" t="s">
         <v>31</v>
       </c>
       <c r="H197" t="s">
         <v>32</v>
       </c>
       <c r="I197" t="s">
         <v>33</v>
       </c>
       <c r="J197" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="K197" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="L197" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="M197" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="N197" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O197">
         <v>292</v>
       </c>
       <c r="P197" t="s">
         <v>37</v>
       </c>
       <c r="Q197" t="s">
         <v>37</v>
       </c>
       <c r="R197" t="s">
         <v>37</v>
       </c>
       <c r="S197"/>
       <c r="T197"/>
       <c r="U197"/>
       <c r="V197"/>
       <c r="W197"/>
       <c r="X197" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="Y197"/>
       <c r="Z197" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="AA197" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
     </row>
     <row r="198" spans="1:27">
       <c r="A198"/>
       <c r="B198" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="C198" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="D198" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E198" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="F198" t="s">
         <v>30</v>
       </c>
       <c r="G198" t="s">
         <v>31</v>
       </c>
       <c r="H198" t="s">
         <v>32</v>
       </c>
       <c r="I198" t="s">
         <v>33</v>
       </c>
       <c r="J198" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="K198" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="L198"/>
       <c r="M198" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="N198" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O198">
         <v>292</v>
       </c>
       <c r="P198" t="s">
         <v>37</v>
       </c>
       <c r="Q198" t="s">
         <v>37</v>
       </c>
       <c r="R198" t="s">
         <v>37</v>
       </c>
       <c r="S198"/>
       <c r="T198"/>
       <c r="U198"/>
       <c r="V198"/>
       <c r="W198">
         <v>0.0255</v>
       </c>
       <c r="X198" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="Y198"/>
       <c r="Z198" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="AA198" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
     </row>
     <row r="199" spans="1:27">
       <c r="A199"/>
       <c r="B199" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="C199" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="D199" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E199" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="F199" t="s">
         <v>30</v>
       </c>
       <c r="G199" t="s">
         <v>31</v>
       </c>
       <c r="H199" t="s">
         <v>32</v>
       </c>
       <c r="I199" t="s">
         <v>33</v>
       </c>
       <c r="J199" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="K199" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="L199" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="M199" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="N199" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O199">
         <v>292</v>
       </c>
       <c r="P199">
         <v>0.129</v>
       </c>
       <c r="Q199">
         <v>0.115</v>
       </c>
       <c r="R199">
         <v>0.145</v>
       </c>
       <c r="S199">
         <v>0.0646</v>
       </c>
       <c r="T199">
         <v>0.118</v>
       </c>
       <c r="U199">
         <v>0.275</v>
       </c>
       <c r="V199"/>
       <c r="W199">
         <v>0.726</v>
       </c>
       <c r="X199" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="Y199"/>
       <c r="Z199" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="AA199"/>
     </row>
     <row r="200" spans="1:27">
       <c r="A200"/>
       <c r="B200" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="C200" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="D200" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E200" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="F200" t="s">
         <v>30</v>
       </c>
       <c r="G200" t="s">
         <v>31</v>
       </c>
       <c r="H200" t="s">
         <v>32</v>
       </c>
       <c r="I200" t="s">
         <v>33</v>
       </c>
       <c r="J200" t="s">
         <v>34</v>
       </c>
       <c r="K200" t="s">
         <v>35</v>
       </c>
       <c r="L200"/>
       <c r="M200" t="s">
         <v>35</v>
       </c>
       <c r="N200" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O200">
         <v>96</v>
       </c>
       <c r="P200" t="s">
         <v>37</v>
       </c>
       <c r="Q200" t="s">
         <v>37</v>
       </c>
       <c r="R200" t="s">
         <v>37</v>
       </c>
       <c r="S200"/>
       <c r="T200"/>
       <c r="U200"/>
       <c r="V200"/>
       <c r="W200"/>
       <c r="X200" t="s">
         <v>38</v>
       </c>
       <c r="Y200"/>
       <c r="Z200" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="AA200" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
     </row>
     <row r="201" spans="1:27">
       <c r="A201"/>
       <c r="B201" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="C201" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="D201" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E201" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="F201" t="s">
         <v>30</v>
       </c>
       <c r="G201" t="s">
         <v>31</v>
       </c>
       <c r="H201" t="s">
         <v>32</v>
       </c>
       <c r="I201" t="s">
         <v>33</v>
       </c>
       <c r="J201" t="s">
         <v>40</v>
       </c>
       <c r="K201" t="s">
         <v>41</v>
       </c>
       <c r="L201"/>
       <c r="M201" t="s">
         <v>41</v>
       </c>
       <c r="N201" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O201">
         <v>96</v>
       </c>
       <c r="P201" t="s">
         <v>37</v>
       </c>
       <c r="Q201" t="s">
         <v>37</v>
       </c>
       <c r="R201" t="s">
         <v>37</v>
       </c>
       <c r="S201"/>
       <c r="T201"/>
       <c r="U201"/>
       <c r="V201"/>
       <c r="W201"/>
       <c r="X201" t="s">
         <v>44</v>
       </c>
       <c r="Y201"/>
       <c r="Z201" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="AA201" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
     </row>
     <row r="202" spans="1:27">
       <c r="A202"/>
       <c r="B202" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="C202" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="D202" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E202" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="F202" t="s">
         <v>30</v>
       </c>
       <c r="G202" t="s">
         <v>31</v>
       </c>
       <c r="H202" t="s">
         <v>32</v>
       </c>
       <c r="I202" t="s">
         <v>33</v>
       </c>
       <c r="J202" t="s">
         <v>42</v>
       </c>
       <c r="K202" t="s">
         <v>43</v>
       </c>
       <c r="L202"/>
       <c r="M202" t="s">
         <v>43</v>
       </c>
       <c r="N202" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O202">
         <v>96</v>
       </c>
       <c r="P202" t="s">
         <v>37</v>
       </c>
       <c r="Q202" t="s">
         <v>37</v>
       </c>
       <c r="R202" t="s">
         <v>37</v>
       </c>
       <c r="S202"/>
       <c r="T202"/>
       <c r="U202"/>
       <c r="V202"/>
       <c r="W202"/>
       <c r="X202" t="s">
         <v>38</v>
       </c>
       <c r="Y202"/>
       <c r="Z202" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="AA202" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
     </row>
     <row r="203" spans="1:27">
       <c r="A203"/>
       <c r="B203" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="C203" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="D203" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E203" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="F203" t="s">
         <v>30</v>
       </c>
       <c r="G203" t="s">
         <v>31</v>
       </c>
       <c r="H203" t="s">
         <v>32</v>
       </c>
       <c r="I203" t="s">
         <v>33</v>
       </c>
       <c r="J203" t="s">
         <v>45</v>
       </c>
       <c r="K203" t="s">
         <v>46</v>
       </c>
-      <c r="L203"/>
+      <c r="L203" t="s">
+        <v>47</v>
+      </c>
       <c r="M203" t="s">
         <v>46</v>
       </c>
       <c r="N203" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O203">
         <v>96</v>
       </c>
       <c r="P203" t="s">
         <v>37</v>
       </c>
       <c r="Q203" t="s">
         <v>37</v>
       </c>
       <c r="R203" t="s">
         <v>37</v>
       </c>
       <c r="S203"/>
       <c r="T203"/>
       <c r="U203"/>
       <c r="V203"/>
       <c r="W203"/>
       <c r="X203" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="Y203"/>
       <c r="Z203" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="AA203" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
     </row>
     <row r="204" spans="1:27">
       <c r="A204"/>
       <c r="B204" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="C204" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="D204" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E204" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="F204" t="s">
         <v>30</v>
       </c>
       <c r="G204" t="s">
         <v>31</v>
       </c>
       <c r="H204" t="s">
         <v>32</v>
       </c>
       <c r="I204" t="s">
         <v>33</v>
       </c>
       <c r="J204" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="K204" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L204"/>
       <c r="M204" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="N204" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O204">
         <v>87</v>
       </c>
       <c r="P204" t="s">
         <v>37</v>
       </c>
       <c r="Q204" t="s">
         <v>37</v>
       </c>
       <c r="R204" t="s">
         <v>37</v>
       </c>
       <c r="S204"/>
       <c r="T204"/>
       <c r="U204"/>
       <c r="V204"/>
       <c r="W204"/>
       <c r="X204" t="s">
         <v>38</v>
       </c>
       <c r="Y204"/>
       <c r="Z204" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="AA204" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
     </row>
     <row r="205" spans="1:27">
       <c r="A205"/>
       <c r="B205" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="C205" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="D205" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E205" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="F205" t="s">
         <v>30</v>
       </c>
       <c r="G205" t="s">
         <v>31</v>
       </c>
       <c r="H205" t="s">
         <v>32</v>
       </c>
       <c r="I205" t="s">
         <v>33</v>
       </c>
       <c r="J205" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="K205" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="L205"/>
       <c r="M205" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="N205" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O205">
         <v>96</v>
       </c>
       <c r="P205" t="s">
         <v>37</v>
       </c>
       <c r="Q205" t="s">
         <v>37</v>
       </c>
       <c r="R205" t="s">
         <v>37</v>
       </c>
       <c r="S205"/>
       <c r="T205"/>
       <c r="U205"/>
       <c r="V205"/>
       <c r="W205"/>
       <c r="X205" t="s">
         <v>38</v>
       </c>
       <c r="Y205"/>
       <c r="Z205" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="AA205" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
     </row>
     <row r="206" spans="1:27">
       <c r="A206"/>
       <c r="B206" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="C206" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="D206" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E206" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="F206" t="s">
         <v>30</v>
       </c>
       <c r="G206" t="s">
         <v>31</v>
       </c>
       <c r="H206" t="s">
         <v>32</v>
       </c>
       <c r="I206" t="s">
         <v>33</v>
       </c>
       <c r="J206" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="K206" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="L206"/>
       <c r="M206" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="N206" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O206">
         <v>96</v>
       </c>
       <c r="P206" t="s">
         <v>37</v>
       </c>
       <c r="Q206" t="s">
         <v>37</v>
       </c>
       <c r="R206" t="s">
         <v>37</v>
       </c>
       <c r="S206"/>
       <c r="T206"/>
       <c r="U206"/>
       <c r="V206"/>
       <c r="W206"/>
       <c r="X206" t="s">
         <v>38</v>
       </c>
       <c r="Y206"/>
       <c r="Z206" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="AA206" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
     </row>
     <row r="207" spans="1:27">
       <c r="A207"/>
       <c r="B207" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="C207" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="D207" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E207" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="F207" t="s">
         <v>30</v>
       </c>
       <c r="G207" t="s">
         <v>31</v>
       </c>
       <c r="H207" t="s">
         <v>32</v>
       </c>
       <c r="I207" t="s">
         <v>33</v>
       </c>
       <c r="J207" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="K207" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L207"/>
       <c r="M207" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N207" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O207">
         <v>96</v>
       </c>
       <c r="P207" t="s">
         <v>37</v>
       </c>
       <c r="Q207" t="s">
         <v>37</v>
       </c>
       <c r="R207" t="s">
         <v>37</v>
       </c>
       <c r="S207"/>
       <c r="T207"/>
       <c r="U207"/>
       <c r="V207"/>
       <c r="W207"/>
       <c r="X207" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="Y207"/>
       <c r="Z207" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="AA207" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
     </row>
     <row r="208" spans="1:27">
       <c r="A208"/>
       <c r="B208" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="C208" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="D208" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E208" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="F208" t="s">
         <v>30</v>
       </c>
       <c r="G208" t="s">
         <v>31</v>
       </c>
       <c r="H208" t="s">
         <v>32</v>
       </c>
       <c r="I208" t="s">
         <v>33</v>
       </c>
       <c r="J208" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="K208" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="L208"/>
       <c r="M208" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="N208" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O208">
         <v>96</v>
       </c>
       <c r="P208" t="s">
         <v>37</v>
       </c>
       <c r="Q208" t="s">
         <v>37</v>
       </c>
       <c r="R208" t="s">
         <v>37</v>
       </c>
       <c r="S208"/>
       <c r="T208"/>
       <c r="U208"/>
       <c r="V208"/>
       <c r="W208"/>
       <c r="X208" t="s">
         <v>38</v>
       </c>
       <c r="Y208"/>
       <c r="Z208" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="AA208" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
     </row>
     <row r="209" spans="1:27">
       <c r="A209"/>
       <c r="B209" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="C209" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="D209" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E209" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="F209" t="s">
         <v>30</v>
       </c>
       <c r="G209" t="s">
         <v>31</v>
       </c>
       <c r="H209" t="s">
         <v>32</v>
       </c>
       <c r="I209" t="s">
         <v>33</v>
       </c>
       <c r="J209" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="K209" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="L209"/>
       <c r="M209" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="N209" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O209">
         <v>96</v>
       </c>
       <c r="P209" t="s">
         <v>37</v>
       </c>
       <c r="Q209" t="s">
         <v>37</v>
       </c>
       <c r="R209" t="s">
         <v>37</v>
       </c>
       <c r="S209"/>
       <c r="T209"/>
       <c r="U209"/>
       <c r="V209"/>
       <c r="W209"/>
       <c r="X209" t="s">
         <v>38</v>
       </c>
       <c r="Y209"/>
       <c r="Z209" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="AA209" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
     </row>
     <row r="210" spans="1:27">
       <c r="A210"/>
       <c r="B210" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="C210" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="D210" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E210" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="F210" t="s">
         <v>30</v>
       </c>
       <c r="G210" t="s">
         <v>31</v>
       </c>
       <c r="H210" t="s">
         <v>32</v>
       </c>
       <c r="I210" t="s">
         <v>33</v>
       </c>
       <c r="J210" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="K210" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="L210"/>
+        <v>61</v>
+      </c>
+      <c r="L210" t="s">
+        <v>62</v>
+      </c>
       <c r="M210" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="N210" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O210">
         <v>96</v>
       </c>
       <c r="P210" t="s">
         <v>37</v>
       </c>
       <c r="Q210" t="s">
         <v>37</v>
       </c>
       <c r="R210" t="s">
         <v>37</v>
       </c>
       <c r="S210"/>
       <c r="T210"/>
       <c r="U210"/>
       <c r="V210"/>
       <c r="W210"/>
       <c r="X210" t="s">
         <v>38</v>
       </c>
       <c r="Y210"/>
       <c r="Z210" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="AA210" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
     </row>
     <row r="211" spans="1:27">
       <c r="A211"/>
       <c r="B211" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="C211" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="D211" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E211" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="F211" t="s">
         <v>30</v>
       </c>
       <c r="G211" t="s">
         <v>31</v>
       </c>
       <c r="H211" t="s">
         <v>32</v>
       </c>
       <c r="I211" t="s">
         <v>33</v>
       </c>
       <c r="J211" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="K211" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="L211"/>
       <c r="M211" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="N211" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O211">
         <v>96</v>
       </c>
       <c r="P211" t="s">
         <v>37</v>
       </c>
       <c r="Q211" t="s">
         <v>37</v>
       </c>
       <c r="R211" t="s">
         <v>37</v>
       </c>
       <c r="S211"/>
       <c r="T211"/>
       <c r="U211"/>
       <c r="V211"/>
       <c r="W211"/>
       <c r="X211" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="Y211"/>
       <c r="Z211" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="AA211" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
     </row>
     <row r="212" spans="1:27">
       <c r="A212"/>
       <c r="B212" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="C212" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="D212" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E212" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="F212" t="s">
         <v>30</v>
       </c>
       <c r="G212" t="s">
         <v>31</v>
       </c>
       <c r="H212" t="s">
         <v>32</v>
       </c>
       <c r="I212" t="s">
         <v>33</v>
       </c>
       <c r="J212" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="K212" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="L212"/>
       <c r="M212" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="N212" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O212">
         <v>96</v>
       </c>
       <c r="P212" t="s">
         <v>37</v>
       </c>
       <c r="Q212" t="s">
         <v>37</v>
       </c>
       <c r="R212" t="s">
         <v>37</v>
       </c>
       <c r="S212"/>
       <c r="T212"/>
       <c r="U212"/>
       <c r="V212"/>
       <c r="W212"/>
       <c r="X212" t="s">
         <v>38</v>
       </c>
       <c r="Y212"/>
       <c r="Z212" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="AA212" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
     </row>
     <row r="213" spans="1:27">
       <c r="A213"/>
       <c r="B213" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="C213" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="D213" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E213" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="F213" t="s">
         <v>30</v>
       </c>
       <c r="G213" t="s">
         <v>31</v>
       </c>
       <c r="H213" t="s">
         <v>32</v>
       </c>
       <c r="I213" t="s">
         <v>33</v>
       </c>
       <c r="J213" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="K213" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="L213" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="M213" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="N213" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O213">
         <v>96</v>
       </c>
       <c r="P213" t="s">
         <v>37</v>
       </c>
       <c r="Q213" t="s">
         <v>37</v>
       </c>
       <c r="R213" t="s">
         <v>37</v>
       </c>
       <c r="S213"/>
       <c r="T213"/>
       <c r="U213"/>
       <c r="V213">
         <v>0.0136</v>
       </c>
       <c r="W213"/>
       <c r="X213" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="Y213"/>
       <c r="Z213" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="AA213" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
     </row>
     <row r="214" spans="1:27">
       <c r="A214"/>
       <c r="B214" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="C214" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="D214" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E214" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="F214" t="s">
         <v>30</v>
       </c>
       <c r="G214" t="s">
         <v>31</v>
       </c>
       <c r="H214" t="s">
         <v>32</v>
       </c>
       <c r="I214" t="s">
         <v>33</v>
       </c>
       <c r="J214" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="K214" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="L214" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="M214" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="N214" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O214">
         <v>96</v>
       </c>
       <c r="P214" t="s">
         <v>37</v>
       </c>
       <c r="Q214" t="s">
         <v>37</v>
       </c>
       <c r="R214" t="s">
         <v>37</v>
       </c>
       <c r="S214"/>
       <c r="T214"/>
       <c r="U214"/>
       <c r="V214"/>
       <c r="W214"/>
       <c r="X214" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="Y214"/>
       <c r="Z214" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="AA214" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
     </row>
     <row r="215" spans="1:27">
       <c r="A215"/>
       <c r="B215" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="C215" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="D215" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E215" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="F215" t="s">
         <v>30</v>
       </c>
       <c r="G215" t="s">
         <v>31</v>
       </c>
       <c r="H215" t="s">
         <v>32</v>
       </c>
       <c r="I215" t="s">
         <v>33</v>
       </c>
       <c r="J215" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="K215" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="L215"/>
       <c r="M215" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="N215" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O215">
         <v>96</v>
       </c>
       <c r="P215">
         <v>0.076</v>
       </c>
       <c r="Q215">
         <v>0.0697</v>
       </c>
       <c r="R215">
         <v>0.0828</v>
       </c>
       <c r="S215">
         <v>0.0645</v>
       </c>
       <c r="T215">
         <v>0.0845</v>
       </c>
       <c r="U215">
         <v>0.099</v>
       </c>
       <c r="V215">
         <v>0.117</v>
       </c>
       <c r="W215"/>
       <c r="X215" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="Y215"/>
       <c r="Z215" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="AA215"/>
     </row>
     <row r="216" spans="1:27">
       <c r="A216"/>
       <c r="B216" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="C216" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="D216" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E216" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="F216" t="s">
         <v>30</v>
       </c>
       <c r="G216" t="s">
         <v>31</v>
       </c>
       <c r="H216" t="s">
         <v>32</v>
       </c>
       <c r="I216" t="s">
         <v>33</v>
       </c>
       <c r="J216" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="K216" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="L216" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="M216" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="N216" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O216">
         <v>96</v>
       </c>
       <c r="P216" t="s">
         <v>37</v>
       </c>
       <c r="Q216" t="s">
         <v>37</v>
       </c>
       <c r="R216" t="s">
         <v>37</v>
       </c>
       <c r="S216"/>
       <c r="T216"/>
       <c r="U216"/>
       <c r="V216"/>
       <c r="W216"/>
       <c r="X216" t="s">
         <v>44</v>
       </c>
       <c r="Y216"/>
       <c r="Z216" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="AA216" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
     </row>
     <row r="217" spans="1:27">
       <c r="A217"/>
       <c r="B217" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="C217" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="D217" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E217" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="F217" t="s">
         <v>30</v>
       </c>
       <c r="G217" t="s">
         <v>31</v>
       </c>
       <c r="H217" t="s">
         <v>32</v>
       </c>
       <c r="I217" t="s">
         <v>33</v>
       </c>
       <c r="J217" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="K217" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="L217" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M217" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="N217" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O217">
         <v>96</v>
       </c>
       <c r="P217">
         <v>0.187</v>
       </c>
       <c r="Q217">
         <v>0.16</v>
       </c>
       <c r="R217">
         <v>0.22</v>
       </c>
       <c r="S217">
         <v>0.109</v>
       </c>
       <c r="T217">
         <v>0.169</v>
       </c>
       <c r="U217">
         <v>0.285</v>
       </c>
       <c r="V217">
         <v>0.613</v>
       </c>
       <c r="W217"/>
       <c r="X217" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="Y217"/>
       <c r="Z217" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="AA217"/>
     </row>
     <row r="218" spans="1:27">
       <c r="A218"/>
       <c r="B218" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="C218" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="D218" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E218" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="F218" t="s">
         <v>30</v>
       </c>
       <c r="G218" t="s">
         <v>31</v>
       </c>
       <c r="H218" t="s">
         <v>32</v>
       </c>
       <c r="I218" t="s">
         <v>33</v>
       </c>
       <c r="J218" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="K218" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="L218" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="M218" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="N218" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O218">
         <v>96</v>
       </c>
       <c r="P218" t="s">
         <v>37</v>
       </c>
       <c r="Q218" t="s">
         <v>37</v>
       </c>
       <c r="R218" t="s">
         <v>37</v>
       </c>
       <c r="S218"/>
       <c r="T218"/>
       <c r="U218"/>
       <c r="V218">
         <v>0.0741</v>
       </c>
       <c r="W218"/>
       <c r="X218" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="Y218"/>
       <c r="Z218" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="AA218" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
     </row>
     <row r="219" spans="1:27">
       <c r="A219"/>
       <c r="B219" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="C219" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="D219" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E219" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="F219" t="s">
         <v>30</v>
       </c>
       <c r="G219" t="s">
         <v>31</v>
       </c>
       <c r="H219" t="s">
         <v>32</v>
       </c>
       <c r="I219" t="s">
         <v>33</v>
       </c>
       <c r="J219" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="K219" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="L219"/>
       <c r="M219" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="N219" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O219">
         <v>96</v>
       </c>
       <c r="P219" t="s">
         <v>37</v>
       </c>
       <c r="Q219" t="s">
         <v>37</v>
       </c>
       <c r="R219" t="s">
         <v>37</v>
       </c>
       <c r="S219"/>
       <c r="T219"/>
       <c r="U219"/>
       <c r="V219"/>
       <c r="W219"/>
       <c r="X219" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="Y219"/>
       <c r="Z219" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="AA219" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
     </row>
     <row r="220" spans="1:27">
       <c r="A220"/>
       <c r="B220" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="C220" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="D220" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E220" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="F220" t="s">
         <v>30</v>
       </c>
       <c r="G220" t="s">
         <v>31</v>
       </c>
       <c r="H220" t="s">
         <v>32</v>
       </c>
       <c r="I220" t="s">
         <v>33</v>
       </c>
       <c r="J220" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="K220" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="L220" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="M220" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="N220" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O220">
         <v>96</v>
       </c>
       <c r="P220" t="s">
         <v>37</v>
       </c>
       <c r="Q220" t="s">
         <v>37</v>
       </c>
       <c r="R220" t="s">
         <v>37</v>
       </c>
       <c r="S220"/>
       <c r="T220"/>
       <c r="U220"/>
       <c r="V220"/>
       <c r="W220"/>
       <c r="X220" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="Y220"/>
       <c r="Z220" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="AA220" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
     </row>
     <row r="221" spans="1:27">
       <c r="A221"/>
       <c r="B221" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="C221" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="D221" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E221" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="F221" t="s">
         <v>30</v>
       </c>
       <c r="G221" t="s">
         <v>31</v>
       </c>
       <c r="H221" t="s">
         <v>32</v>
       </c>
       <c r="I221" t="s">
         <v>33</v>
       </c>
       <c r="J221" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="K221" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="L221"/>
       <c r="M221" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="N221" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O221">
         <v>96</v>
       </c>
       <c r="P221" t="s">
         <v>37</v>
       </c>
       <c r="Q221" t="s">
         <v>37</v>
       </c>
       <c r="R221" t="s">
         <v>37</v>
       </c>
       <c r="S221"/>
       <c r="T221"/>
       <c r="U221"/>
       <c r="V221"/>
       <c r="W221"/>
       <c r="X221" t="s">
         <v>38</v>
       </c>
       <c r="Y221"/>
       <c r="Z221" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="AA221" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
     </row>
     <row r="222" spans="1:27">
       <c r="A222"/>
       <c r="B222" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="C222" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="D222" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E222" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="F222" t="s">
         <v>30</v>
       </c>
       <c r="G222" t="s">
         <v>31</v>
       </c>
       <c r="H222" t="s">
         <v>32</v>
       </c>
       <c r="I222" t="s">
         <v>33</v>
       </c>
       <c r="J222" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="K222" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="L222"/>
       <c r="M222" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="N222" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O222">
         <v>96</v>
       </c>
       <c r="P222" t="s">
         <v>37</v>
       </c>
       <c r="Q222" t="s">
         <v>37</v>
       </c>
       <c r="R222" t="s">
         <v>37</v>
       </c>
       <c r="S222"/>
       <c r="T222"/>
       <c r="U222"/>
       <c r="V222"/>
       <c r="W222"/>
       <c r="X222" t="s">
         <v>38</v>
       </c>
       <c r="Y222"/>
       <c r="Z222" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="AA222" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
     </row>
     <row r="223" spans="1:27">
       <c r="A223"/>
       <c r="B223" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="C223" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="D223" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E223" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="F223" t="s">
         <v>30</v>
       </c>
       <c r="G223" t="s">
         <v>31</v>
       </c>
       <c r="H223" t="s">
         <v>32</v>
       </c>
       <c r="I223" t="s">
         <v>33</v>
       </c>
       <c r="J223" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K223" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="L223" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="M223" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="N223" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O223">
         <v>96</v>
       </c>
       <c r="P223">
         <v>0.416</v>
       </c>
       <c r="Q223">
         <v>0.366</v>
       </c>
       <c r="R223">
         <v>0.473</v>
       </c>
       <c r="S223">
         <v>0.272</v>
       </c>
       <c r="T223">
         <v>0.386</v>
       </c>
       <c r="U223">
         <v>0.606</v>
       </c>
       <c r="V223">
         <v>0.951</v>
       </c>
       <c r="W223"/>
       <c r="X223" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="Y223"/>
       <c r="Z223" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="AA223"/>
     </row>
     <row r="224" spans="1:27">
       <c r="A224"/>
       <c r="B224" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="C224" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="D224" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E224" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="F224" t="s">
         <v>30</v>
       </c>
       <c r="G224" t="s">
         <v>31</v>
       </c>
       <c r="H224" t="s">
         <v>32</v>
       </c>
       <c r="I224" t="s">
         <v>33</v>
       </c>
       <c r="J224" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="K224" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="L224" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="M224" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="N224" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O224">
         <v>96</v>
       </c>
       <c r="P224">
         <v>0.406</v>
       </c>
       <c r="Q224">
         <v>0.36</v>
       </c>
       <c r="R224">
         <v>0.457</v>
       </c>
       <c r="S224">
         <v>0.263</v>
       </c>
       <c r="T224">
         <v>0.426</v>
       </c>
       <c r="U224">
         <v>0.564</v>
       </c>
       <c r="V224">
         <v>0.83</v>
       </c>
       <c r="W224"/>
       <c r="X224" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="Y224"/>
       <c r="Z224" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="AA224"/>
     </row>
     <row r="225" spans="1:27">
       <c r="A225"/>
       <c r="B225" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="C225" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="D225" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E225" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="F225" t="s">
         <v>30</v>
       </c>
       <c r="G225" t="s">
         <v>31</v>
       </c>
       <c r="H225" t="s">
         <v>32</v>
       </c>
       <c r="I225" t="s">
         <v>33</v>
       </c>
       <c r="J225" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="K225" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="L225" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="M225" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="N225" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O225">
         <v>96</v>
       </c>
       <c r="P225">
         <v>0.892</v>
       </c>
       <c r="Q225">
         <v>0.783</v>
       </c>
       <c r="R225">
         <v>1.02</v>
       </c>
       <c r="S225">
         <v>0.604</v>
       </c>
       <c r="T225">
         <v>0.895</v>
       </c>
       <c r="U225">
         <v>1.29</v>
       </c>
       <c r="V225">
         <v>2.0</v>
       </c>
       <c r="W225"/>
       <c r="X225" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="Y225"/>
       <c r="Z225" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="AA225"/>
     </row>
     <row r="226" spans="1:27">
       <c r="A226"/>
       <c r="B226" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="C226" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="D226" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E226" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="F226" t="s">
         <v>30</v>
       </c>
       <c r="G226" t="s">
         <v>31</v>
       </c>
       <c r="H226" t="s">
         <v>32</v>
       </c>
       <c r="I226" t="s">
         <v>33</v>
       </c>
       <c r="J226" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="K226" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="L226"/>
       <c r="M226" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="N226" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O226">
         <v>96</v>
       </c>
       <c r="P226" t="s">
         <v>37</v>
       </c>
       <c r="Q226" t="s">
         <v>37</v>
       </c>
       <c r="R226" t="s">
         <v>37</v>
       </c>
       <c r="S226"/>
       <c r="T226"/>
       <c r="U226"/>
       <c r="V226"/>
       <c r="W226"/>
       <c r="X226" t="s">
         <v>38</v>
       </c>
       <c r="Y226"/>
       <c r="Z226" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="AA226" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
     </row>
     <row r="227" spans="1:27">
       <c r="A227"/>
       <c r="B227" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="C227" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="D227" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E227" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="F227" t="s">
         <v>30</v>
       </c>
       <c r="G227" t="s">
         <v>31</v>
       </c>
       <c r="H227" t="s">
         <v>32</v>
       </c>
       <c r="I227" t="s">
         <v>33</v>
       </c>
       <c r="J227" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="K227" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="L227" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="M227" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="N227" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O227">
         <v>96</v>
       </c>
       <c r="P227">
         <v>2.39</v>
       </c>
       <c r="Q227">
         <v>2.08</v>
       </c>
       <c r="R227">
         <v>2.75</v>
       </c>
       <c r="S227">
         <v>1.47</v>
       </c>
       <c r="T227">
         <v>2.47</v>
       </c>
       <c r="U227">
         <v>3.56</v>
       </c>
       <c r="V227">
         <v>5.42</v>
       </c>
       <c r="W227"/>
       <c r="X227" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="Y227"/>
       <c r="Z227" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="AA227"/>
     </row>
     <row r="228" spans="1:27">
       <c r="A228"/>
       <c r="B228" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="C228" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="D228" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E228" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="F228" t="s">
         <v>30</v>
       </c>
       <c r="G228" t="s">
         <v>31</v>
       </c>
       <c r="H228" t="s">
         <v>32</v>
       </c>
       <c r="I228" t="s">
         <v>33</v>
       </c>
       <c r="J228" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="K228" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="L228" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="M228" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="N228" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O228">
         <v>96</v>
       </c>
       <c r="P228" t="s">
         <v>37</v>
       </c>
       <c r="Q228" t="s">
         <v>37</v>
       </c>
       <c r="R228" t="s">
         <v>37</v>
       </c>
       <c r="S228"/>
       <c r="T228"/>
       <c r="U228"/>
       <c r="V228"/>
       <c r="W228"/>
       <c r="X228" t="s">
         <v>38</v>
       </c>
       <c r="Y228"/>
       <c r="Z228" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="AA228" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
     </row>
     <row r="229" spans="1:27">
       <c r="A229"/>
       <c r="B229" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="C229" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="D229" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E229" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="F229" t="s">
         <v>30</v>
       </c>
       <c r="G229" t="s">
         <v>31</v>
       </c>
       <c r="H229" t="s">
         <v>32</v>
       </c>
       <c r="I229" t="s">
         <v>33</v>
       </c>
       <c r="J229" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="K229" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="L229"/>
       <c r="M229" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="N229" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O229">
         <v>96</v>
       </c>
       <c r="P229" t="s">
         <v>37</v>
       </c>
       <c r="Q229" t="s">
         <v>37</v>
       </c>
       <c r="R229" t="s">
         <v>37</v>
       </c>
       <c r="S229"/>
       <c r="T229"/>
       <c r="U229"/>
       <c r="V229"/>
       <c r="W229"/>
       <c r="X229" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="Y229"/>
       <c r="Z229" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="AA229" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
     </row>
     <row r="230" spans="1:27">
       <c r="A230"/>
       <c r="B230" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="C230" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="D230" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E230" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="F230" t="s">
         <v>30</v>
       </c>
       <c r="G230" t="s">
         <v>31</v>
       </c>
       <c r="H230" t="s">
         <v>32</v>
       </c>
       <c r="I230" t="s">
         <v>33</v>
       </c>
       <c r="J230" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="K230" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="L230" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="M230" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="N230" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O230">
         <v>96</v>
       </c>
       <c r="P230">
         <v>0.121</v>
       </c>
       <c r="Q230">
         <v>0.099</v>
       </c>
       <c r="R230">
         <v>0.147</v>
       </c>
       <c r="S230">
         <v>0.0584</v>
       </c>
       <c r="T230">
         <v>0.108</v>
       </c>
       <c r="U230">
         <v>0.215</v>
       </c>
       <c r="V230">
         <v>0.532</v>
       </c>
       <c r="W230"/>
       <c r="X230" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="Y230"/>
       <c r="Z230" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="AA230"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>