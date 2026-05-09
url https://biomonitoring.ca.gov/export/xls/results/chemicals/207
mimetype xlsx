--- v0 (2025-12-05)
+++ v1 (2026-05-09)
@@ -4566,51 +4566,53 @@
       </c>
     </row>
     <row r="51" spans="1:27">
       <c r="A51"/>
       <c r="B51" t="s">
         <v>132</v>
       </c>
       <c r="C51" t="s">
         <v>133</v>
       </c>
       <c r="D51" t="s">
         <v>121</v>
       </c>
       <c r="E51" t="s">
         <v>134</v>
       </c>
       <c r="F51" t="s">
         <v>31</v>
       </c>
       <c r="G51" t="s">
         <v>32</v>
       </c>
       <c r="H51" t="s">
         <v>33</v>
       </c>
-      <c r="I51"/>
+      <c r="I51" t="s">
+        <v>34</v>
+      </c>
       <c r="J51" t="s">
         <v>35</v>
       </c>
       <c r="K51" t="s">
         <v>35</v>
       </c>
       <c r="L51" t="s">
         <v>36</v>
       </c>
       <c r="M51" t="s">
         <v>37</v>
       </c>
       <c r="N51" t="s">
         <v>38</v>
       </c>
       <c r="O51">
         <v>242</v>
       </c>
       <c r="P51" t="s">
         <v>51</v>
       </c>
       <c r="Q51" t="s">
         <v>51</v>
       </c>
       <c r="R51" t="s">
@@ -4639,51 +4641,53 @@
       </c>
     </row>
     <row r="52" spans="1:27">
       <c r="A52"/>
       <c r="B52" t="s">
         <v>132</v>
       </c>
       <c r="C52" t="s">
         <v>133</v>
       </c>
       <c r="D52" t="s">
         <v>121</v>
       </c>
       <c r="E52" t="s">
         <v>134</v>
       </c>
       <c r="F52" t="s">
         <v>31</v>
       </c>
       <c r="G52" t="s">
         <v>32</v>
       </c>
       <c r="H52" t="s">
         <v>33</v>
       </c>
-      <c r="I52"/>
+      <c r="I52" t="s">
+        <v>34</v>
+      </c>
       <c r="J52" t="s">
         <v>41</v>
       </c>
       <c r="K52" t="s">
         <v>42</v>
       </c>
       <c r="L52" t="s">
         <v>43</v>
       </c>
       <c r="M52" t="s">
         <v>44</v>
       </c>
       <c r="N52" t="s">
         <v>38</v>
       </c>
       <c r="O52">
         <v>242</v>
       </c>
       <c r="P52">
         <v>47.6</v>
       </c>
       <c r="Q52">
         <v>42.6</v>
       </c>
       <c r="R52">
@@ -4714,51 +4718,53 @@
       </c>
     </row>
     <row r="53" spans="1:27">
       <c r="A53"/>
       <c r="B53" t="s">
         <v>132</v>
       </c>
       <c r="C53" t="s">
         <v>133</v>
       </c>
       <c r="D53" t="s">
         <v>121</v>
       </c>
       <c r="E53" t="s">
         <v>134</v>
       </c>
       <c r="F53" t="s">
         <v>31</v>
       </c>
       <c r="G53" t="s">
         <v>32</v>
       </c>
       <c r="H53" t="s">
         <v>33</v>
       </c>
-      <c r="I53"/>
+      <c r="I53" t="s">
+        <v>34</v>
+      </c>
       <c r="J53" t="s">
         <v>47</v>
       </c>
       <c r="K53" t="s">
         <v>48</v>
       </c>
       <c r="L53" t="s">
         <v>49</v>
       </c>
       <c r="M53" t="s">
         <v>50</v>
       </c>
       <c r="N53" t="s">
         <v>38</v>
       </c>
       <c r="O53">
         <v>242</v>
       </c>
       <c r="P53" t="s">
         <v>51</v>
       </c>
       <c r="Q53" t="s">
         <v>51</v>
       </c>
       <c r="R53" t="s">
@@ -4781,51 +4787,53 @@
       </c>
     </row>
     <row r="54" spans="1:27">
       <c r="A54"/>
       <c r="B54" t="s">
         <v>132</v>
       </c>
       <c r="C54" t="s">
         <v>133</v>
       </c>
       <c r="D54" t="s">
         <v>121</v>
       </c>
       <c r="E54" t="s">
         <v>134</v>
       </c>
       <c r="F54" t="s">
         <v>31</v>
       </c>
       <c r="G54" t="s">
         <v>32</v>
       </c>
       <c r="H54" t="s">
         <v>33</v>
       </c>
-      <c r="I54"/>
+      <c r="I54" t="s">
+        <v>34</v>
+      </c>
       <c r="J54" t="s">
         <v>54</v>
       </c>
       <c r="K54" t="s">
         <v>55</v>
       </c>
       <c r="L54" t="s">
         <v>56</v>
       </c>
       <c r="M54" t="s">
         <v>57</v>
       </c>
       <c r="N54" t="s">
         <v>38</v>
       </c>
       <c r="O54">
         <v>242</v>
       </c>
       <c r="P54" t="s">
         <v>51</v>
       </c>
       <c r="Q54" t="s">
         <v>51</v>
       </c>
       <c r="R54" t="s">
@@ -4850,51 +4858,53 @@
       </c>
     </row>
     <row r="55" spans="1:27">
       <c r="A55"/>
       <c r="B55" t="s">
         <v>132</v>
       </c>
       <c r="C55" t="s">
         <v>133</v>
       </c>
       <c r="D55" t="s">
         <v>121</v>
       </c>
       <c r="E55" t="s">
         <v>134</v>
       </c>
       <c r="F55" t="s">
         <v>31</v>
       </c>
       <c r="G55" t="s">
         <v>32</v>
       </c>
       <c r="H55" t="s">
         <v>33</v>
       </c>
-      <c r="I55"/>
+      <c r="I55" t="s">
+        <v>34</v>
+      </c>
       <c r="J55" t="s">
         <v>59</v>
       </c>
       <c r="K55" t="s">
         <v>59</v>
       </c>
       <c r="L55" t="s">
         <v>60</v>
       </c>
       <c r="M55" t="s">
         <v>61</v>
       </c>
       <c r="N55" t="s">
         <v>38</v>
       </c>
       <c r="O55">
         <v>242</v>
       </c>
       <c r="P55">
         <v>11.4</v>
       </c>
       <c r="Q55">
         <v>10.8</v>
       </c>
       <c r="R55">
@@ -4925,51 +4935,53 @@
       </c>
     </row>
     <row r="56" spans="1:27">
       <c r="A56"/>
       <c r="B56" t="s">
         <v>132</v>
       </c>
       <c r="C56" t="s">
         <v>133</v>
       </c>
       <c r="D56" t="s">
         <v>121</v>
       </c>
       <c r="E56" t="s">
         <v>134</v>
       </c>
       <c r="F56" t="s">
         <v>31</v>
       </c>
       <c r="G56" t="s">
         <v>32</v>
       </c>
       <c r="H56" t="s">
         <v>33</v>
       </c>
-      <c r="I56"/>
+      <c r="I56" t="s">
+        <v>34</v>
+      </c>
       <c r="J56" t="s">
         <v>62</v>
       </c>
       <c r="K56" t="s">
         <v>62</v>
       </c>
       <c r="L56" t="s">
         <v>63</v>
       </c>
       <c r="M56" t="s">
         <v>64</v>
       </c>
       <c r="N56" t="s">
         <v>38</v>
       </c>
       <c r="O56">
         <v>242</v>
       </c>
       <c r="P56" t="s">
         <v>51</v>
       </c>
       <c r="Q56" t="s">
         <v>51</v>
       </c>
       <c r="R56" t="s">
@@ -4992,51 +5004,53 @@
       </c>
     </row>
     <row r="57" spans="1:27">
       <c r="A57"/>
       <c r="B57" t="s">
         <v>132</v>
       </c>
       <c r="C57" t="s">
         <v>133</v>
       </c>
       <c r="D57" t="s">
         <v>121</v>
       </c>
       <c r="E57" t="s">
         <v>134</v>
       </c>
       <c r="F57" t="s">
         <v>31</v>
       </c>
       <c r="G57" t="s">
         <v>32</v>
       </c>
       <c r="H57" t="s">
         <v>33</v>
       </c>
-      <c r="I57"/>
+      <c r="I57" t="s">
+        <v>34</v>
+      </c>
       <c r="J57" t="s">
         <v>66</v>
       </c>
       <c r="K57" t="s">
         <v>66</v>
       </c>
       <c r="L57" t="s">
         <v>67</v>
       </c>
       <c r="M57" t="s">
         <v>64</v>
       </c>
       <c r="N57" t="s">
         <v>38</v>
       </c>
       <c r="O57">
         <v>242</v>
       </c>
       <c r="P57" t="s">
         <v>51</v>
       </c>
       <c r="Q57" t="s">
         <v>51</v>
       </c>
       <c r="R57" t="s">
@@ -5061,51 +5075,53 @@
       </c>
     </row>
     <row r="58" spans="1:27">
       <c r="A58"/>
       <c r="B58" t="s">
         <v>146</v>
       </c>
       <c r="C58" t="s">
         <v>147</v>
       </c>
       <c r="D58" t="s">
         <v>121</v>
       </c>
       <c r="E58" t="s">
         <v>148</v>
       </c>
       <c r="F58" t="s">
         <v>31</v>
       </c>
       <c r="G58" t="s">
         <v>32</v>
       </c>
       <c r="H58" t="s">
         <v>33</v>
       </c>
-      <c r="I58"/>
+      <c r="I58" t="s">
+        <v>34</v>
+      </c>
       <c r="J58" t="s">
         <v>35</v>
       </c>
       <c r="K58" t="s">
         <v>35</v>
       </c>
       <c r="L58" t="s">
         <v>36</v>
       </c>
       <c r="M58" t="s">
         <v>37</v>
       </c>
       <c r="N58" t="s">
         <v>38</v>
       </c>
       <c r="O58">
         <v>204</v>
       </c>
       <c r="P58" t="s">
         <v>51</v>
       </c>
       <c r="Q58" t="s">
         <v>51</v>
       </c>
       <c r="R58" t="s">
@@ -5130,51 +5146,53 @@
       </c>
     </row>
     <row r="59" spans="1:27">
       <c r="A59"/>
       <c r="B59" t="s">
         <v>146</v>
       </c>
       <c r="C59" t="s">
         <v>147</v>
       </c>
       <c r="D59" t="s">
         <v>121</v>
       </c>
       <c r="E59" t="s">
         <v>148</v>
       </c>
       <c r="F59" t="s">
         <v>31</v>
       </c>
       <c r="G59" t="s">
         <v>32</v>
       </c>
       <c r="H59" t="s">
         <v>33</v>
       </c>
-      <c r="I59"/>
+      <c r="I59" t="s">
+        <v>34</v>
+      </c>
       <c r="J59" t="s">
         <v>41</v>
       </c>
       <c r="K59" t="s">
         <v>42</v>
       </c>
       <c r="L59" t="s">
         <v>43</v>
       </c>
       <c r="M59" t="s">
         <v>44</v>
       </c>
       <c r="N59" t="s">
         <v>38</v>
       </c>
       <c r="O59">
         <v>204</v>
       </c>
       <c r="P59">
         <v>11.1</v>
       </c>
       <c r="Q59">
         <v>9.59</v>
       </c>
       <c r="R59">
@@ -5203,51 +5221,53 @@
       <c r="AA59"/>
     </row>
     <row r="60" spans="1:27">
       <c r="A60"/>
       <c r="B60" t="s">
         <v>146</v>
       </c>
       <c r="C60" t="s">
         <v>147</v>
       </c>
       <c r="D60" t="s">
         <v>121</v>
       </c>
       <c r="E60" t="s">
         <v>148</v>
       </c>
       <c r="F60" t="s">
         <v>31</v>
       </c>
       <c r="G60" t="s">
         <v>32</v>
       </c>
       <c r="H60" t="s">
         <v>33</v>
       </c>
-      <c r="I60"/>
+      <c r="I60" t="s">
+        <v>34</v>
+      </c>
       <c r="J60" t="s">
         <v>47</v>
       </c>
       <c r="K60" t="s">
         <v>48</v>
       </c>
       <c r="L60" t="s">
         <v>49</v>
       </c>
       <c r="M60" t="s">
         <v>50</v>
       </c>
       <c r="N60" t="s">
         <v>38</v>
       </c>
       <c r="O60">
         <v>204</v>
       </c>
       <c r="P60" t="s">
         <v>51</v>
       </c>
       <c r="Q60" t="s">
         <v>51</v>
       </c>
       <c r="R60" t="s">
@@ -5270,51 +5290,53 @@
       </c>
     </row>
     <row r="61" spans="1:27">
       <c r="A61"/>
       <c r="B61" t="s">
         <v>146</v>
       </c>
       <c r="C61" t="s">
         <v>147</v>
       </c>
       <c r="D61" t="s">
         <v>121</v>
       </c>
       <c r="E61" t="s">
         <v>148</v>
       </c>
       <c r="F61" t="s">
         <v>31</v>
       </c>
       <c r="G61" t="s">
         <v>32</v>
       </c>
       <c r="H61" t="s">
         <v>33</v>
       </c>
-      <c r="I61"/>
+      <c r="I61" t="s">
+        <v>34</v>
+      </c>
       <c r="J61" t="s">
         <v>54</v>
       </c>
       <c r="K61" t="s">
         <v>55</v>
       </c>
       <c r="L61" t="s">
         <v>56</v>
       </c>
       <c r="M61" t="s">
         <v>57</v>
       </c>
       <c r="N61" t="s">
         <v>38</v>
       </c>
       <c r="O61">
         <v>204</v>
       </c>
       <c r="P61" t="s">
         <v>51</v>
       </c>
       <c r="Q61" t="s">
         <v>51</v>
       </c>
       <c r="R61" t="s">
@@ -5337,51 +5359,53 @@
       </c>
     </row>
     <row r="62" spans="1:27">
       <c r="A62"/>
       <c r="B62" t="s">
         <v>146</v>
       </c>
       <c r="C62" t="s">
         <v>147</v>
       </c>
       <c r="D62" t="s">
         <v>121</v>
       </c>
       <c r="E62" t="s">
         <v>148</v>
       </c>
       <c r="F62" t="s">
         <v>31</v>
       </c>
       <c r="G62" t="s">
         <v>32</v>
       </c>
       <c r="H62" t="s">
         <v>33</v>
       </c>
-      <c r="I62"/>
+      <c r="I62" t="s">
+        <v>34</v>
+      </c>
       <c r="J62" t="s">
         <v>59</v>
       </c>
       <c r="K62" t="s">
         <v>59</v>
       </c>
       <c r="L62" t="s">
         <v>60</v>
       </c>
       <c r="M62" t="s">
         <v>61</v>
       </c>
       <c r="N62" t="s">
         <v>38</v>
       </c>
       <c r="O62">
         <v>204</v>
       </c>
       <c r="P62">
         <v>10.3</v>
       </c>
       <c r="Q62">
         <v>10.0</v>
       </c>
       <c r="R62">
@@ -5410,51 +5434,53 @@
       <c r="AA62"/>
     </row>
     <row r="63" spans="1:27">
       <c r="A63"/>
       <c r="B63" t="s">
         <v>146</v>
       </c>
       <c r="C63" t="s">
         <v>147</v>
       </c>
       <c r="D63" t="s">
         <v>121</v>
       </c>
       <c r="E63" t="s">
         <v>148</v>
       </c>
       <c r="F63" t="s">
         <v>31</v>
       </c>
       <c r="G63" t="s">
         <v>32</v>
       </c>
       <c r="H63" t="s">
         <v>33</v>
       </c>
-      <c r="I63"/>
+      <c r="I63" t="s">
+        <v>34</v>
+      </c>
       <c r="J63" t="s">
         <v>62</v>
       </c>
       <c r="K63" t="s">
         <v>62</v>
       </c>
       <c r="L63" t="s">
         <v>63</v>
       </c>
       <c r="M63" t="s">
         <v>64</v>
       </c>
       <c r="N63" t="s">
         <v>38</v>
       </c>
       <c r="O63">
         <v>204</v>
       </c>
       <c r="P63" t="s">
         <v>51</v>
       </c>
       <c r="Q63" t="s">
         <v>51</v>
       </c>
       <c r="R63" t="s">
@@ -5477,51 +5503,53 @@
       </c>
     </row>
     <row r="64" spans="1:27">
       <c r="A64"/>
       <c r="B64" t="s">
         <v>146</v>
       </c>
       <c r="C64" t="s">
         <v>147</v>
       </c>
       <c r="D64" t="s">
         <v>121</v>
       </c>
       <c r="E64" t="s">
         <v>148</v>
       </c>
       <c r="F64" t="s">
         <v>31</v>
       </c>
       <c r="G64" t="s">
         <v>32</v>
       </c>
       <c r="H64" t="s">
         <v>33</v>
       </c>
-      <c r="I64"/>
+      <c r="I64" t="s">
+        <v>34</v>
+      </c>
       <c r="J64" t="s">
         <v>66</v>
       </c>
       <c r="K64" t="s">
         <v>66</v>
       </c>
       <c r="L64" t="s">
         <v>67</v>
       </c>
       <c r="M64" t="s">
         <v>64</v>
       </c>
       <c r="N64" t="s">
         <v>38</v>
       </c>
       <c r="O64">
         <v>204</v>
       </c>
       <c r="P64" t="s">
         <v>51</v>
       </c>
       <c r="Q64" t="s">
         <v>51</v>
       </c>
       <c r="R64" t="s">
@@ -9139,51 +9167,53 @@
       </c>
     </row>
     <row r="114" spans="1:27">
       <c r="A114"/>
       <c r="B114" t="s">
         <v>132</v>
       </c>
       <c r="C114" t="s">
         <v>133</v>
       </c>
       <c r="D114" t="s">
         <v>121</v>
       </c>
       <c r="E114" t="s">
         <v>134</v>
       </c>
       <c r="F114" t="s">
         <v>31</v>
       </c>
       <c r="G114" t="s">
         <v>32</v>
       </c>
       <c r="H114" t="s">
         <v>33</v>
       </c>
-      <c r="I114"/>
+      <c r="I114" t="s">
+        <v>34</v>
+      </c>
       <c r="J114" t="s">
         <v>35</v>
       </c>
       <c r="K114" t="s">
         <v>35</v>
       </c>
       <c r="L114" t="s">
         <v>36</v>
       </c>
       <c r="M114" t="s">
         <v>37</v>
       </c>
       <c r="N114" t="s">
         <v>38</v>
       </c>
       <c r="O114">
         <v>242</v>
       </c>
       <c r="P114" t="s">
         <v>51</v>
       </c>
       <c r="Q114" t="s">
         <v>51</v>
       </c>
       <c r="R114" t="s">
@@ -9212,51 +9242,53 @@
       </c>
     </row>
     <row r="115" spans="1:27">
       <c r="A115"/>
       <c r="B115" t="s">
         <v>132</v>
       </c>
       <c r="C115" t="s">
         <v>133</v>
       </c>
       <c r="D115" t="s">
         <v>121</v>
       </c>
       <c r="E115" t="s">
         <v>134</v>
       </c>
       <c r="F115" t="s">
         <v>31</v>
       </c>
       <c r="G115" t="s">
         <v>32</v>
       </c>
       <c r="H115" t="s">
         <v>33</v>
       </c>
-      <c r="I115"/>
+      <c r="I115" t="s">
+        <v>34</v>
+      </c>
       <c r="J115" t="s">
         <v>41</v>
       </c>
       <c r="K115" t="s">
         <v>42</v>
       </c>
       <c r="L115" t="s">
         <v>43</v>
       </c>
       <c r="M115" t="s">
         <v>44</v>
       </c>
       <c r="N115" t="s">
         <v>38</v>
       </c>
       <c r="O115">
         <v>242</v>
       </c>
       <c r="P115">
         <v>47.6</v>
       </c>
       <c r="Q115">
         <v>42.6</v>
       </c>
       <c r="R115">
@@ -9287,51 +9319,53 @@
       </c>
     </row>
     <row r="116" spans="1:27">
       <c r="A116"/>
       <c r="B116" t="s">
         <v>132</v>
       </c>
       <c r="C116" t="s">
         <v>133</v>
       </c>
       <c r="D116" t="s">
         <v>121</v>
       </c>
       <c r="E116" t="s">
         <v>134</v>
       </c>
       <c r="F116" t="s">
         <v>31</v>
       </c>
       <c r="G116" t="s">
         <v>32</v>
       </c>
       <c r="H116" t="s">
         <v>33</v>
       </c>
-      <c r="I116"/>
+      <c r="I116" t="s">
+        <v>34</v>
+      </c>
       <c r="J116" t="s">
         <v>47</v>
       </c>
       <c r="K116" t="s">
         <v>48</v>
       </c>
       <c r="L116" t="s">
         <v>49</v>
       </c>
       <c r="M116" t="s">
         <v>50</v>
       </c>
       <c r="N116" t="s">
         <v>38</v>
       </c>
       <c r="O116">
         <v>242</v>
       </c>
       <c r="P116" t="s">
         <v>51</v>
       </c>
       <c r="Q116" t="s">
         <v>51</v>
       </c>
       <c r="R116" t="s">
@@ -9354,51 +9388,53 @@
       </c>
     </row>
     <row r="117" spans="1:27">
       <c r="A117"/>
       <c r="B117" t="s">
         <v>132</v>
       </c>
       <c r="C117" t="s">
         <v>133</v>
       </c>
       <c r="D117" t="s">
         <v>121</v>
       </c>
       <c r="E117" t="s">
         <v>134</v>
       </c>
       <c r="F117" t="s">
         <v>31</v>
       </c>
       <c r="G117" t="s">
         <v>32</v>
       </c>
       <c r="H117" t="s">
         <v>33</v>
       </c>
-      <c r="I117"/>
+      <c r="I117" t="s">
+        <v>34</v>
+      </c>
       <c r="J117" t="s">
         <v>54</v>
       </c>
       <c r="K117" t="s">
         <v>55</v>
       </c>
       <c r="L117" t="s">
         <v>56</v>
       </c>
       <c r="M117" t="s">
         <v>57</v>
       </c>
       <c r="N117" t="s">
         <v>38</v>
       </c>
       <c r="O117">
         <v>242</v>
       </c>
       <c r="P117" t="s">
         <v>51</v>
       </c>
       <c r="Q117" t="s">
         <v>51</v>
       </c>
       <c r="R117" t="s">
@@ -9423,51 +9459,53 @@
       </c>
     </row>
     <row r="118" spans="1:27">
       <c r="A118"/>
       <c r="B118" t="s">
         <v>132</v>
       </c>
       <c r="C118" t="s">
         <v>133</v>
       </c>
       <c r="D118" t="s">
         <v>121</v>
       </c>
       <c r="E118" t="s">
         <v>134</v>
       </c>
       <c r="F118" t="s">
         <v>31</v>
       </c>
       <c r="G118" t="s">
         <v>32</v>
       </c>
       <c r="H118" t="s">
         <v>33</v>
       </c>
-      <c r="I118"/>
+      <c r="I118" t="s">
+        <v>34</v>
+      </c>
       <c r="J118" t="s">
         <v>59</v>
       </c>
       <c r="K118" t="s">
         <v>59</v>
       </c>
       <c r="L118" t="s">
         <v>60</v>
       </c>
       <c r="M118" t="s">
         <v>61</v>
       </c>
       <c r="N118" t="s">
         <v>38</v>
       </c>
       <c r="O118">
         <v>242</v>
       </c>
       <c r="P118">
         <v>11.4</v>
       </c>
       <c r="Q118">
         <v>10.8</v>
       </c>
       <c r="R118">
@@ -9498,51 +9536,53 @@
       </c>
     </row>
     <row r="119" spans="1:27">
       <c r="A119"/>
       <c r="B119" t="s">
         <v>132</v>
       </c>
       <c r="C119" t="s">
         <v>133</v>
       </c>
       <c r="D119" t="s">
         <v>121</v>
       </c>
       <c r="E119" t="s">
         <v>134</v>
       </c>
       <c r="F119" t="s">
         <v>31</v>
       </c>
       <c r="G119" t="s">
         <v>32</v>
       </c>
       <c r="H119" t="s">
         <v>33</v>
       </c>
-      <c r="I119"/>
+      <c r="I119" t="s">
+        <v>34</v>
+      </c>
       <c r="J119" t="s">
         <v>62</v>
       </c>
       <c r="K119" t="s">
         <v>62</v>
       </c>
       <c r="L119" t="s">
         <v>63</v>
       </c>
       <c r="M119" t="s">
         <v>64</v>
       </c>
       <c r="N119" t="s">
         <v>38</v>
       </c>
       <c r="O119">
         <v>242</v>
       </c>
       <c r="P119" t="s">
         <v>51</v>
       </c>
       <c r="Q119" t="s">
         <v>51</v>
       </c>
       <c r="R119" t="s">
@@ -9565,51 +9605,53 @@
       </c>
     </row>
     <row r="120" spans="1:27">
       <c r="A120"/>
       <c r="B120" t="s">
         <v>132</v>
       </c>
       <c r="C120" t="s">
         <v>133</v>
       </c>
       <c r="D120" t="s">
         <v>121</v>
       </c>
       <c r="E120" t="s">
         <v>134</v>
       </c>
       <c r="F120" t="s">
         <v>31</v>
       </c>
       <c r="G120" t="s">
         <v>32</v>
       </c>
       <c r="H120" t="s">
         <v>33</v>
       </c>
-      <c r="I120"/>
+      <c r="I120" t="s">
+        <v>34</v>
+      </c>
       <c r="J120" t="s">
         <v>66</v>
       </c>
       <c r="K120" t="s">
         <v>66</v>
       </c>
       <c r="L120" t="s">
         <v>67</v>
       </c>
       <c r="M120" t="s">
         <v>64</v>
       </c>
       <c r="N120" t="s">
         <v>38</v>
       </c>
       <c r="O120">
         <v>242</v>
       </c>
       <c r="P120" t="s">
         <v>51</v>
       </c>
       <c r="Q120" t="s">
         <v>51</v>
       </c>
       <c r="R120" t="s">
@@ -9634,51 +9676,53 @@
       </c>
     </row>
     <row r="121" spans="1:27">
       <c r="A121"/>
       <c r="B121" t="s">
         <v>146</v>
       </c>
       <c r="C121" t="s">
         <v>147</v>
       </c>
       <c r="D121" t="s">
         <v>121</v>
       </c>
       <c r="E121" t="s">
         <v>148</v>
       </c>
       <c r="F121" t="s">
         <v>31</v>
       </c>
       <c r="G121" t="s">
         <v>32</v>
       </c>
       <c r="H121" t="s">
         <v>33</v>
       </c>
-      <c r="I121"/>
+      <c r="I121" t="s">
+        <v>34</v>
+      </c>
       <c r="J121" t="s">
         <v>35</v>
       </c>
       <c r="K121" t="s">
         <v>35</v>
       </c>
       <c r="L121" t="s">
         <v>36</v>
       </c>
       <c r="M121" t="s">
         <v>37</v>
       </c>
       <c r="N121" t="s">
         <v>38</v>
       </c>
       <c r="O121">
         <v>204</v>
       </c>
       <c r="P121" t="s">
         <v>51</v>
       </c>
       <c r="Q121" t="s">
         <v>51</v>
       </c>
       <c r="R121" t="s">
@@ -9703,51 +9747,53 @@
       </c>
     </row>
     <row r="122" spans="1:27">
       <c r="A122"/>
       <c r="B122" t="s">
         <v>146</v>
       </c>
       <c r="C122" t="s">
         <v>147</v>
       </c>
       <c r="D122" t="s">
         <v>121</v>
       </c>
       <c r="E122" t="s">
         <v>148</v>
       </c>
       <c r="F122" t="s">
         <v>31</v>
       </c>
       <c r="G122" t="s">
         <v>32</v>
       </c>
       <c r="H122" t="s">
         <v>33</v>
       </c>
-      <c r="I122"/>
+      <c r="I122" t="s">
+        <v>34</v>
+      </c>
       <c r="J122" t="s">
         <v>41</v>
       </c>
       <c r="K122" t="s">
         <v>42</v>
       </c>
       <c r="L122" t="s">
         <v>43</v>
       </c>
       <c r="M122" t="s">
         <v>44</v>
       </c>
       <c r="N122" t="s">
         <v>38</v>
       </c>
       <c r="O122">
         <v>204</v>
       </c>
       <c r="P122">
         <v>11.1</v>
       </c>
       <c r="Q122">
         <v>9.59</v>
       </c>
       <c r="R122">
@@ -9776,51 +9822,53 @@
       <c r="AA122"/>
     </row>
     <row r="123" spans="1:27">
       <c r="A123"/>
       <c r="B123" t="s">
         <v>146</v>
       </c>
       <c r="C123" t="s">
         <v>147</v>
       </c>
       <c r="D123" t="s">
         <v>121</v>
       </c>
       <c r="E123" t="s">
         <v>148</v>
       </c>
       <c r="F123" t="s">
         <v>31</v>
       </c>
       <c r="G123" t="s">
         <v>32</v>
       </c>
       <c r="H123" t="s">
         <v>33</v>
       </c>
-      <c r="I123"/>
+      <c r="I123" t="s">
+        <v>34</v>
+      </c>
       <c r="J123" t="s">
         <v>47</v>
       </c>
       <c r="K123" t="s">
         <v>48</v>
       </c>
       <c r="L123" t="s">
         <v>49</v>
       </c>
       <c r="M123" t="s">
         <v>50</v>
       </c>
       <c r="N123" t="s">
         <v>38</v>
       </c>
       <c r="O123">
         <v>204</v>
       </c>
       <c r="P123" t="s">
         <v>51</v>
       </c>
       <c r="Q123" t="s">
         <v>51</v>
       </c>
       <c r="R123" t="s">
@@ -9843,51 +9891,53 @@
       </c>
     </row>
     <row r="124" spans="1:27">
       <c r="A124"/>
       <c r="B124" t="s">
         <v>146</v>
       </c>
       <c r="C124" t="s">
         <v>147</v>
       </c>
       <c r="D124" t="s">
         <v>121</v>
       </c>
       <c r="E124" t="s">
         <v>148</v>
       </c>
       <c r="F124" t="s">
         <v>31</v>
       </c>
       <c r="G124" t="s">
         <v>32</v>
       </c>
       <c r="H124" t="s">
         <v>33</v>
       </c>
-      <c r="I124"/>
+      <c r="I124" t="s">
+        <v>34</v>
+      </c>
       <c r="J124" t="s">
         <v>54</v>
       </c>
       <c r="K124" t="s">
         <v>55</v>
       </c>
       <c r="L124" t="s">
         <v>56</v>
       </c>
       <c r="M124" t="s">
         <v>57</v>
       </c>
       <c r="N124" t="s">
         <v>38</v>
       </c>
       <c r="O124">
         <v>204</v>
       </c>
       <c r="P124" t="s">
         <v>51</v>
       </c>
       <c r="Q124" t="s">
         <v>51</v>
       </c>
       <c r="R124" t="s">
@@ -9910,51 +9960,53 @@
       </c>
     </row>
     <row r="125" spans="1:27">
       <c r="A125"/>
       <c r="B125" t="s">
         <v>146</v>
       </c>
       <c r="C125" t="s">
         <v>147</v>
       </c>
       <c r="D125" t="s">
         <v>121</v>
       </c>
       <c r="E125" t="s">
         <v>148</v>
       </c>
       <c r="F125" t="s">
         <v>31</v>
       </c>
       <c r="G125" t="s">
         <v>32</v>
       </c>
       <c r="H125" t="s">
         <v>33</v>
       </c>
-      <c r="I125"/>
+      <c r="I125" t="s">
+        <v>34</v>
+      </c>
       <c r="J125" t="s">
         <v>59</v>
       </c>
       <c r="K125" t="s">
         <v>59</v>
       </c>
       <c r="L125" t="s">
         <v>60</v>
       </c>
       <c r="M125" t="s">
         <v>61</v>
       </c>
       <c r="N125" t="s">
         <v>38</v>
       </c>
       <c r="O125">
         <v>204</v>
       </c>
       <c r="P125">
         <v>10.3</v>
       </c>
       <c r="Q125">
         <v>10.0</v>
       </c>
       <c r="R125">
@@ -9983,51 +10035,53 @@
       <c r="AA125"/>
     </row>
     <row r="126" spans="1:27">
       <c r="A126"/>
       <c r="B126" t="s">
         <v>146</v>
       </c>
       <c r="C126" t="s">
         <v>147</v>
       </c>
       <c r="D126" t="s">
         <v>121</v>
       </c>
       <c r="E126" t="s">
         <v>148</v>
       </c>
       <c r="F126" t="s">
         <v>31</v>
       </c>
       <c r="G126" t="s">
         <v>32</v>
       </c>
       <c r="H126" t="s">
         <v>33</v>
       </c>
-      <c r="I126"/>
+      <c r="I126" t="s">
+        <v>34</v>
+      </c>
       <c r="J126" t="s">
         <v>62</v>
       </c>
       <c r="K126" t="s">
         <v>62</v>
       </c>
       <c r="L126" t="s">
         <v>63</v>
       </c>
       <c r="M126" t="s">
         <v>64</v>
       </c>
       <c r="N126" t="s">
         <v>38</v>
       </c>
       <c r="O126">
         <v>204</v>
       </c>
       <c r="P126" t="s">
         <v>51</v>
       </c>
       <c r="Q126" t="s">
         <v>51</v>
       </c>
       <c r="R126" t="s">
@@ -10050,51 +10104,53 @@
       </c>
     </row>
     <row r="127" spans="1:27">
       <c r="A127"/>
       <c r="B127" t="s">
         <v>146</v>
       </c>
       <c r="C127" t="s">
         <v>147</v>
       </c>
       <c r="D127" t="s">
         <v>121</v>
       </c>
       <c r="E127" t="s">
         <v>148</v>
       </c>
       <c r="F127" t="s">
         <v>31</v>
       </c>
       <c r="G127" t="s">
         <v>32</v>
       </c>
       <c r="H127" t="s">
         <v>33</v>
       </c>
-      <c r="I127"/>
+      <c r="I127" t="s">
+        <v>34</v>
+      </c>
       <c r="J127" t="s">
         <v>66</v>
       </c>
       <c r="K127" t="s">
         <v>66</v>
       </c>
       <c r="L127" t="s">
         <v>67</v>
       </c>
       <c r="M127" t="s">
         <v>64</v>
       </c>
       <c r="N127" t="s">
         <v>38</v>
       </c>
       <c r="O127">
         <v>204</v>
       </c>
       <c r="P127" t="s">
         <v>51</v>
       </c>
       <c r="Q127" t="s">
         <v>51</v>
       </c>
       <c r="R127" t="s">