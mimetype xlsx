--- v1 (2026-05-25)
+++ v2 (2026-11-05)
@@ -178,58 +178,65 @@
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
-    <border/>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
-[...1 lines deleted...]
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+  <cellXfs count="2">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -497,647 +504,638 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:AA7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="13" bestFit="true" customWidth="true" style="0"/>
-[...25 lines deleted...]
-    <col min="27" max="27" width="408" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="58.843" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="38.848" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="43.561" bestFit="true" customWidth="true" style="0"/>
+    <col min="27" max="27" width="408.043" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="G1" t="s">
+      <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="H1" t="s">
+      <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="I1" t="s">
+      <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="J1" t="s">
+      <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="K1" t="s">
+      <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="L1" t="s">
+      <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="M1" t="s">
+      <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="N1" t="s">
+      <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="O1" t="s">
+      <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="P1" t="s">
+      <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="Q1" t="s">
+      <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="R1" t="s">
+      <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="S1" t="s">
+      <c r="S1" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="T1" t="s">
+      <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="U1" t="s">
+      <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="V1" t="s">
+      <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="W1" t="s">
+      <c r="W1" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="X1" t="s">
+      <c r="X1" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" t="s">
+      <c r="Y1" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" t="s">
+      <c r="Z1" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="AA1" t="s">
+      <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
-      <c r="A2"/>
-      <c r="B2" t="s">
+      <c r="A2" s="1"/>
+      <c r="B2" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D2" t="s">
+      <c r="D2" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E2" t="s">
+      <c r="E2" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="F2" t="s">
-[...2 lines deleted...]
-      <c r="G2" t="s">
+      <c r="F2" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="G2" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="H2" t="s">
+      <c r="H2" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="I2" t="s">
+      <c r="I2" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="J2" t="s">
-[...3 lines deleted...]
-      <c r="L2" t="s">
+      <c r="J2" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="K2" s="1"/>
+      <c r="L2" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="M2" t="s">
-[...2 lines deleted...]
-      <c r="N2" t="s">
+      <c r="M2" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="N2" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="O2">
+      <c r="O2" s="1">
         <v>102</v>
       </c>
-      <c r="P2">
+      <c r="P2" s="1">
         <v>3.77</v>
       </c>
-      <c r="Q2">
+      <c r="Q2" s="1">
         <v>3.23</v>
       </c>
-      <c r="R2">
+      <c r="R2" s="1">
         <v>4.39</v>
       </c>
-      <c r="S2">
+      <c r="S2" s="1">
         <v>2.26</v>
       </c>
-      <c r="T2">
+      <c r="T2" s="1">
         <v>3.76</v>
       </c>
-      <c r="U2">
+      <c r="U2" s="1">
         <v>5.95</v>
       </c>
-      <c r="V2"/>
-      <c r="W2">
+      <c r="V2" s="1"/>
+      <c r="W2" s="1">
         <v>13.9</v>
       </c>
-      <c r="X2" t="s">
+      <c r="X2" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="Y2"/>
-      <c r="Z2" t="s">
+      <c r="Y2" s="1"/>
+      <c r="Z2" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="AA2"/>
+      <c r="AA2" s="1"/>
     </row>
     <row r="3" spans="1:27">
-      <c r="A3"/>
-      <c r="B3" t="s">
+      <c r="A3" s="1"/>
+      <c r="B3" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="C3" t="s">
+      <c r="C3" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="D3" t="s">
+      <c r="D3" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E3">
+      <c r="E3" s="1">
         <v>2013</v>
       </c>
-      <c r="F3" t="s">
-[...2 lines deleted...]
-      <c r="G3" t="s">
+      <c r="F3" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="G3" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="H3" t="s">
+      <c r="H3" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="I3" t="s">
+      <c r="I3" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="J3" t="s">
-[...3 lines deleted...]
-      <c r="L3" t="s">
+      <c r="J3" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="K3" s="1"/>
+      <c r="L3" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="M3" t="s">
-[...2 lines deleted...]
-      <c r="N3" t="s">
+      <c r="M3" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="N3" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="O3">
+      <c r="O3" s="1">
         <v>218</v>
       </c>
-      <c r="P3">
+      <c r="P3" s="1">
         <v>2.91</v>
       </c>
-      <c r="Q3">
+      <c r="Q3" s="1">
         <v>2.38</v>
       </c>
-      <c r="R3">
+      <c r="R3" s="1">
         <v>3.56</v>
       </c>
-      <c r="S3">
+      <c r="S3" s="1">
         <v>2.0</v>
       </c>
-      <c r="T3">
+      <c r="T3" s="1">
         <v>2.98</v>
       </c>
-      <c r="U3">
+      <c r="U3" s="1">
         <v>4.59</v>
       </c>
-      <c r="V3"/>
-      <c r="W3">
+      <c r="V3" s="1"/>
+      <c r="W3" s="1">
         <v>18.6</v>
       </c>
-      <c r="X3" t="s">
+      <c r="X3" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="Y3"/>
-      <c r="Z3" t="s">
+      <c r="Y3" s="1"/>
+      <c r="Z3" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="AA3" t="s">
+      <c r="AA3" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="4" spans="1:27">
-      <c r="A4"/>
-      <c r="B4" t="s">
+      <c r="A4" s="1"/>
+      <c r="B4" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="C4" t="s">
+      <c r="C4" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="D4" t="s">
+      <c r="D4" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E4">
+      <c r="E4" s="1">
         <v>2013</v>
       </c>
-      <c r="F4" t="s">
-[...2 lines deleted...]
-      <c r="G4" t="s">
+      <c r="F4" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="G4" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="H4" t="s">
+      <c r="H4" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="I4" t="s">
+      <c r="I4" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="J4" t="s">
-[...3 lines deleted...]
-      <c r="L4" t="s">
+      <c r="J4" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="K4" s="1"/>
+      <c r="L4" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="M4" t="s">
-[...2 lines deleted...]
-      <c r="N4" t="s">
+      <c r="M4" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="N4" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="O4">
+      <c r="O4" s="1">
         <v>218</v>
       </c>
-      <c r="P4">
+      <c r="P4" s="1">
         <v>3.19</v>
       </c>
-      <c r="Q4">
+      <c r="Q4" s="1">
         <v>2.68</v>
       </c>
-      <c r="R4">
+      <c r="R4" s="1">
         <v>3.79</v>
       </c>
-      <c r="S4">
+      <c r="S4" s="1">
         <v>1.79</v>
       </c>
-      <c r="T4">
+      <c r="T4" s="1">
         <v>2.87</v>
       </c>
-      <c r="U4">
+      <c r="U4" s="1">
         <v>5.47</v>
       </c>
-      <c r="V4"/>
-      <c r="W4">
+      <c r="V4" s="1"/>
+      <c r="W4" s="1">
         <v>13.9</v>
       </c>
-      <c r="X4" t="s">
+      <c r="X4" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="Y4"/>
-      <c r="Z4" t="s">
+      <c r="Y4" s="1"/>
+      <c r="Z4" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="AA4" t="s">
+      <c r="AA4" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="5" spans="1:27">
-      <c r="A5"/>
-      <c r="B5" t="s">
+      <c r="A5" s="1"/>
+      <c r="B5" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C5" t="s">
+      <c r="C5" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D5" t="s">
+      <c r="D5" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E5" t="s">
+      <c r="E5" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="F5" t="s">
-[...2 lines deleted...]
-      <c r="G5" t="s">
+      <c r="F5" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="H5" t="s">
+      <c r="H5" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="I5" t="s">
+      <c r="I5" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="J5" t="s">
-[...3 lines deleted...]
-      <c r="L5" t="s">
+      <c r="J5" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="K5" s="1"/>
+      <c r="L5" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="M5" t="s">
-[...2 lines deleted...]
-      <c r="N5" t="s">
+      <c r="M5" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="N5" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="O5">
+      <c r="O5" s="1">
         <v>102</v>
       </c>
-      <c r="P5">
+      <c r="P5" s="1">
         <v>3.77</v>
       </c>
-      <c r="Q5">
+      <c r="Q5" s="1">
         <v>3.23</v>
       </c>
-      <c r="R5">
+      <c r="R5" s="1">
         <v>4.39</v>
       </c>
-      <c r="S5">
+      <c r="S5" s="1">
         <v>2.26</v>
       </c>
-      <c r="T5">
+      <c r="T5" s="1">
         <v>3.76</v>
       </c>
-      <c r="U5">
+      <c r="U5" s="1">
         <v>5.95</v>
       </c>
-      <c r="V5"/>
-      <c r="W5">
+      <c r="V5" s="1"/>
+      <c r="W5" s="1">
         <v>13.9</v>
       </c>
-      <c r="X5" t="s">
+      <c r="X5" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="Y5"/>
-      <c r="Z5" t="s">
+      <c r="Y5" s="1"/>
+      <c r="Z5" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="AA5"/>
+      <c r="AA5" s="1"/>
     </row>
     <row r="6" spans="1:27">
-      <c r="A6"/>
-      <c r="B6" t="s">
+      <c r="A6" s="1"/>
+      <c r="B6" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="C6" t="s">
+      <c r="C6" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="D6" t="s">
+      <c r="D6" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E6">
+      <c r="E6" s="1">
         <v>2013</v>
       </c>
-      <c r="F6" t="s">
-[...2 lines deleted...]
-      <c r="G6" t="s">
+      <c r="F6" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="G6" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="H6" t="s">
+      <c r="H6" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="I6" t="s">
+      <c r="I6" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="J6" t="s">
-[...3 lines deleted...]
-      <c r="L6" t="s">
+      <c r="J6" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="K6" s="1"/>
+      <c r="L6" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="M6" t="s">
-[...2 lines deleted...]
-      <c r="N6" t="s">
+      <c r="M6" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="N6" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="O6">
+      <c r="O6" s="1">
         <v>218</v>
       </c>
-      <c r="P6">
+      <c r="P6" s="1">
         <v>2.91</v>
       </c>
-      <c r="Q6">
+      <c r="Q6" s="1">
         <v>2.38</v>
       </c>
-      <c r="R6">
+      <c r="R6" s="1">
         <v>3.56</v>
       </c>
-      <c r="S6">
+      <c r="S6" s="1">
         <v>2.0</v>
       </c>
-      <c r="T6">
+      <c r="T6" s="1">
         <v>2.98</v>
       </c>
-      <c r="U6">
+      <c r="U6" s="1">
         <v>4.59</v>
       </c>
-      <c r="V6"/>
-      <c r="W6">
+      <c r="V6" s="1"/>
+      <c r="W6" s="1">
         <v>18.6</v>
       </c>
-      <c r="X6" t="s">
+      <c r="X6" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="Y6"/>
-      <c r="Z6" t="s">
+      <c r="Y6" s="1"/>
+      <c r="Z6" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="AA6" t="s">
+      <c r="AA6" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="7" spans="1:27">
-      <c r="A7"/>
-      <c r="B7" t="s">
+      <c r="A7" s="1"/>
+      <c r="B7" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="C7" t="s">
+      <c r="C7" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="D7" t="s">
+      <c r="D7" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E7">
+      <c r="E7" s="1">
         <v>2013</v>
       </c>
-      <c r="F7" t="s">
-[...2 lines deleted...]
-      <c r="G7" t="s">
+      <c r="F7" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="G7" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="H7" t="s">
+      <c r="H7" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="I7" t="s">
+      <c r="I7" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="J7" t="s">
-[...3 lines deleted...]
-      <c r="L7" t="s">
+      <c r="J7" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="K7" s="1"/>
+      <c r="L7" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="M7" t="s">
-[...2 lines deleted...]
-      <c r="N7" t="s">
+      <c r="M7" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="N7" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="O7">
+      <c r="O7" s="1">
         <v>218</v>
       </c>
-      <c r="P7">
+      <c r="P7" s="1">
         <v>3.19</v>
       </c>
-      <c r="Q7">
+      <c r="Q7" s="1">
         <v>2.68</v>
       </c>
-      <c r="R7">
+      <c r="R7" s="1">
         <v>3.79</v>
       </c>
-      <c r="S7">
+      <c r="S7" s="1">
         <v>1.79</v>
       </c>
-      <c r="T7">
+      <c r="T7" s="1">
         <v>2.87</v>
       </c>
-      <c r="U7">
+      <c r="U7" s="1">
         <v>5.47</v>
       </c>
-      <c r="V7"/>
-      <c r="W7">
+      <c r="V7" s="1"/>
+      <c r="W7" s="1">
         <v>13.9</v>
       </c>
-      <c r="X7" t="s">
+      <c r="X7" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="Y7"/>
-      <c r="Z7" t="s">
+      <c r="Y7" s="1"/>
+      <c r="Z7" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="AA7" t="s">
+      <c r="AA7" s="1" t="s">
         <v>43</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Results</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>