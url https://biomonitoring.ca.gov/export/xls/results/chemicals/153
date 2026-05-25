--- v0 (2025-12-05)
+++ v1 (2026-05-25)
@@ -494,51 +494,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AA4"/>
+  <dimension ref="A1:AA7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="58" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="26" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="29" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="21" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="38" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="18" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="28" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6" bestFit="true" customWidth="true" style="0"/>
@@ -834,50 +834,273 @@
       </c>
       <c r="R4">
         <v>3.79</v>
       </c>
       <c r="S4">
         <v>1.79</v>
       </c>
       <c r="T4">
         <v>2.87</v>
       </c>
       <c r="U4">
         <v>5.47</v>
       </c>
       <c r="V4"/>
       <c r="W4">
         <v>13.9</v>
       </c>
       <c r="X4" t="s">
         <v>37</v>
       </c>
       <c r="Y4"/>
       <c r="Z4" t="s">
         <v>42</v>
       </c>
       <c r="AA4" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="5" spans="1:27">
+      <c r="A5"/>
+      <c r="B5" t="s">
+        <v>27</v>
+      </c>
+      <c r="C5" t="s">
+        <v>28</v>
+      </c>
+      <c r="D5" t="s">
+        <v>29</v>
+      </c>
+      <c r="E5" t="s">
+        <v>30</v>
+      </c>
+      <c r="F5" t="s">
+        <v>31</v>
+      </c>
+      <c r="G5" t="s">
+        <v>32</v>
+      </c>
+      <c r="H5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I5" t="s">
+        <v>34</v>
+      </c>
+      <c r="J5" t="s">
+        <v>31</v>
+      </c>
+      <c r="K5"/>
+      <c r="L5" t="s">
+        <v>35</v>
+      </c>
+      <c r="M5" t="s">
+        <v>31</v>
+      </c>
+      <c r="N5" t="s">
+        <v>36</v>
+      </c>
+      <c r="O5">
+        <v>102</v>
+      </c>
+      <c r="P5">
+        <v>3.77</v>
+      </c>
+      <c r="Q5">
+        <v>3.23</v>
+      </c>
+      <c r="R5">
+        <v>4.39</v>
+      </c>
+      <c r="S5">
+        <v>2.26</v>
+      </c>
+      <c r="T5">
+        <v>3.76</v>
+      </c>
+      <c r="U5">
+        <v>5.95</v>
+      </c>
+      <c r="V5"/>
+      <c r="W5">
+        <v>13.9</v>
+      </c>
+      <c r="X5" t="s">
+        <v>37</v>
+      </c>
+      <c r="Y5"/>
+      <c r="Z5" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA5"/>
+    </row>
+    <row r="6" spans="1:27">
+      <c r="A6"/>
+      <c r="B6" t="s">
+        <v>39</v>
+      </c>
+      <c r="C6" t="s">
+        <v>40</v>
+      </c>
+      <c r="D6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E6">
+        <v>2013</v>
+      </c>
+      <c r="F6" t="s">
+        <v>31</v>
+      </c>
+      <c r="G6" t="s">
+        <v>41</v>
+      </c>
+      <c r="H6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I6" t="s">
+        <v>34</v>
+      </c>
+      <c r="J6" t="s">
+        <v>31</v>
+      </c>
+      <c r="K6"/>
+      <c r="L6" t="s">
+        <v>35</v>
+      </c>
+      <c r="M6" t="s">
+        <v>31</v>
+      </c>
+      <c r="N6" t="s">
+        <v>36</v>
+      </c>
+      <c r="O6">
+        <v>218</v>
+      </c>
+      <c r="P6">
+        <v>2.91</v>
+      </c>
+      <c r="Q6">
+        <v>2.38</v>
+      </c>
+      <c r="R6">
+        <v>3.56</v>
+      </c>
+      <c r="S6">
+        <v>2.0</v>
+      </c>
+      <c r="T6">
+        <v>2.98</v>
+      </c>
+      <c r="U6">
+        <v>4.59</v>
+      </c>
+      <c r="V6"/>
+      <c r="W6">
+        <v>18.6</v>
+      </c>
+      <c r="X6" t="s">
+        <v>37</v>
+      </c>
+      <c r="Y6"/>
+      <c r="Z6" t="s">
+        <v>42</v>
+      </c>
+      <c r="AA6" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27">
+      <c r="A7"/>
+      <c r="B7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C7" t="s">
+        <v>40</v>
+      </c>
+      <c r="D7" t="s">
+        <v>29</v>
+      </c>
+      <c r="E7">
+        <v>2013</v>
+      </c>
+      <c r="F7" t="s">
+        <v>31</v>
+      </c>
+      <c r="G7" t="s">
+        <v>41</v>
+      </c>
+      <c r="H7" t="s">
+        <v>33</v>
+      </c>
+      <c r="I7" t="s">
+        <v>44</v>
+      </c>
+      <c r="J7" t="s">
+        <v>31</v>
+      </c>
+      <c r="K7"/>
+      <c r="L7" t="s">
+        <v>35</v>
+      </c>
+      <c r="M7" t="s">
+        <v>31</v>
+      </c>
+      <c r="N7" t="s">
+        <v>45</v>
+      </c>
+      <c r="O7">
+        <v>218</v>
+      </c>
+      <c r="P7">
+        <v>3.19</v>
+      </c>
+      <c r="Q7">
+        <v>2.68</v>
+      </c>
+      <c r="R7">
+        <v>3.79</v>
+      </c>
+      <c r="S7">
+        <v>1.79</v>
+      </c>
+      <c r="T7">
+        <v>2.87</v>
+      </c>
+      <c r="U7">
+        <v>5.47</v>
+      </c>
+      <c r="V7"/>
+      <c r="W7">
+        <v>13.9</v>
+      </c>
+      <c r="X7" t="s">
+        <v>37</v>
+      </c>
+      <c r="Y7"/>
+      <c r="Z7" t="s">
+        <v>42</v>
+      </c>
+      <c r="AA7" t="s">
         <v>43</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>