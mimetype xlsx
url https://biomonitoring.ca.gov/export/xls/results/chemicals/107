--- v0 (2025-12-05)
+++ v1 (2026-04-20)
@@ -8996,51 +8996,53 @@
       </c>
     </row>
     <row r="111" spans="1:27">
       <c r="A111"/>
       <c r="B111" t="s">
         <v>224</v>
       </c>
       <c r="C111" t="s">
         <v>225</v>
       </c>
       <c r="D111" t="s">
         <v>215</v>
       </c>
       <c r="E111" t="s">
         <v>226</v>
       </c>
       <c r="F111" t="s">
         <v>31</v>
       </c>
       <c r="G111" t="s">
         <v>32</v>
       </c>
       <c r="H111" t="s">
         <v>33</v>
       </c>
-      <c r="I111"/>
+      <c r="I111" t="s">
+        <v>34</v>
+      </c>
       <c r="J111" t="s">
         <v>35</v>
       </c>
       <c r="K111" t="s">
         <v>36</v>
       </c>
       <c r="L111" t="s">
         <v>37</v>
       </c>
       <c r="M111" t="s">
         <v>38</v>
       </c>
       <c r="N111" t="s">
         <v>39</v>
       </c>
       <c r="O111">
         <v>245</v>
       </c>
       <c r="P111" t="s">
         <v>40</v>
       </c>
       <c r="Q111" t="s">
         <v>40</v>
       </c>
       <c r="R111" t="s">
@@ -9063,51 +9065,53 @@
       </c>
     </row>
     <row r="112" spans="1:27">
       <c r="A112"/>
       <c r="B112" t="s">
         <v>224</v>
       </c>
       <c r="C112" t="s">
         <v>225</v>
       </c>
       <c r="D112" t="s">
         <v>215</v>
       </c>
       <c r="E112" t="s">
         <v>226</v>
       </c>
       <c r="F112" t="s">
         <v>31</v>
       </c>
       <c r="G112" t="s">
         <v>32</v>
       </c>
       <c r="H112" t="s">
         <v>33</v>
       </c>
-      <c r="I112"/>
+      <c r="I112" t="s">
+        <v>34</v>
+      </c>
       <c r="J112" t="s">
         <v>44</v>
       </c>
       <c r="K112" t="s">
         <v>45</v>
       </c>
       <c r="L112" t="s">
         <v>46</v>
       </c>
       <c r="M112" t="s">
         <v>47</v>
       </c>
       <c r="N112" t="s">
         <v>39</v>
       </c>
       <c r="O112">
         <v>245</v>
       </c>
       <c r="P112" t="s">
         <v>40</v>
       </c>
       <c r="Q112" t="s">
         <v>40</v>
       </c>
       <c r="R112" t="s">
@@ -9130,51 +9134,53 @@
       </c>
     </row>
     <row r="113" spans="1:27">
       <c r="A113"/>
       <c r="B113" t="s">
         <v>224</v>
       </c>
       <c r="C113" t="s">
         <v>225</v>
       </c>
       <c r="D113" t="s">
         <v>215</v>
       </c>
       <c r="E113" t="s">
         <v>226</v>
       </c>
       <c r="F113" t="s">
         <v>31</v>
       </c>
       <c r="G113" t="s">
         <v>32</v>
       </c>
       <c r="H113" t="s">
         <v>33</v>
       </c>
-      <c r="I113"/>
+      <c r="I113" t="s">
+        <v>34</v>
+      </c>
       <c r="J113" t="s">
         <v>49</v>
       </c>
       <c r="K113" t="s">
         <v>50</v>
       </c>
       <c r="L113" t="s">
         <v>51</v>
       </c>
       <c r="M113" t="s">
         <v>52</v>
       </c>
       <c r="N113" t="s">
         <v>39</v>
       </c>
       <c r="O113">
         <v>245</v>
       </c>
       <c r="P113" t="s">
         <v>40</v>
       </c>
       <c r="Q113" t="s">
         <v>40</v>
       </c>
       <c r="R113" t="s">
@@ -9201,51 +9207,53 @@
       </c>
     </row>
     <row r="114" spans="1:27">
       <c r="A114"/>
       <c r="B114" t="s">
         <v>224</v>
       </c>
       <c r="C114" t="s">
         <v>225</v>
       </c>
       <c r="D114" t="s">
         <v>215</v>
       </c>
       <c r="E114" t="s">
         <v>226</v>
       </c>
       <c r="F114" t="s">
         <v>31</v>
       </c>
       <c r="G114" t="s">
         <v>32</v>
       </c>
       <c r="H114" t="s">
         <v>33</v>
       </c>
-      <c r="I114"/>
+      <c r="I114" t="s">
+        <v>34</v>
+      </c>
       <c r="J114" t="s">
         <v>55</v>
       </c>
       <c r="K114" t="s">
         <v>56</v>
       </c>
       <c r="L114" t="s">
         <v>57</v>
       </c>
       <c r="M114" t="s">
         <v>58</v>
       </c>
       <c r="N114" t="s">
         <v>39</v>
       </c>
       <c r="O114">
         <v>245</v>
       </c>
       <c r="P114" t="s">
         <v>40</v>
       </c>
       <c r="Q114" t="s">
         <v>40</v>
       </c>
       <c r="R114" t="s">
@@ -9268,51 +9276,53 @@
       </c>
     </row>
     <row r="115" spans="1:27">
       <c r="A115"/>
       <c r="B115" t="s">
         <v>224</v>
       </c>
       <c r="C115" t="s">
         <v>225</v>
       </c>
       <c r="D115" t="s">
         <v>215</v>
       </c>
       <c r="E115" t="s">
         <v>226</v>
       </c>
       <c r="F115" t="s">
         <v>31</v>
       </c>
       <c r="G115" t="s">
         <v>32</v>
       </c>
       <c r="H115" t="s">
         <v>33</v>
       </c>
-      <c r="I115"/>
+      <c r="I115" t="s">
+        <v>34</v>
+      </c>
       <c r="J115" t="s">
         <v>61</v>
       </c>
       <c r="K115" t="s">
         <v>62</v>
       </c>
       <c r="L115" t="s">
         <v>63</v>
       </c>
       <c r="M115" t="s">
         <v>64</v>
       </c>
       <c r="N115" t="s">
         <v>39</v>
       </c>
       <c r="O115">
         <v>245</v>
       </c>
       <c r="P115" t="s">
         <v>40</v>
       </c>
       <c r="Q115" t="s">
         <v>40</v>
       </c>
       <c r="R115" t="s">
@@ -9335,51 +9345,53 @@
       </c>
     </row>
     <row r="116" spans="1:27">
       <c r="A116"/>
       <c r="B116" t="s">
         <v>224</v>
       </c>
       <c r="C116" t="s">
         <v>225</v>
       </c>
       <c r="D116" t="s">
         <v>215</v>
       </c>
       <c r="E116" t="s">
         <v>226</v>
       </c>
       <c r="F116" t="s">
         <v>31</v>
       </c>
       <c r="G116" t="s">
         <v>32</v>
       </c>
       <c r="H116" t="s">
         <v>33</v>
       </c>
-      <c r="I116"/>
+      <c r="I116" t="s">
+        <v>34</v>
+      </c>
       <c r="J116" t="s">
         <v>66</v>
       </c>
       <c r="K116" t="s">
         <v>67</v>
       </c>
       <c r="L116" t="s">
         <v>68</v>
       </c>
       <c r="M116" t="s">
         <v>69</v>
       </c>
       <c r="N116" t="s">
         <v>39</v>
       </c>
       <c r="O116">
         <v>245</v>
       </c>
       <c r="P116" t="s">
         <v>40</v>
       </c>
       <c r="Q116" t="s">
         <v>40</v>
       </c>
       <c r="R116" t="s">
@@ -9406,51 +9418,53 @@
       </c>
     </row>
     <row r="117" spans="1:27">
       <c r="A117"/>
       <c r="B117" t="s">
         <v>224</v>
       </c>
       <c r="C117" t="s">
         <v>225</v>
       </c>
       <c r="D117" t="s">
         <v>215</v>
       </c>
       <c r="E117" t="s">
         <v>226</v>
       </c>
       <c r="F117" t="s">
         <v>31</v>
       </c>
       <c r="G117" t="s">
         <v>32</v>
       </c>
       <c r="H117" t="s">
         <v>33</v>
       </c>
-      <c r="I117"/>
+      <c r="I117" t="s">
+        <v>34</v>
+      </c>
       <c r="J117" t="s">
         <v>72</v>
       </c>
       <c r="K117" t="s">
         <v>73</v>
       </c>
       <c r="L117" t="s">
         <v>74</v>
       </c>
       <c r="M117" t="s">
         <v>73</v>
       </c>
       <c r="N117" t="s">
         <v>39</v>
       </c>
       <c r="O117">
         <v>245</v>
       </c>
       <c r="P117" t="s">
         <v>40</v>
       </c>
       <c r="Q117" t="s">
         <v>40</v>
       </c>
       <c r="R117" t="s">
@@ -9477,51 +9491,53 @@
       </c>
     </row>
     <row r="118" spans="1:27">
       <c r="A118"/>
       <c r="B118" t="s">
         <v>224</v>
       </c>
       <c r="C118" t="s">
         <v>225</v>
       </c>
       <c r="D118" t="s">
         <v>215</v>
       </c>
       <c r="E118" t="s">
         <v>226</v>
       </c>
       <c r="F118" t="s">
         <v>31</v>
       </c>
       <c r="G118" t="s">
         <v>32</v>
       </c>
       <c r="H118" t="s">
         <v>33</v>
       </c>
-      <c r="I118"/>
+      <c r="I118" t="s">
+        <v>34</v>
+      </c>
       <c r="J118" t="s">
         <v>77</v>
       </c>
       <c r="K118" t="s">
         <v>78</v>
       </c>
       <c r="L118" t="s">
         <v>79</v>
       </c>
       <c r="M118" t="s">
         <v>78</v>
       </c>
       <c r="N118" t="s">
         <v>39</v>
       </c>
       <c r="O118">
         <v>245</v>
       </c>
       <c r="P118" t="s">
         <v>40</v>
       </c>
       <c r="Q118" t="s">
         <v>40</v>
       </c>
       <c r="R118" t="s">
@@ -9550,51 +9566,53 @@
       </c>
     </row>
     <row r="119" spans="1:27">
       <c r="A119"/>
       <c r="B119" t="s">
         <v>224</v>
       </c>
       <c r="C119" t="s">
         <v>225</v>
       </c>
       <c r="D119" t="s">
         <v>215</v>
       </c>
       <c r="E119" t="s">
         <v>226</v>
       </c>
       <c r="F119" t="s">
         <v>31</v>
       </c>
       <c r="G119" t="s">
         <v>32</v>
       </c>
       <c r="H119" t="s">
         <v>33</v>
       </c>
-      <c r="I119"/>
+      <c r="I119" t="s">
+        <v>34</v>
+      </c>
       <c r="J119" t="s">
         <v>81</v>
       </c>
       <c r="K119" t="s">
         <v>82</v>
       </c>
       <c r="L119" t="s">
         <v>83</v>
       </c>
       <c r="M119" t="s">
         <v>82</v>
       </c>
       <c r="N119" t="s">
         <v>39</v>
       </c>
       <c r="O119">
         <v>245</v>
       </c>
       <c r="P119" t="s">
         <v>40</v>
       </c>
       <c r="Q119" t="s">
         <v>40</v>
       </c>
       <c r="R119" t="s">
@@ -9617,51 +9635,53 @@
       </c>
     </row>
     <row r="120" spans="1:27">
       <c r="A120"/>
       <c r="B120" t="s">
         <v>224</v>
       </c>
       <c r="C120" t="s">
         <v>225</v>
       </c>
       <c r="D120" t="s">
         <v>215</v>
       </c>
       <c r="E120" t="s">
         <v>226</v>
       </c>
       <c r="F120" t="s">
         <v>31</v>
       </c>
       <c r="G120" t="s">
         <v>32</v>
       </c>
       <c r="H120" t="s">
         <v>33</v>
       </c>
-      <c r="I120"/>
+      <c r="I120" t="s">
+        <v>34</v>
+      </c>
       <c r="J120" t="s">
         <v>86</v>
       </c>
       <c r="K120" t="s">
         <v>87</v>
       </c>
       <c r="L120" t="s">
         <v>88</v>
       </c>
       <c r="M120" t="s">
         <v>87</v>
       </c>
       <c r="N120" t="s">
         <v>39</v>
       </c>
       <c r="O120">
         <v>245</v>
       </c>
       <c r="P120" t="s">
         <v>40</v>
       </c>
       <c r="Q120" t="s">
         <v>40</v>
       </c>
       <c r="R120" t="s">
@@ -9684,51 +9704,53 @@
       </c>
     </row>
     <row r="121" spans="1:27">
       <c r="A121"/>
       <c r="B121" t="s">
         <v>224</v>
       </c>
       <c r="C121" t="s">
         <v>225</v>
       </c>
       <c r="D121" t="s">
         <v>215</v>
       </c>
       <c r="E121" t="s">
         <v>226</v>
       </c>
       <c r="F121" t="s">
         <v>31</v>
       </c>
       <c r="G121" t="s">
         <v>32</v>
       </c>
       <c r="H121" t="s">
         <v>33</v>
       </c>
-      <c r="I121"/>
+      <c r="I121" t="s">
+        <v>34</v>
+      </c>
       <c r="J121" t="s">
         <v>90</v>
       </c>
       <c r="K121" t="s">
         <v>91</v>
       </c>
       <c r="L121" t="s">
         <v>92</v>
       </c>
       <c r="M121" t="s">
         <v>91</v>
       </c>
       <c r="N121" t="s">
         <v>39</v>
       </c>
       <c r="O121">
         <v>245</v>
       </c>
       <c r="P121" t="s">
         <v>40</v>
       </c>
       <c r="Q121" t="s">
         <v>40</v>
       </c>
       <c r="R121" t="s">
@@ -9751,51 +9773,53 @@
       </c>
     </row>
     <row r="122" spans="1:27">
       <c r="A122"/>
       <c r="B122" t="s">
         <v>224</v>
       </c>
       <c r="C122" t="s">
         <v>225</v>
       </c>
       <c r="D122" t="s">
         <v>215</v>
       </c>
       <c r="E122" t="s">
         <v>226</v>
       </c>
       <c r="F122" t="s">
         <v>31</v>
       </c>
       <c r="G122" t="s">
         <v>32</v>
       </c>
       <c r="H122" t="s">
         <v>33</v>
       </c>
-      <c r="I122"/>
+      <c r="I122" t="s">
+        <v>34</v>
+      </c>
       <c r="J122" t="s">
         <v>95</v>
       </c>
       <c r="K122" t="s">
         <v>96</v>
       </c>
       <c r="L122" t="s">
         <v>97</v>
       </c>
       <c r="M122" t="s">
         <v>96</v>
       </c>
       <c r="N122" t="s">
         <v>39</v>
       </c>
       <c r="O122">
         <v>245</v>
       </c>
       <c r="P122" t="s">
         <v>40</v>
       </c>
       <c r="Q122" t="s">
         <v>40</v>
       </c>
       <c r="R122" t="s">
@@ -9818,51 +9842,53 @@
       </c>
     </row>
     <row r="123" spans="1:27">
       <c r="A123"/>
       <c r="B123" t="s">
         <v>224</v>
       </c>
       <c r="C123" t="s">
         <v>225</v>
       </c>
       <c r="D123" t="s">
         <v>215</v>
       </c>
       <c r="E123" t="s">
         <v>226</v>
       </c>
       <c r="F123" t="s">
         <v>31</v>
       </c>
       <c r="G123" t="s">
         <v>32</v>
       </c>
       <c r="H123" t="s">
         <v>33</v>
       </c>
-      <c r="I123"/>
+      <c r="I123" t="s">
+        <v>34</v>
+      </c>
       <c r="J123" t="s">
         <v>99</v>
       </c>
       <c r="K123" t="s">
         <v>100</v>
       </c>
       <c r="L123" t="s">
         <v>101</v>
       </c>
       <c r="M123" t="s">
         <v>100</v>
       </c>
       <c r="N123" t="s">
         <v>39</v>
       </c>
       <c r="O123">
         <v>245</v>
       </c>
       <c r="P123" t="s">
         <v>40</v>
       </c>
       <c r="Q123" t="s">
         <v>40</v>
       </c>
       <c r="R123" t="s">
@@ -9885,51 +9911,53 @@
       </c>
     </row>
     <row r="124" spans="1:27">
       <c r="A124"/>
       <c r="B124" t="s">
         <v>224</v>
       </c>
       <c r="C124" t="s">
         <v>225</v>
       </c>
       <c r="D124" t="s">
         <v>215</v>
       </c>
       <c r="E124" t="s">
         <v>226</v>
       </c>
       <c r="F124" t="s">
         <v>31</v>
       </c>
       <c r="G124" t="s">
         <v>32</v>
       </c>
       <c r="H124" t="s">
         <v>33</v>
       </c>
-      <c r="I124"/>
+      <c r="I124" t="s">
+        <v>34</v>
+      </c>
       <c r="J124" t="s">
         <v>103</v>
       </c>
       <c r="K124" t="s">
         <v>104</v>
       </c>
       <c r="L124" t="s">
         <v>105</v>
       </c>
       <c r="M124" t="s">
         <v>104</v>
       </c>
       <c r="N124" t="s">
         <v>39</v>
       </c>
       <c r="O124">
         <v>245</v>
       </c>
       <c r="P124" t="s">
         <v>40</v>
       </c>
       <c r="Q124" t="s">
         <v>40</v>
       </c>
       <c r="R124" t="s">
@@ -9952,51 +9980,53 @@
       </c>
     </row>
     <row r="125" spans="1:27">
       <c r="A125"/>
       <c r="B125" t="s">
         <v>224</v>
       </c>
       <c r="C125" t="s">
         <v>225</v>
       </c>
       <c r="D125" t="s">
         <v>215</v>
       </c>
       <c r="E125" t="s">
         <v>226</v>
       </c>
       <c r="F125" t="s">
         <v>31</v>
       </c>
       <c r="G125" t="s">
         <v>32</v>
       </c>
       <c r="H125" t="s">
         <v>33</v>
       </c>
-      <c r="I125"/>
+      <c r="I125" t="s">
+        <v>34</v>
+      </c>
       <c r="J125" t="s">
         <v>107</v>
       </c>
       <c r="K125" t="s">
         <v>108</v>
       </c>
       <c r="L125" t="s">
         <v>109</v>
       </c>
       <c r="M125" t="s">
         <v>108</v>
       </c>
       <c r="N125" t="s">
         <v>39</v>
       </c>
       <c r="O125">
         <v>245</v>
       </c>
       <c r="P125" t="s">
         <v>40</v>
       </c>
       <c r="Q125" t="s">
         <v>40</v>
       </c>
       <c r="R125" t="s">
@@ -10019,51 +10049,53 @@
       </c>
     </row>
     <row r="126" spans="1:27">
       <c r="A126"/>
       <c r="B126" t="s">
         <v>224</v>
       </c>
       <c r="C126" t="s">
         <v>225</v>
       </c>
       <c r="D126" t="s">
         <v>215</v>
       </c>
       <c r="E126" t="s">
         <v>226</v>
       </c>
       <c r="F126" t="s">
         <v>31</v>
       </c>
       <c r="G126" t="s">
         <v>32</v>
       </c>
       <c r="H126" t="s">
         <v>33</v>
       </c>
-      <c r="I126"/>
+      <c r="I126" t="s">
+        <v>34</v>
+      </c>
       <c r="J126" t="s">
         <v>110</v>
       </c>
       <c r="K126" t="s">
         <v>111</v>
       </c>
       <c r="L126" t="s">
         <v>112</v>
       </c>
       <c r="M126" t="s">
         <v>111</v>
       </c>
       <c r="N126" t="s">
         <v>39</v>
       </c>
       <c r="O126">
         <v>245</v>
       </c>
       <c r="P126" t="s">
         <v>40</v>
       </c>
       <c r="Q126" t="s">
         <v>40</v>
       </c>
       <c r="R126" t="s">
@@ -10086,51 +10118,53 @@
       </c>
     </row>
     <row r="127" spans="1:27">
       <c r="A127"/>
       <c r="B127" t="s">
         <v>224</v>
       </c>
       <c r="C127" t="s">
         <v>225</v>
       </c>
       <c r="D127" t="s">
         <v>215</v>
       </c>
       <c r="E127" t="s">
         <v>226</v>
       </c>
       <c r="F127" t="s">
         <v>31</v>
       </c>
       <c r="G127" t="s">
         <v>32</v>
       </c>
       <c r="H127" t="s">
         <v>33</v>
       </c>
-      <c r="I127"/>
+      <c r="I127" t="s">
+        <v>34</v>
+      </c>
       <c r="J127" t="s">
         <v>114</v>
       </c>
       <c r="K127" t="s">
         <v>115</v>
       </c>
       <c r="L127" t="s">
         <v>116</v>
       </c>
       <c r="M127" t="s">
         <v>115</v>
       </c>
       <c r="N127" t="s">
         <v>39</v>
       </c>
       <c r="O127">
         <v>245</v>
       </c>
       <c r="P127" t="s">
         <v>40</v>
       </c>
       <c r="Q127" t="s">
         <v>40</v>
       </c>
       <c r="R127" t="s">
@@ -10153,51 +10187,53 @@
       </c>
     </row>
     <row r="128" spans="1:27">
       <c r="A128"/>
       <c r="B128" t="s">
         <v>224</v>
       </c>
       <c r="C128" t="s">
         <v>225</v>
       </c>
       <c r="D128" t="s">
         <v>215</v>
       </c>
       <c r="E128" t="s">
         <v>226</v>
       </c>
       <c r="F128" t="s">
         <v>31</v>
       </c>
       <c r="G128" t="s">
         <v>32</v>
       </c>
       <c r="H128" t="s">
         <v>33</v>
       </c>
-      <c r="I128"/>
+      <c r="I128" t="s">
+        <v>34</v>
+      </c>
       <c r="J128" t="s">
         <v>119</v>
       </c>
       <c r="K128" t="s">
         <v>120</v>
       </c>
       <c r="L128" t="s">
         <v>121</v>
       </c>
       <c r="M128" t="s">
         <v>120</v>
       </c>
       <c r="N128" t="s">
         <v>39</v>
       </c>
       <c r="O128">
         <v>245</v>
       </c>
       <c r="P128" t="s">
         <v>40</v>
       </c>
       <c r="Q128" t="s">
         <v>40</v>
       </c>
       <c r="R128" t="s">
@@ -10220,51 +10256,53 @@
       </c>
     </row>
     <row r="129" spans="1:27">
       <c r="A129"/>
       <c r="B129" t="s">
         <v>224</v>
       </c>
       <c r="C129" t="s">
         <v>225</v>
       </c>
       <c r="D129" t="s">
         <v>215</v>
       </c>
       <c r="E129" t="s">
         <v>226</v>
       </c>
       <c r="F129" t="s">
         <v>31</v>
       </c>
       <c r="G129" t="s">
         <v>32</v>
       </c>
       <c r="H129" t="s">
         <v>33</v>
       </c>
-      <c r="I129"/>
+      <c r="I129" t="s">
+        <v>34</v>
+      </c>
       <c r="J129" t="s">
         <v>122</v>
       </c>
       <c r="K129" t="s">
         <v>123</v>
       </c>
       <c r="L129" t="s">
         <v>124</v>
       </c>
       <c r="M129" t="s">
         <v>123</v>
       </c>
       <c r="N129" t="s">
         <v>39</v>
       </c>
       <c r="O129">
         <v>245</v>
       </c>
       <c r="P129" t="s">
         <v>40</v>
       </c>
       <c r="Q129" t="s">
         <v>40</v>
       </c>
       <c r="R129" t="s">
@@ -10287,51 +10325,53 @@
       </c>
     </row>
     <row r="130" spans="1:27">
       <c r="A130"/>
       <c r="B130" t="s">
         <v>237</v>
       </c>
       <c r="C130" t="s">
         <v>238</v>
       </c>
       <c r="D130" t="s">
         <v>215</v>
       </c>
       <c r="E130" t="s">
         <v>239</v>
       </c>
       <c r="F130" t="s">
         <v>31</v>
       </c>
       <c r="G130" t="s">
         <v>32</v>
       </c>
       <c r="H130" t="s">
         <v>33</v>
       </c>
-      <c r="I130"/>
+      <c r="I130" t="s">
+        <v>34</v>
+      </c>
       <c r="J130" t="s">
         <v>35</v>
       </c>
       <c r="K130" t="s">
         <v>36</v>
       </c>
       <c r="L130" t="s">
         <v>37</v>
       </c>
       <c r="M130" t="s">
         <v>38</v>
       </c>
       <c r="N130" t="s">
         <v>39</v>
       </c>
       <c r="O130">
         <v>204</v>
       </c>
       <c r="P130" t="s">
         <v>40</v>
       </c>
       <c r="Q130" t="s">
         <v>40</v>
       </c>
       <c r="R130" t="s">
@@ -10354,51 +10394,53 @@
       </c>
     </row>
     <row r="131" spans="1:27">
       <c r="A131"/>
       <c r="B131" t="s">
         <v>237</v>
       </c>
       <c r="C131" t="s">
         <v>238</v>
       </c>
       <c r="D131" t="s">
         <v>215</v>
       </c>
       <c r="E131" t="s">
         <v>239</v>
       </c>
       <c r="F131" t="s">
         <v>31</v>
       </c>
       <c r="G131" t="s">
         <v>32</v>
       </c>
       <c r="H131" t="s">
         <v>33</v>
       </c>
-      <c r="I131"/>
+      <c r="I131" t="s">
+        <v>34</v>
+      </c>
       <c r="J131" t="s">
         <v>44</v>
       </c>
       <c r="K131" t="s">
         <v>45</v>
       </c>
       <c r="L131" t="s">
         <v>46</v>
       </c>
       <c r="M131" t="s">
         <v>47</v>
       </c>
       <c r="N131" t="s">
         <v>39</v>
       </c>
       <c r="O131">
         <v>204</v>
       </c>
       <c r="P131" t="s">
         <v>40</v>
       </c>
       <c r="Q131" t="s">
         <v>40</v>
       </c>
       <c r="R131" t="s">
@@ -10421,51 +10463,53 @@
       </c>
     </row>
     <row r="132" spans="1:27">
       <c r="A132"/>
       <c r="B132" t="s">
         <v>237</v>
       </c>
       <c r="C132" t="s">
         <v>238</v>
       </c>
       <c r="D132" t="s">
         <v>215</v>
       </c>
       <c r="E132" t="s">
         <v>239</v>
       </c>
       <c r="F132" t="s">
         <v>31</v>
       </c>
       <c r="G132" t="s">
         <v>32</v>
       </c>
       <c r="H132" t="s">
         <v>33</v>
       </c>
-      <c r="I132"/>
+      <c r="I132" t="s">
+        <v>34</v>
+      </c>
       <c r="J132" t="s">
         <v>49</v>
       </c>
       <c r="K132" t="s">
         <v>50</v>
       </c>
       <c r="L132" t="s">
         <v>51</v>
       </c>
       <c r="M132" t="s">
         <v>52</v>
       </c>
       <c r="N132" t="s">
         <v>39</v>
       </c>
       <c r="O132">
         <v>204</v>
       </c>
       <c r="P132" t="s">
         <v>40</v>
       </c>
       <c r="Q132" t="s">
         <v>40</v>
       </c>
       <c r="R132" t="s">
@@ -10492,51 +10536,53 @@
       </c>
     </row>
     <row r="133" spans="1:27">
       <c r="A133"/>
       <c r="B133" t="s">
         <v>237</v>
       </c>
       <c r="C133" t="s">
         <v>238</v>
       </c>
       <c r="D133" t="s">
         <v>215</v>
       </c>
       <c r="E133" t="s">
         <v>239</v>
       </c>
       <c r="F133" t="s">
         <v>31</v>
       </c>
       <c r="G133" t="s">
         <v>32</v>
       </c>
       <c r="H133" t="s">
         <v>33</v>
       </c>
-      <c r="I133"/>
+      <c r="I133" t="s">
+        <v>34</v>
+      </c>
       <c r="J133" t="s">
         <v>55</v>
       </c>
       <c r="K133" t="s">
         <v>56</v>
       </c>
       <c r="L133" t="s">
         <v>57</v>
       </c>
       <c r="M133" t="s">
         <v>58</v>
       </c>
       <c r="N133" t="s">
         <v>39</v>
       </c>
       <c r="O133">
         <v>204</v>
       </c>
       <c r="P133" t="s">
         <v>40</v>
       </c>
       <c r="Q133" t="s">
         <v>40</v>
       </c>
       <c r="R133" t="s">
@@ -10559,51 +10605,53 @@
       </c>
     </row>
     <row r="134" spans="1:27">
       <c r="A134"/>
       <c r="B134" t="s">
         <v>237</v>
       </c>
       <c r="C134" t="s">
         <v>238</v>
       </c>
       <c r="D134" t="s">
         <v>215</v>
       </c>
       <c r="E134" t="s">
         <v>239</v>
       </c>
       <c r="F134" t="s">
         <v>31</v>
       </c>
       <c r="G134" t="s">
         <v>32</v>
       </c>
       <c r="H134" t="s">
         <v>33</v>
       </c>
-      <c r="I134"/>
+      <c r="I134" t="s">
+        <v>34</v>
+      </c>
       <c r="J134" t="s">
         <v>61</v>
       </c>
       <c r="K134" t="s">
         <v>62</v>
       </c>
       <c r="L134" t="s">
         <v>63</v>
       </c>
       <c r="M134" t="s">
         <v>64</v>
       </c>
       <c r="N134" t="s">
         <v>39</v>
       </c>
       <c r="O134">
         <v>204</v>
       </c>
       <c r="P134" t="s">
         <v>40</v>
       </c>
       <c r="Q134" t="s">
         <v>40</v>
       </c>
       <c r="R134" t="s">
@@ -10626,51 +10674,53 @@
       </c>
     </row>
     <row r="135" spans="1:27">
       <c r="A135"/>
       <c r="B135" t="s">
         <v>237</v>
       </c>
       <c r="C135" t="s">
         <v>238</v>
       </c>
       <c r="D135" t="s">
         <v>215</v>
       </c>
       <c r="E135" t="s">
         <v>239</v>
       </c>
       <c r="F135" t="s">
         <v>31</v>
       </c>
       <c r="G135" t="s">
         <v>32</v>
       </c>
       <c r="H135" t="s">
         <v>33</v>
       </c>
-      <c r="I135"/>
+      <c r="I135" t="s">
+        <v>34</v>
+      </c>
       <c r="J135" t="s">
         <v>66</v>
       </c>
       <c r="K135" t="s">
         <v>67</v>
       </c>
       <c r="L135" t="s">
         <v>68</v>
       </c>
       <c r="M135" t="s">
         <v>69</v>
       </c>
       <c r="N135" t="s">
         <v>39</v>
       </c>
       <c r="O135">
         <v>204</v>
       </c>
       <c r="P135" t="s">
         <v>40</v>
       </c>
       <c r="Q135" t="s">
         <v>40</v>
       </c>
       <c r="R135" t="s">
@@ -10695,51 +10745,53 @@
       </c>
     </row>
     <row r="136" spans="1:27">
       <c r="A136"/>
       <c r="B136" t="s">
         <v>237</v>
       </c>
       <c r="C136" t="s">
         <v>238</v>
       </c>
       <c r="D136" t="s">
         <v>215</v>
       </c>
       <c r="E136" t="s">
         <v>239</v>
       </c>
       <c r="F136" t="s">
         <v>31</v>
       </c>
       <c r="G136" t="s">
         <v>32</v>
       </c>
       <c r="H136" t="s">
         <v>33</v>
       </c>
-      <c r="I136"/>
+      <c r="I136" t="s">
+        <v>34</v>
+      </c>
       <c r="J136" t="s">
         <v>72</v>
       </c>
       <c r="K136" t="s">
         <v>73</v>
       </c>
       <c r="L136" t="s">
         <v>74</v>
       </c>
       <c r="M136" t="s">
         <v>73</v>
       </c>
       <c r="N136" t="s">
         <v>39</v>
       </c>
       <c r="O136">
         <v>204</v>
       </c>
       <c r="P136" t="s">
         <v>40</v>
       </c>
       <c r="Q136" t="s">
         <v>40</v>
       </c>
       <c r="R136" t="s">
@@ -10764,51 +10816,53 @@
       </c>
     </row>
     <row r="137" spans="1:27">
       <c r="A137"/>
       <c r="B137" t="s">
         <v>237</v>
       </c>
       <c r="C137" t="s">
         <v>238</v>
       </c>
       <c r="D137" t="s">
         <v>215</v>
       </c>
       <c r="E137" t="s">
         <v>239</v>
       </c>
       <c r="F137" t="s">
         <v>31</v>
       </c>
       <c r="G137" t="s">
         <v>32</v>
       </c>
       <c r="H137" t="s">
         <v>33</v>
       </c>
-      <c r="I137"/>
+      <c r="I137" t="s">
+        <v>34</v>
+      </c>
       <c r="J137" t="s">
         <v>77</v>
       </c>
       <c r="K137" t="s">
         <v>78</v>
       </c>
       <c r="L137" t="s">
         <v>79</v>
       </c>
       <c r="M137" t="s">
         <v>78</v>
       </c>
       <c r="N137" t="s">
         <v>39</v>
       </c>
       <c r="O137">
         <v>204</v>
       </c>
       <c r="P137" t="s">
         <v>40</v>
       </c>
       <c r="Q137" t="s">
         <v>40</v>
       </c>
       <c r="R137" t="s">
@@ -10833,51 +10887,53 @@
       </c>
     </row>
     <row r="138" spans="1:27">
       <c r="A138"/>
       <c r="B138" t="s">
         <v>237</v>
       </c>
       <c r="C138" t="s">
         <v>238</v>
       </c>
       <c r="D138" t="s">
         <v>215</v>
       </c>
       <c r="E138" t="s">
         <v>239</v>
       </c>
       <c r="F138" t="s">
         <v>31</v>
       </c>
       <c r="G138" t="s">
         <v>32</v>
       </c>
       <c r="H138" t="s">
         <v>33</v>
       </c>
-      <c r="I138"/>
+      <c r="I138" t="s">
+        <v>34</v>
+      </c>
       <c r="J138" t="s">
         <v>81</v>
       </c>
       <c r="K138" t="s">
         <v>82</v>
       </c>
       <c r="L138" t="s">
         <v>83</v>
       </c>
       <c r="M138" t="s">
         <v>82</v>
       </c>
       <c r="N138" t="s">
         <v>39</v>
       </c>
       <c r="O138">
         <v>204</v>
       </c>
       <c r="P138" t="s">
         <v>40</v>
       </c>
       <c r="Q138" t="s">
         <v>40</v>
       </c>
       <c r="R138" t="s">
@@ -10900,51 +10956,53 @@
       </c>
     </row>
     <row r="139" spans="1:27">
       <c r="A139"/>
       <c r="B139" t="s">
         <v>237</v>
       </c>
       <c r="C139" t="s">
         <v>238</v>
       </c>
       <c r="D139" t="s">
         <v>215</v>
       </c>
       <c r="E139" t="s">
         <v>239</v>
       </c>
       <c r="F139" t="s">
         <v>31</v>
       </c>
       <c r="G139" t="s">
         <v>32</v>
       </c>
       <c r="H139" t="s">
         <v>33</v>
       </c>
-      <c r="I139"/>
+      <c r="I139" t="s">
+        <v>34</v>
+      </c>
       <c r="J139" t="s">
         <v>86</v>
       </c>
       <c r="K139" t="s">
         <v>87</v>
       </c>
       <c r="L139" t="s">
         <v>88</v>
       </c>
       <c r="M139" t="s">
         <v>87</v>
       </c>
       <c r="N139" t="s">
         <v>39</v>
       </c>
       <c r="O139">
         <v>204</v>
       </c>
       <c r="P139" t="s">
         <v>40</v>
       </c>
       <c r="Q139" t="s">
         <v>40</v>
       </c>
       <c r="R139" t="s">
@@ -10967,51 +11025,53 @@
       </c>
     </row>
     <row r="140" spans="1:27">
       <c r="A140"/>
       <c r="B140" t="s">
         <v>237</v>
       </c>
       <c r="C140" t="s">
         <v>238</v>
       </c>
       <c r="D140" t="s">
         <v>215</v>
       </c>
       <c r="E140" t="s">
         <v>239</v>
       </c>
       <c r="F140" t="s">
         <v>31</v>
       </c>
       <c r="G140" t="s">
         <v>32</v>
       </c>
       <c r="H140" t="s">
         <v>33</v>
       </c>
-      <c r="I140"/>
+      <c r="I140" t="s">
+        <v>34</v>
+      </c>
       <c r="J140" t="s">
         <v>90</v>
       </c>
       <c r="K140" t="s">
         <v>91</v>
       </c>
       <c r="L140" t="s">
         <v>92</v>
       </c>
       <c r="M140" t="s">
         <v>91</v>
       </c>
       <c r="N140" t="s">
         <v>39</v>
       </c>
       <c r="O140">
         <v>204</v>
       </c>
       <c r="P140" t="s">
         <v>40</v>
       </c>
       <c r="Q140" t="s">
         <v>40</v>
       </c>
       <c r="R140" t="s">
@@ -11034,51 +11094,53 @@
       </c>
     </row>
     <row r="141" spans="1:27">
       <c r="A141"/>
       <c r="B141" t="s">
         <v>237</v>
       </c>
       <c r="C141" t="s">
         <v>238</v>
       </c>
       <c r="D141" t="s">
         <v>215</v>
       </c>
       <c r="E141" t="s">
         <v>239</v>
       </c>
       <c r="F141" t="s">
         <v>31</v>
       </c>
       <c r="G141" t="s">
         <v>32</v>
       </c>
       <c r="H141" t="s">
         <v>33</v>
       </c>
-      <c r="I141"/>
+      <c r="I141" t="s">
+        <v>34</v>
+      </c>
       <c r="J141" t="s">
         <v>95</v>
       </c>
       <c r="K141" t="s">
         <v>96</v>
       </c>
       <c r="L141" t="s">
         <v>97</v>
       </c>
       <c r="M141" t="s">
         <v>96</v>
       </c>
       <c r="N141" t="s">
         <v>39</v>
       </c>
       <c r="O141">
         <v>204</v>
       </c>
       <c r="P141" t="s">
         <v>40</v>
       </c>
       <c r="Q141" t="s">
         <v>40</v>
       </c>
       <c r="R141" t="s">
@@ -11101,51 +11163,53 @@
       </c>
     </row>
     <row r="142" spans="1:27">
       <c r="A142"/>
       <c r="B142" t="s">
         <v>237</v>
       </c>
       <c r="C142" t="s">
         <v>238</v>
       </c>
       <c r="D142" t="s">
         <v>215</v>
       </c>
       <c r="E142" t="s">
         <v>239</v>
       </c>
       <c r="F142" t="s">
         <v>31</v>
       </c>
       <c r="G142" t="s">
         <v>32</v>
       </c>
       <c r="H142" t="s">
         <v>33</v>
       </c>
-      <c r="I142"/>
+      <c r="I142" t="s">
+        <v>34</v>
+      </c>
       <c r="J142" t="s">
         <v>99</v>
       </c>
       <c r="K142" t="s">
         <v>100</v>
       </c>
       <c r="L142" t="s">
         <v>101</v>
       </c>
       <c r="M142" t="s">
         <v>100</v>
       </c>
       <c r="N142" t="s">
         <v>39</v>
       </c>
       <c r="O142">
         <v>204</v>
       </c>
       <c r="P142" t="s">
         <v>40</v>
       </c>
       <c r="Q142" t="s">
         <v>40</v>
       </c>
       <c r="R142" t="s">
@@ -11168,51 +11232,53 @@
       </c>
     </row>
     <row r="143" spans="1:27">
       <c r="A143"/>
       <c r="B143" t="s">
         <v>237</v>
       </c>
       <c r="C143" t="s">
         <v>238</v>
       </c>
       <c r="D143" t="s">
         <v>215</v>
       </c>
       <c r="E143" t="s">
         <v>239</v>
       </c>
       <c r="F143" t="s">
         <v>31</v>
       </c>
       <c r="G143" t="s">
         <v>32</v>
       </c>
       <c r="H143" t="s">
         <v>33</v>
       </c>
-      <c r="I143"/>
+      <c r="I143" t="s">
+        <v>34</v>
+      </c>
       <c r="J143" t="s">
         <v>103</v>
       </c>
       <c r="K143" t="s">
         <v>104</v>
       </c>
       <c r="L143" t="s">
         <v>105</v>
       </c>
       <c r="M143" t="s">
         <v>104</v>
       </c>
       <c r="N143" t="s">
         <v>39</v>
       </c>
       <c r="O143">
         <v>204</v>
       </c>
       <c r="P143" t="s">
         <v>40</v>
       </c>
       <c r="Q143" t="s">
         <v>40</v>
       </c>
       <c r="R143" t="s">
@@ -11235,51 +11301,53 @@
       </c>
     </row>
     <row r="144" spans="1:27">
       <c r="A144"/>
       <c r="B144" t="s">
         <v>237</v>
       </c>
       <c r="C144" t="s">
         <v>238</v>
       </c>
       <c r="D144" t="s">
         <v>215</v>
       </c>
       <c r="E144" t="s">
         <v>239</v>
       </c>
       <c r="F144" t="s">
         <v>31</v>
       </c>
       <c r="G144" t="s">
         <v>32</v>
       </c>
       <c r="H144" t="s">
         <v>33</v>
       </c>
-      <c r="I144"/>
+      <c r="I144" t="s">
+        <v>34</v>
+      </c>
       <c r="J144" t="s">
         <v>107</v>
       </c>
       <c r="K144" t="s">
         <v>108</v>
       </c>
       <c r="L144" t="s">
         <v>109</v>
       </c>
       <c r="M144" t="s">
         <v>108</v>
       </c>
       <c r="N144" t="s">
         <v>39</v>
       </c>
       <c r="O144">
         <v>204</v>
       </c>
       <c r="P144" t="s">
         <v>40</v>
       </c>
       <c r="Q144" t="s">
         <v>40</v>
       </c>
       <c r="R144" t="s">
@@ -11302,51 +11370,53 @@
       </c>
     </row>
     <row r="145" spans="1:27">
       <c r="A145"/>
       <c r="B145" t="s">
         <v>237</v>
       </c>
       <c r="C145" t="s">
         <v>238</v>
       </c>
       <c r="D145" t="s">
         <v>215</v>
       </c>
       <c r="E145" t="s">
         <v>239</v>
       </c>
       <c r="F145" t="s">
         <v>31</v>
       </c>
       <c r="G145" t="s">
         <v>32</v>
       </c>
       <c r="H145" t="s">
         <v>33</v>
       </c>
-      <c r="I145"/>
+      <c r="I145" t="s">
+        <v>34</v>
+      </c>
       <c r="J145" t="s">
         <v>110</v>
       </c>
       <c r="K145" t="s">
         <v>111</v>
       </c>
       <c r="L145" t="s">
         <v>112</v>
       </c>
       <c r="M145" t="s">
         <v>111</v>
       </c>
       <c r="N145" t="s">
         <v>39</v>
       </c>
       <c r="O145">
         <v>204</v>
       </c>
       <c r="P145" t="s">
         <v>40</v>
       </c>
       <c r="Q145" t="s">
         <v>40</v>
       </c>
       <c r="R145" t="s">
@@ -11369,51 +11439,53 @@
       </c>
     </row>
     <row r="146" spans="1:27">
       <c r="A146"/>
       <c r="B146" t="s">
         <v>237</v>
       </c>
       <c r="C146" t="s">
         <v>238</v>
       </c>
       <c r="D146" t="s">
         <v>215</v>
       </c>
       <c r="E146" t="s">
         <v>239</v>
       </c>
       <c r="F146" t="s">
         <v>31</v>
       </c>
       <c r="G146" t="s">
         <v>32</v>
       </c>
       <c r="H146" t="s">
         <v>33</v>
       </c>
-      <c r="I146"/>
+      <c r="I146" t="s">
+        <v>34</v>
+      </c>
       <c r="J146" t="s">
         <v>114</v>
       </c>
       <c r="K146" t="s">
         <v>115</v>
       </c>
       <c r="L146" t="s">
         <v>116</v>
       </c>
       <c r="M146" t="s">
         <v>115</v>
       </c>
       <c r="N146" t="s">
         <v>39</v>
       </c>
       <c r="O146">
         <v>204</v>
       </c>
       <c r="P146" t="s">
         <v>40</v>
       </c>
       <c r="Q146" t="s">
         <v>40</v>
       </c>
       <c r="R146" t="s">
@@ -11436,51 +11508,53 @@
       </c>
     </row>
     <row r="147" spans="1:27">
       <c r="A147"/>
       <c r="B147" t="s">
         <v>237</v>
       </c>
       <c r="C147" t="s">
         <v>238</v>
       </c>
       <c r="D147" t="s">
         <v>215</v>
       </c>
       <c r="E147" t="s">
         <v>239</v>
       </c>
       <c r="F147" t="s">
         <v>31</v>
       </c>
       <c r="G147" t="s">
         <v>32</v>
       </c>
       <c r="H147" t="s">
         <v>33</v>
       </c>
-      <c r="I147"/>
+      <c r="I147" t="s">
+        <v>34</v>
+      </c>
       <c r="J147" t="s">
         <v>119</v>
       </c>
       <c r="K147" t="s">
         <v>120</v>
       </c>
       <c r="L147" t="s">
         <v>121</v>
       </c>
       <c r="M147" t="s">
         <v>120</v>
       </c>
       <c r="N147" t="s">
         <v>39</v>
       </c>
       <c r="O147">
         <v>204</v>
       </c>
       <c r="P147" t="s">
         <v>40</v>
       </c>
       <c r="Q147" t="s">
         <v>40</v>
       </c>
       <c r="R147" t="s">
@@ -11503,51 +11577,53 @@
       </c>
     </row>
     <row r="148" spans="1:27">
       <c r="A148"/>
       <c r="B148" t="s">
         <v>237</v>
       </c>
       <c r="C148" t="s">
         <v>238</v>
       </c>
       <c r="D148" t="s">
         <v>215</v>
       </c>
       <c r="E148" t="s">
         <v>239</v>
       </c>
       <c r="F148" t="s">
         <v>31</v>
       </c>
       <c r="G148" t="s">
         <v>32</v>
       </c>
       <c r="H148" t="s">
         <v>33</v>
       </c>
-      <c r="I148"/>
+      <c r="I148" t="s">
+        <v>34</v>
+      </c>
       <c r="J148" t="s">
         <v>122</v>
       </c>
       <c r="K148" t="s">
         <v>123</v>
       </c>
       <c r="L148" t="s">
         <v>124</v>
       </c>
       <c r="M148" t="s">
         <v>123</v>
       </c>
       <c r="N148" t="s">
         <v>39</v>
       </c>
       <c r="O148">
         <v>204</v>
       </c>
       <c r="P148" t="s">
         <v>40</v>
       </c>
       <c r="Q148" t="s">
         <v>40</v>
       </c>
       <c r="R148" t="s">
@@ -19319,51 +19395,53 @@
       </c>
     </row>
     <row r="258" spans="1:27">
       <c r="A258"/>
       <c r="B258" t="s">
         <v>224</v>
       </c>
       <c r="C258" t="s">
         <v>225</v>
       </c>
       <c r="D258" t="s">
         <v>215</v>
       </c>
       <c r="E258" t="s">
         <v>226</v>
       </c>
       <c r="F258" t="s">
         <v>31</v>
       </c>
       <c r="G258" t="s">
         <v>32</v>
       </c>
       <c r="H258" t="s">
         <v>33</v>
       </c>
-      <c r="I258"/>
+      <c r="I258" t="s">
+        <v>34</v>
+      </c>
       <c r="J258" t="s">
         <v>35</v>
       </c>
       <c r="K258" t="s">
         <v>36</v>
       </c>
       <c r="L258" t="s">
         <v>37</v>
       </c>
       <c r="M258" t="s">
         <v>38</v>
       </c>
       <c r="N258" t="s">
         <v>39</v>
       </c>
       <c r="O258">
         <v>245</v>
       </c>
       <c r="P258" t="s">
         <v>40</v>
       </c>
       <c r="Q258" t="s">
         <v>40</v>
       </c>
       <c r="R258" t="s">
@@ -19386,51 +19464,53 @@
       </c>
     </row>
     <row r="259" spans="1:27">
       <c r="A259"/>
       <c r="B259" t="s">
         <v>224</v>
       </c>
       <c r="C259" t="s">
         <v>225</v>
       </c>
       <c r="D259" t="s">
         <v>215</v>
       </c>
       <c r="E259" t="s">
         <v>226</v>
       </c>
       <c r="F259" t="s">
         <v>31</v>
       </c>
       <c r="G259" t="s">
         <v>32</v>
       </c>
       <c r="H259" t="s">
         <v>33</v>
       </c>
-      <c r="I259"/>
+      <c r="I259" t="s">
+        <v>34</v>
+      </c>
       <c r="J259" t="s">
         <v>44</v>
       </c>
       <c r="K259" t="s">
         <v>45</v>
       </c>
       <c r="L259" t="s">
         <v>46</v>
       </c>
       <c r="M259" t="s">
         <v>47</v>
       </c>
       <c r="N259" t="s">
         <v>39</v>
       </c>
       <c r="O259">
         <v>245</v>
       </c>
       <c r="P259" t="s">
         <v>40</v>
       </c>
       <c r="Q259" t="s">
         <v>40</v>
       </c>
       <c r="R259" t="s">
@@ -19453,51 +19533,53 @@
       </c>
     </row>
     <row r="260" spans="1:27">
       <c r="A260"/>
       <c r="B260" t="s">
         <v>224</v>
       </c>
       <c r="C260" t="s">
         <v>225</v>
       </c>
       <c r="D260" t="s">
         <v>215</v>
       </c>
       <c r="E260" t="s">
         <v>226</v>
       </c>
       <c r="F260" t="s">
         <v>31</v>
       </c>
       <c r="G260" t="s">
         <v>32</v>
       </c>
       <c r="H260" t="s">
         <v>33</v>
       </c>
-      <c r="I260"/>
+      <c r="I260" t="s">
+        <v>34</v>
+      </c>
       <c r="J260" t="s">
         <v>49</v>
       </c>
       <c r="K260" t="s">
         <v>50</v>
       </c>
       <c r="L260" t="s">
         <v>51</v>
       </c>
       <c r="M260" t="s">
         <v>52</v>
       </c>
       <c r="N260" t="s">
         <v>39</v>
       </c>
       <c r="O260">
         <v>245</v>
       </c>
       <c r="P260" t="s">
         <v>40</v>
       </c>
       <c r="Q260" t="s">
         <v>40</v>
       </c>
       <c r="R260" t="s">
@@ -19524,51 +19606,53 @@
       </c>
     </row>
     <row r="261" spans="1:27">
       <c r="A261"/>
       <c r="B261" t="s">
         <v>224</v>
       </c>
       <c r="C261" t="s">
         <v>225</v>
       </c>
       <c r="D261" t="s">
         <v>215</v>
       </c>
       <c r="E261" t="s">
         <v>226</v>
       </c>
       <c r="F261" t="s">
         <v>31</v>
       </c>
       <c r="G261" t="s">
         <v>32</v>
       </c>
       <c r="H261" t="s">
         <v>33</v>
       </c>
-      <c r="I261"/>
+      <c r="I261" t="s">
+        <v>34</v>
+      </c>
       <c r="J261" t="s">
         <v>55</v>
       </c>
       <c r="K261" t="s">
         <v>56</v>
       </c>
       <c r="L261" t="s">
         <v>57</v>
       </c>
       <c r="M261" t="s">
         <v>58</v>
       </c>
       <c r="N261" t="s">
         <v>39</v>
       </c>
       <c r="O261">
         <v>245</v>
       </c>
       <c r="P261" t="s">
         <v>40</v>
       </c>
       <c r="Q261" t="s">
         <v>40</v>
       </c>
       <c r="R261" t="s">
@@ -19591,51 +19675,53 @@
       </c>
     </row>
     <row r="262" spans="1:27">
       <c r="A262"/>
       <c r="B262" t="s">
         <v>224</v>
       </c>
       <c r="C262" t="s">
         <v>225</v>
       </c>
       <c r="D262" t="s">
         <v>215</v>
       </c>
       <c r="E262" t="s">
         <v>226</v>
       </c>
       <c r="F262" t="s">
         <v>31</v>
       </c>
       <c r="G262" t="s">
         <v>32</v>
       </c>
       <c r="H262" t="s">
         <v>33</v>
       </c>
-      <c r="I262"/>
+      <c r="I262" t="s">
+        <v>34</v>
+      </c>
       <c r="J262" t="s">
         <v>61</v>
       </c>
       <c r="K262" t="s">
         <v>62</v>
       </c>
       <c r="L262" t="s">
         <v>63</v>
       </c>
       <c r="M262" t="s">
         <v>64</v>
       </c>
       <c r="N262" t="s">
         <v>39</v>
       </c>
       <c r="O262">
         <v>245</v>
       </c>
       <c r="P262" t="s">
         <v>40</v>
       </c>
       <c r="Q262" t="s">
         <v>40</v>
       </c>
       <c r="R262" t="s">
@@ -19658,51 +19744,53 @@
       </c>
     </row>
     <row r="263" spans="1:27">
       <c r="A263"/>
       <c r="B263" t="s">
         <v>224</v>
       </c>
       <c r="C263" t="s">
         <v>225</v>
       </c>
       <c r="D263" t="s">
         <v>215</v>
       </c>
       <c r="E263" t="s">
         <v>226</v>
       </c>
       <c r="F263" t="s">
         <v>31</v>
       </c>
       <c r="G263" t="s">
         <v>32</v>
       </c>
       <c r="H263" t="s">
         <v>33</v>
       </c>
-      <c r="I263"/>
+      <c r="I263" t="s">
+        <v>34</v>
+      </c>
       <c r="J263" t="s">
         <v>66</v>
       </c>
       <c r="K263" t="s">
         <v>67</v>
       </c>
       <c r="L263" t="s">
         <v>68</v>
       </c>
       <c r="M263" t="s">
         <v>69</v>
       </c>
       <c r="N263" t="s">
         <v>39</v>
       </c>
       <c r="O263">
         <v>245</v>
       </c>
       <c r="P263" t="s">
         <v>40</v>
       </c>
       <c r="Q263" t="s">
         <v>40</v>
       </c>
       <c r="R263" t="s">
@@ -19729,51 +19817,53 @@
       </c>
     </row>
     <row r="264" spans="1:27">
       <c r="A264"/>
       <c r="B264" t="s">
         <v>224</v>
       </c>
       <c r="C264" t="s">
         <v>225</v>
       </c>
       <c r="D264" t="s">
         <v>215</v>
       </c>
       <c r="E264" t="s">
         <v>226</v>
       </c>
       <c r="F264" t="s">
         <v>31</v>
       </c>
       <c r="G264" t="s">
         <v>32</v>
       </c>
       <c r="H264" t="s">
         <v>33</v>
       </c>
-      <c r="I264"/>
+      <c r="I264" t="s">
+        <v>34</v>
+      </c>
       <c r="J264" t="s">
         <v>72</v>
       </c>
       <c r="K264" t="s">
         <v>73</v>
       </c>
       <c r="L264" t="s">
         <v>74</v>
       </c>
       <c r="M264" t="s">
         <v>73</v>
       </c>
       <c r="N264" t="s">
         <v>39</v>
       </c>
       <c r="O264">
         <v>245</v>
       </c>
       <c r="P264" t="s">
         <v>40</v>
       </c>
       <c r="Q264" t="s">
         <v>40</v>
       </c>
       <c r="R264" t="s">
@@ -19800,51 +19890,53 @@
       </c>
     </row>
     <row r="265" spans="1:27">
       <c r="A265"/>
       <c r="B265" t="s">
         <v>224</v>
       </c>
       <c r="C265" t="s">
         <v>225</v>
       </c>
       <c r="D265" t="s">
         <v>215</v>
       </c>
       <c r="E265" t="s">
         <v>226</v>
       </c>
       <c r="F265" t="s">
         <v>31</v>
       </c>
       <c r="G265" t="s">
         <v>32</v>
       </c>
       <c r="H265" t="s">
         <v>33</v>
       </c>
-      <c r="I265"/>
+      <c r="I265" t="s">
+        <v>34</v>
+      </c>
       <c r="J265" t="s">
         <v>77</v>
       </c>
       <c r="K265" t="s">
         <v>78</v>
       </c>
       <c r="L265" t="s">
         <v>79</v>
       </c>
       <c r="M265" t="s">
         <v>78</v>
       </c>
       <c r="N265" t="s">
         <v>39</v>
       </c>
       <c r="O265">
         <v>245</v>
       </c>
       <c r="P265" t="s">
         <v>40</v>
       </c>
       <c r="Q265" t="s">
         <v>40</v>
       </c>
       <c r="R265" t="s">
@@ -19873,51 +19965,53 @@
       </c>
     </row>
     <row r="266" spans="1:27">
       <c r="A266"/>
       <c r="B266" t="s">
         <v>224</v>
       </c>
       <c r="C266" t="s">
         <v>225</v>
       </c>
       <c r="D266" t="s">
         <v>215</v>
       </c>
       <c r="E266" t="s">
         <v>226</v>
       </c>
       <c r="F266" t="s">
         <v>31</v>
       </c>
       <c r="G266" t="s">
         <v>32</v>
       </c>
       <c r="H266" t="s">
         <v>33</v>
       </c>
-      <c r="I266"/>
+      <c r="I266" t="s">
+        <v>34</v>
+      </c>
       <c r="J266" t="s">
         <v>81</v>
       </c>
       <c r="K266" t="s">
         <v>82</v>
       </c>
       <c r="L266" t="s">
         <v>83</v>
       </c>
       <c r="M266" t="s">
         <v>82</v>
       </c>
       <c r="N266" t="s">
         <v>39</v>
       </c>
       <c r="O266">
         <v>245</v>
       </c>
       <c r="P266" t="s">
         <v>40</v>
       </c>
       <c r="Q266" t="s">
         <v>40</v>
       </c>
       <c r="R266" t="s">
@@ -19940,51 +20034,53 @@
       </c>
     </row>
     <row r="267" spans="1:27">
       <c r="A267"/>
       <c r="B267" t="s">
         <v>224</v>
       </c>
       <c r="C267" t="s">
         <v>225</v>
       </c>
       <c r="D267" t="s">
         <v>215</v>
       </c>
       <c r="E267" t="s">
         <v>226</v>
       </c>
       <c r="F267" t="s">
         <v>31</v>
       </c>
       <c r="G267" t="s">
         <v>32</v>
       </c>
       <c r="H267" t="s">
         <v>33</v>
       </c>
-      <c r="I267"/>
+      <c r="I267" t="s">
+        <v>34</v>
+      </c>
       <c r="J267" t="s">
         <v>86</v>
       </c>
       <c r="K267" t="s">
         <v>87</v>
       </c>
       <c r="L267" t="s">
         <v>88</v>
       </c>
       <c r="M267" t="s">
         <v>87</v>
       </c>
       <c r="N267" t="s">
         <v>39</v>
       </c>
       <c r="O267">
         <v>245</v>
       </c>
       <c r="P267" t="s">
         <v>40</v>
       </c>
       <c r="Q267" t="s">
         <v>40</v>
       </c>
       <c r="R267" t="s">
@@ -20007,51 +20103,53 @@
       </c>
     </row>
     <row r="268" spans="1:27">
       <c r="A268"/>
       <c r="B268" t="s">
         <v>224</v>
       </c>
       <c r="C268" t="s">
         <v>225</v>
       </c>
       <c r="D268" t="s">
         <v>215</v>
       </c>
       <c r="E268" t="s">
         <v>226</v>
       </c>
       <c r="F268" t="s">
         <v>31</v>
       </c>
       <c r="G268" t="s">
         <v>32</v>
       </c>
       <c r="H268" t="s">
         <v>33</v>
       </c>
-      <c r="I268"/>
+      <c r="I268" t="s">
+        <v>34</v>
+      </c>
       <c r="J268" t="s">
         <v>90</v>
       </c>
       <c r="K268" t="s">
         <v>91</v>
       </c>
       <c r="L268" t="s">
         <v>92</v>
       </c>
       <c r="M268" t="s">
         <v>91</v>
       </c>
       <c r="N268" t="s">
         <v>39</v>
       </c>
       <c r="O268">
         <v>245</v>
       </c>
       <c r="P268" t="s">
         <v>40</v>
       </c>
       <c r="Q268" t="s">
         <v>40</v>
       </c>
       <c r="R268" t="s">
@@ -20074,51 +20172,53 @@
       </c>
     </row>
     <row r="269" spans="1:27">
       <c r="A269"/>
       <c r="B269" t="s">
         <v>224</v>
       </c>
       <c r="C269" t="s">
         <v>225</v>
       </c>
       <c r="D269" t="s">
         <v>215</v>
       </c>
       <c r="E269" t="s">
         <v>226</v>
       </c>
       <c r="F269" t="s">
         <v>31</v>
       </c>
       <c r="G269" t="s">
         <v>32</v>
       </c>
       <c r="H269" t="s">
         <v>33</v>
       </c>
-      <c r="I269"/>
+      <c r="I269" t="s">
+        <v>34</v>
+      </c>
       <c r="J269" t="s">
         <v>95</v>
       </c>
       <c r="K269" t="s">
         <v>96</v>
       </c>
       <c r="L269" t="s">
         <v>97</v>
       </c>
       <c r="M269" t="s">
         <v>96</v>
       </c>
       <c r="N269" t="s">
         <v>39</v>
       </c>
       <c r="O269">
         <v>245</v>
       </c>
       <c r="P269" t="s">
         <v>40</v>
       </c>
       <c r="Q269" t="s">
         <v>40</v>
       </c>
       <c r="R269" t="s">
@@ -20141,51 +20241,53 @@
       </c>
     </row>
     <row r="270" spans="1:27">
       <c r="A270"/>
       <c r="B270" t="s">
         <v>224</v>
       </c>
       <c r="C270" t="s">
         <v>225</v>
       </c>
       <c r="D270" t="s">
         <v>215</v>
       </c>
       <c r="E270" t="s">
         <v>226</v>
       </c>
       <c r="F270" t="s">
         <v>31</v>
       </c>
       <c r="G270" t="s">
         <v>32</v>
       </c>
       <c r="H270" t="s">
         <v>33</v>
       </c>
-      <c r="I270"/>
+      <c r="I270" t="s">
+        <v>34</v>
+      </c>
       <c r="J270" t="s">
         <v>99</v>
       </c>
       <c r="K270" t="s">
         <v>100</v>
       </c>
       <c r="L270" t="s">
         <v>101</v>
       </c>
       <c r="M270" t="s">
         <v>100</v>
       </c>
       <c r="N270" t="s">
         <v>39</v>
       </c>
       <c r="O270">
         <v>245</v>
       </c>
       <c r="P270" t="s">
         <v>40</v>
       </c>
       <c r="Q270" t="s">
         <v>40</v>
       </c>
       <c r="R270" t="s">
@@ -20208,51 +20310,53 @@
       </c>
     </row>
     <row r="271" spans="1:27">
       <c r="A271"/>
       <c r="B271" t="s">
         <v>224</v>
       </c>
       <c r="C271" t="s">
         <v>225</v>
       </c>
       <c r="D271" t="s">
         <v>215</v>
       </c>
       <c r="E271" t="s">
         <v>226</v>
       </c>
       <c r="F271" t="s">
         <v>31</v>
       </c>
       <c r="G271" t="s">
         <v>32</v>
       </c>
       <c r="H271" t="s">
         <v>33</v>
       </c>
-      <c r="I271"/>
+      <c r="I271" t="s">
+        <v>34</v>
+      </c>
       <c r="J271" t="s">
         <v>103</v>
       </c>
       <c r="K271" t="s">
         <v>104</v>
       </c>
       <c r="L271" t="s">
         <v>105</v>
       </c>
       <c r="M271" t="s">
         <v>104</v>
       </c>
       <c r="N271" t="s">
         <v>39</v>
       </c>
       <c r="O271">
         <v>245</v>
       </c>
       <c r="P271" t="s">
         <v>40</v>
       </c>
       <c r="Q271" t="s">
         <v>40</v>
       </c>
       <c r="R271" t="s">
@@ -20275,51 +20379,53 @@
       </c>
     </row>
     <row r="272" spans="1:27">
       <c r="A272"/>
       <c r="B272" t="s">
         <v>224</v>
       </c>
       <c r="C272" t="s">
         <v>225</v>
       </c>
       <c r="D272" t="s">
         <v>215</v>
       </c>
       <c r="E272" t="s">
         <v>226</v>
       </c>
       <c r="F272" t="s">
         <v>31</v>
       </c>
       <c r="G272" t="s">
         <v>32</v>
       </c>
       <c r="H272" t="s">
         <v>33</v>
       </c>
-      <c r="I272"/>
+      <c r="I272" t="s">
+        <v>34</v>
+      </c>
       <c r="J272" t="s">
         <v>107</v>
       </c>
       <c r="K272" t="s">
         <v>108</v>
       </c>
       <c r="L272" t="s">
         <v>109</v>
       </c>
       <c r="M272" t="s">
         <v>108</v>
       </c>
       <c r="N272" t="s">
         <v>39</v>
       </c>
       <c r="O272">
         <v>245</v>
       </c>
       <c r="P272" t="s">
         <v>40</v>
       </c>
       <c r="Q272" t="s">
         <v>40</v>
       </c>
       <c r="R272" t="s">
@@ -20342,51 +20448,53 @@
       </c>
     </row>
     <row r="273" spans="1:27">
       <c r="A273"/>
       <c r="B273" t="s">
         <v>224</v>
       </c>
       <c r="C273" t="s">
         <v>225</v>
       </c>
       <c r="D273" t="s">
         <v>215</v>
       </c>
       <c r="E273" t="s">
         <v>226</v>
       </c>
       <c r="F273" t="s">
         <v>31</v>
       </c>
       <c r="G273" t="s">
         <v>32</v>
       </c>
       <c r="H273" t="s">
         <v>33</v>
       </c>
-      <c r="I273"/>
+      <c r="I273" t="s">
+        <v>34</v>
+      </c>
       <c r="J273" t="s">
         <v>110</v>
       </c>
       <c r="K273" t="s">
         <v>111</v>
       </c>
       <c r="L273" t="s">
         <v>112</v>
       </c>
       <c r="M273" t="s">
         <v>111</v>
       </c>
       <c r="N273" t="s">
         <v>39</v>
       </c>
       <c r="O273">
         <v>245</v>
       </c>
       <c r="P273" t="s">
         <v>40</v>
       </c>
       <c r="Q273" t="s">
         <v>40</v>
       </c>
       <c r="R273" t="s">
@@ -20409,51 +20517,53 @@
       </c>
     </row>
     <row r="274" spans="1:27">
       <c r="A274"/>
       <c r="B274" t="s">
         <v>224</v>
       </c>
       <c r="C274" t="s">
         <v>225</v>
       </c>
       <c r="D274" t="s">
         <v>215</v>
       </c>
       <c r="E274" t="s">
         <v>226</v>
       </c>
       <c r="F274" t="s">
         <v>31</v>
       </c>
       <c r="G274" t="s">
         <v>32</v>
       </c>
       <c r="H274" t="s">
         <v>33</v>
       </c>
-      <c r="I274"/>
+      <c r="I274" t="s">
+        <v>34</v>
+      </c>
       <c r="J274" t="s">
         <v>114</v>
       </c>
       <c r="K274" t="s">
         <v>115</v>
       </c>
       <c r="L274" t="s">
         <v>116</v>
       </c>
       <c r="M274" t="s">
         <v>115</v>
       </c>
       <c r="N274" t="s">
         <v>39</v>
       </c>
       <c r="O274">
         <v>245</v>
       </c>
       <c r="P274" t="s">
         <v>40</v>
       </c>
       <c r="Q274" t="s">
         <v>40</v>
       </c>
       <c r="R274" t="s">
@@ -20476,51 +20586,53 @@
       </c>
     </row>
     <row r="275" spans="1:27">
       <c r="A275"/>
       <c r="B275" t="s">
         <v>224</v>
       </c>
       <c r="C275" t="s">
         <v>225</v>
       </c>
       <c r="D275" t="s">
         <v>215</v>
       </c>
       <c r="E275" t="s">
         <v>226</v>
       </c>
       <c r="F275" t="s">
         <v>31</v>
       </c>
       <c r="G275" t="s">
         <v>32</v>
       </c>
       <c r="H275" t="s">
         <v>33</v>
       </c>
-      <c r="I275"/>
+      <c r="I275" t="s">
+        <v>34</v>
+      </c>
       <c r="J275" t="s">
         <v>119</v>
       </c>
       <c r="K275" t="s">
         <v>120</v>
       </c>
       <c r="L275" t="s">
         <v>121</v>
       </c>
       <c r="M275" t="s">
         <v>120</v>
       </c>
       <c r="N275" t="s">
         <v>39</v>
       </c>
       <c r="O275">
         <v>245</v>
       </c>
       <c r="P275" t="s">
         <v>40</v>
       </c>
       <c r="Q275" t="s">
         <v>40</v>
       </c>
       <c r="R275" t="s">
@@ -20543,51 +20655,53 @@
       </c>
     </row>
     <row r="276" spans="1:27">
       <c r="A276"/>
       <c r="B276" t="s">
         <v>224</v>
       </c>
       <c r="C276" t="s">
         <v>225</v>
       </c>
       <c r="D276" t="s">
         <v>215</v>
       </c>
       <c r="E276" t="s">
         <v>226</v>
       </c>
       <c r="F276" t="s">
         <v>31</v>
       </c>
       <c r="G276" t="s">
         <v>32</v>
       </c>
       <c r="H276" t="s">
         <v>33</v>
       </c>
-      <c r="I276"/>
+      <c r="I276" t="s">
+        <v>34</v>
+      </c>
       <c r="J276" t="s">
         <v>122</v>
       </c>
       <c r="K276" t="s">
         <v>123</v>
       </c>
       <c r="L276" t="s">
         <v>124</v>
       </c>
       <c r="M276" t="s">
         <v>123</v>
       </c>
       <c r="N276" t="s">
         <v>39</v>
       </c>
       <c r="O276">
         <v>245</v>
       </c>
       <c r="P276" t="s">
         <v>40</v>
       </c>
       <c r="Q276" t="s">
         <v>40</v>
       </c>
       <c r="R276" t="s">
@@ -20610,51 +20724,53 @@
       </c>
     </row>
     <row r="277" spans="1:27">
       <c r="A277"/>
       <c r="B277" t="s">
         <v>237</v>
       </c>
       <c r="C277" t="s">
         <v>238</v>
       </c>
       <c r="D277" t="s">
         <v>215</v>
       </c>
       <c r="E277" t="s">
         <v>239</v>
       </c>
       <c r="F277" t="s">
         <v>31</v>
       </c>
       <c r="G277" t="s">
         <v>32</v>
       </c>
       <c r="H277" t="s">
         <v>33</v>
       </c>
-      <c r="I277"/>
+      <c r="I277" t="s">
+        <v>34</v>
+      </c>
       <c r="J277" t="s">
         <v>35</v>
       </c>
       <c r="K277" t="s">
         <v>36</v>
       </c>
       <c r="L277" t="s">
         <v>37</v>
       </c>
       <c r="M277" t="s">
         <v>38</v>
       </c>
       <c r="N277" t="s">
         <v>39</v>
       </c>
       <c r="O277">
         <v>204</v>
       </c>
       <c r="P277" t="s">
         <v>40</v>
       </c>
       <c r="Q277" t="s">
         <v>40</v>
       </c>
       <c r="R277" t="s">
@@ -20677,51 +20793,53 @@
       </c>
     </row>
     <row r="278" spans="1:27">
       <c r="A278"/>
       <c r="B278" t="s">
         <v>237</v>
       </c>
       <c r="C278" t="s">
         <v>238</v>
       </c>
       <c r="D278" t="s">
         <v>215</v>
       </c>
       <c r="E278" t="s">
         <v>239</v>
       </c>
       <c r="F278" t="s">
         <v>31</v>
       </c>
       <c r="G278" t="s">
         <v>32</v>
       </c>
       <c r="H278" t="s">
         <v>33</v>
       </c>
-      <c r="I278"/>
+      <c r="I278" t="s">
+        <v>34</v>
+      </c>
       <c r="J278" t="s">
         <v>44</v>
       </c>
       <c r="K278" t="s">
         <v>45</v>
       </c>
       <c r="L278" t="s">
         <v>46</v>
       </c>
       <c r="M278" t="s">
         <v>47</v>
       </c>
       <c r="N278" t="s">
         <v>39</v>
       </c>
       <c r="O278">
         <v>204</v>
       </c>
       <c r="P278" t="s">
         <v>40</v>
       </c>
       <c r="Q278" t="s">
         <v>40</v>
       </c>
       <c r="R278" t="s">
@@ -20744,51 +20862,53 @@
       </c>
     </row>
     <row r="279" spans="1:27">
       <c r="A279"/>
       <c r="B279" t="s">
         <v>237</v>
       </c>
       <c r="C279" t="s">
         <v>238</v>
       </c>
       <c r="D279" t="s">
         <v>215</v>
       </c>
       <c r="E279" t="s">
         <v>239</v>
       </c>
       <c r="F279" t="s">
         <v>31</v>
       </c>
       <c r="G279" t="s">
         <v>32</v>
       </c>
       <c r="H279" t="s">
         <v>33</v>
       </c>
-      <c r="I279"/>
+      <c r="I279" t="s">
+        <v>34</v>
+      </c>
       <c r="J279" t="s">
         <v>49</v>
       </c>
       <c r="K279" t="s">
         <v>50</v>
       </c>
       <c r="L279" t="s">
         <v>51</v>
       </c>
       <c r="M279" t="s">
         <v>52</v>
       </c>
       <c r="N279" t="s">
         <v>39</v>
       </c>
       <c r="O279">
         <v>204</v>
       </c>
       <c r="P279" t="s">
         <v>40</v>
       </c>
       <c r="Q279" t="s">
         <v>40</v>
       </c>
       <c r="R279" t="s">
@@ -20815,51 +20935,53 @@
       </c>
     </row>
     <row r="280" spans="1:27">
       <c r="A280"/>
       <c r="B280" t="s">
         <v>237</v>
       </c>
       <c r="C280" t="s">
         <v>238</v>
       </c>
       <c r="D280" t="s">
         <v>215</v>
       </c>
       <c r="E280" t="s">
         <v>239</v>
       </c>
       <c r="F280" t="s">
         <v>31</v>
       </c>
       <c r="G280" t="s">
         <v>32</v>
       </c>
       <c r="H280" t="s">
         <v>33</v>
       </c>
-      <c r="I280"/>
+      <c r="I280" t="s">
+        <v>34</v>
+      </c>
       <c r="J280" t="s">
         <v>55</v>
       </c>
       <c r="K280" t="s">
         <v>56</v>
       </c>
       <c r="L280" t="s">
         <v>57</v>
       </c>
       <c r="M280" t="s">
         <v>58</v>
       </c>
       <c r="N280" t="s">
         <v>39</v>
       </c>
       <c r="O280">
         <v>204</v>
       </c>
       <c r="P280" t="s">
         <v>40</v>
       </c>
       <c r="Q280" t="s">
         <v>40</v>
       </c>
       <c r="R280" t="s">
@@ -20882,51 +21004,53 @@
       </c>
     </row>
     <row r="281" spans="1:27">
       <c r="A281"/>
       <c r="B281" t="s">
         <v>237</v>
       </c>
       <c r="C281" t="s">
         <v>238</v>
       </c>
       <c r="D281" t="s">
         <v>215</v>
       </c>
       <c r="E281" t="s">
         <v>239</v>
       </c>
       <c r="F281" t="s">
         <v>31</v>
       </c>
       <c r="G281" t="s">
         <v>32</v>
       </c>
       <c r="H281" t="s">
         <v>33</v>
       </c>
-      <c r="I281"/>
+      <c r="I281" t="s">
+        <v>34</v>
+      </c>
       <c r="J281" t="s">
         <v>61</v>
       </c>
       <c r="K281" t="s">
         <v>62</v>
       </c>
       <c r="L281" t="s">
         <v>63</v>
       </c>
       <c r="M281" t="s">
         <v>64</v>
       </c>
       <c r="N281" t="s">
         <v>39</v>
       </c>
       <c r="O281">
         <v>204</v>
       </c>
       <c r="P281" t="s">
         <v>40</v>
       </c>
       <c r="Q281" t="s">
         <v>40</v>
       </c>
       <c r="R281" t="s">
@@ -20949,51 +21073,53 @@
       </c>
     </row>
     <row r="282" spans="1:27">
       <c r="A282"/>
       <c r="B282" t="s">
         <v>237</v>
       </c>
       <c r="C282" t="s">
         <v>238</v>
       </c>
       <c r="D282" t="s">
         <v>215</v>
       </c>
       <c r="E282" t="s">
         <v>239</v>
       </c>
       <c r="F282" t="s">
         <v>31</v>
       </c>
       <c r="G282" t="s">
         <v>32</v>
       </c>
       <c r="H282" t="s">
         <v>33</v>
       </c>
-      <c r="I282"/>
+      <c r="I282" t="s">
+        <v>34</v>
+      </c>
       <c r="J282" t="s">
         <v>66</v>
       </c>
       <c r="K282" t="s">
         <v>67</v>
       </c>
       <c r="L282" t="s">
         <v>68</v>
       </c>
       <c r="M282" t="s">
         <v>69</v>
       </c>
       <c r="N282" t="s">
         <v>39</v>
       </c>
       <c r="O282">
         <v>204</v>
       </c>
       <c r="P282" t="s">
         <v>40</v>
       </c>
       <c r="Q282" t="s">
         <v>40</v>
       </c>
       <c r="R282" t="s">
@@ -21018,51 +21144,53 @@
       </c>
     </row>
     <row r="283" spans="1:27">
       <c r="A283"/>
       <c r="B283" t="s">
         <v>237</v>
       </c>
       <c r="C283" t="s">
         <v>238</v>
       </c>
       <c r="D283" t="s">
         <v>215</v>
       </c>
       <c r="E283" t="s">
         <v>239</v>
       </c>
       <c r="F283" t="s">
         <v>31</v>
       </c>
       <c r="G283" t="s">
         <v>32</v>
       </c>
       <c r="H283" t="s">
         <v>33</v>
       </c>
-      <c r="I283"/>
+      <c r="I283" t="s">
+        <v>34</v>
+      </c>
       <c r="J283" t="s">
         <v>72</v>
       </c>
       <c r="K283" t="s">
         <v>73</v>
       </c>
       <c r="L283" t="s">
         <v>74</v>
       </c>
       <c r="M283" t="s">
         <v>73</v>
       </c>
       <c r="N283" t="s">
         <v>39</v>
       </c>
       <c r="O283">
         <v>204</v>
       </c>
       <c r="P283" t="s">
         <v>40</v>
       </c>
       <c r="Q283" t="s">
         <v>40</v>
       </c>
       <c r="R283" t="s">
@@ -21087,51 +21215,53 @@
       </c>
     </row>
     <row r="284" spans="1:27">
       <c r="A284"/>
       <c r="B284" t="s">
         <v>237</v>
       </c>
       <c r="C284" t="s">
         <v>238</v>
       </c>
       <c r="D284" t="s">
         <v>215</v>
       </c>
       <c r="E284" t="s">
         <v>239</v>
       </c>
       <c r="F284" t="s">
         <v>31</v>
       </c>
       <c r="G284" t="s">
         <v>32</v>
       </c>
       <c r="H284" t="s">
         <v>33</v>
       </c>
-      <c r="I284"/>
+      <c r="I284" t="s">
+        <v>34</v>
+      </c>
       <c r="J284" t="s">
         <v>77</v>
       </c>
       <c r="K284" t="s">
         <v>78</v>
       </c>
       <c r="L284" t="s">
         <v>79</v>
       </c>
       <c r="M284" t="s">
         <v>78</v>
       </c>
       <c r="N284" t="s">
         <v>39</v>
       </c>
       <c r="O284">
         <v>204</v>
       </c>
       <c r="P284" t="s">
         <v>40</v>
       </c>
       <c r="Q284" t="s">
         <v>40</v>
       </c>
       <c r="R284" t="s">
@@ -21156,51 +21286,53 @@
       </c>
     </row>
     <row r="285" spans="1:27">
       <c r="A285"/>
       <c r="B285" t="s">
         <v>237</v>
       </c>
       <c r="C285" t="s">
         <v>238</v>
       </c>
       <c r="D285" t="s">
         <v>215</v>
       </c>
       <c r="E285" t="s">
         <v>239</v>
       </c>
       <c r="F285" t="s">
         <v>31</v>
       </c>
       <c r="G285" t="s">
         <v>32</v>
       </c>
       <c r="H285" t="s">
         <v>33</v>
       </c>
-      <c r="I285"/>
+      <c r="I285" t="s">
+        <v>34</v>
+      </c>
       <c r="J285" t="s">
         <v>81</v>
       </c>
       <c r="K285" t="s">
         <v>82</v>
       </c>
       <c r="L285" t="s">
         <v>83</v>
       </c>
       <c r="M285" t="s">
         <v>82</v>
       </c>
       <c r="N285" t="s">
         <v>39</v>
       </c>
       <c r="O285">
         <v>204</v>
       </c>
       <c r="P285" t="s">
         <v>40</v>
       </c>
       <c r="Q285" t="s">
         <v>40</v>
       </c>
       <c r="R285" t="s">
@@ -21223,51 +21355,53 @@
       </c>
     </row>
     <row r="286" spans="1:27">
       <c r="A286"/>
       <c r="B286" t="s">
         <v>237</v>
       </c>
       <c r="C286" t="s">
         <v>238</v>
       </c>
       <c r="D286" t="s">
         <v>215</v>
       </c>
       <c r="E286" t="s">
         <v>239</v>
       </c>
       <c r="F286" t="s">
         <v>31</v>
       </c>
       <c r="G286" t="s">
         <v>32</v>
       </c>
       <c r="H286" t="s">
         <v>33</v>
       </c>
-      <c r="I286"/>
+      <c r="I286" t="s">
+        <v>34</v>
+      </c>
       <c r="J286" t="s">
         <v>86</v>
       </c>
       <c r="K286" t="s">
         <v>87</v>
       </c>
       <c r="L286" t="s">
         <v>88</v>
       </c>
       <c r="M286" t="s">
         <v>87</v>
       </c>
       <c r="N286" t="s">
         <v>39</v>
       </c>
       <c r="O286">
         <v>204</v>
       </c>
       <c r="P286" t="s">
         <v>40</v>
       </c>
       <c r="Q286" t="s">
         <v>40</v>
       </c>
       <c r="R286" t="s">
@@ -21290,51 +21424,53 @@
       </c>
     </row>
     <row r="287" spans="1:27">
       <c r="A287"/>
       <c r="B287" t="s">
         <v>237</v>
       </c>
       <c r="C287" t="s">
         <v>238</v>
       </c>
       <c r="D287" t="s">
         <v>215</v>
       </c>
       <c r="E287" t="s">
         <v>239</v>
       </c>
       <c r="F287" t="s">
         <v>31</v>
       </c>
       <c r="G287" t="s">
         <v>32</v>
       </c>
       <c r="H287" t="s">
         <v>33</v>
       </c>
-      <c r="I287"/>
+      <c r="I287" t="s">
+        <v>34</v>
+      </c>
       <c r="J287" t="s">
         <v>90</v>
       </c>
       <c r="K287" t="s">
         <v>91</v>
       </c>
       <c r="L287" t="s">
         <v>92</v>
       </c>
       <c r="M287" t="s">
         <v>91</v>
       </c>
       <c r="N287" t="s">
         <v>39</v>
       </c>
       <c r="O287">
         <v>204</v>
       </c>
       <c r="P287" t="s">
         <v>40</v>
       </c>
       <c r="Q287" t="s">
         <v>40</v>
       </c>
       <c r="R287" t="s">
@@ -21357,51 +21493,53 @@
       </c>
     </row>
     <row r="288" spans="1:27">
       <c r="A288"/>
       <c r="B288" t="s">
         <v>237</v>
       </c>
       <c r="C288" t="s">
         <v>238</v>
       </c>
       <c r="D288" t="s">
         <v>215</v>
       </c>
       <c r="E288" t="s">
         <v>239</v>
       </c>
       <c r="F288" t="s">
         <v>31</v>
       </c>
       <c r="G288" t="s">
         <v>32</v>
       </c>
       <c r="H288" t="s">
         <v>33</v>
       </c>
-      <c r="I288"/>
+      <c r="I288" t="s">
+        <v>34</v>
+      </c>
       <c r="J288" t="s">
         <v>95</v>
       </c>
       <c r="K288" t="s">
         <v>96</v>
       </c>
       <c r="L288" t="s">
         <v>97</v>
       </c>
       <c r="M288" t="s">
         <v>96</v>
       </c>
       <c r="N288" t="s">
         <v>39</v>
       </c>
       <c r="O288">
         <v>204</v>
       </c>
       <c r="P288" t="s">
         <v>40</v>
       </c>
       <c r="Q288" t="s">
         <v>40</v>
       </c>
       <c r="R288" t="s">
@@ -21424,51 +21562,53 @@
       </c>
     </row>
     <row r="289" spans="1:27">
       <c r="A289"/>
       <c r="B289" t="s">
         <v>237</v>
       </c>
       <c r="C289" t="s">
         <v>238</v>
       </c>
       <c r="D289" t="s">
         <v>215</v>
       </c>
       <c r="E289" t="s">
         <v>239</v>
       </c>
       <c r="F289" t="s">
         <v>31</v>
       </c>
       <c r="G289" t="s">
         <v>32</v>
       </c>
       <c r="H289" t="s">
         <v>33</v>
       </c>
-      <c r="I289"/>
+      <c r="I289" t="s">
+        <v>34</v>
+      </c>
       <c r="J289" t="s">
         <v>99</v>
       </c>
       <c r="K289" t="s">
         <v>100</v>
       </c>
       <c r="L289" t="s">
         <v>101</v>
       </c>
       <c r="M289" t="s">
         <v>100</v>
       </c>
       <c r="N289" t="s">
         <v>39</v>
       </c>
       <c r="O289">
         <v>204</v>
       </c>
       <c r="P289" t="s">
         <v>40</v>
       </c>
       <c r="Q289" t="s">
         <v>40</v>
       </c>
       <c r="R289" t="s">
@@ -21491,51 +21631,53 @@
       </c>
     </row>
     <row r="290" spans="1:27">
       <c r="A290"/>
       <c r="B290" t="s">
         <v>237</v>
       </c>
       <c r="C290" t="s">
         <v>238</v>
       </c>
       <c r="D290" t="s">
         <v>215</v>
       </c>
       <c r="E290" t="s">
         <v>239</v>
       </c>
       <c r="F290" t="s">
         <v>31</v>
       </c>
       <c r="G290" t="s">
         <v>32</v>
       </c>
       <c r="H290" t="s">
         <v>33</v>
       </c>
-      <c r="I290"/>
+      <c r="I290" t="s">
+        <v>34</v>
+      </c>
       <c r="J290" t="s">
         <v>103</v>
       </c>
       <c r="K290" t="s">
         <v>104</v>
       </c>
       <c r="L290" t="s">
         <v>105</v>
       </c>
       <c r="M290" t="s">
         <v>104</v>
       </c>
       <c r="N290" t="s">
         <v>39</v>
       </c>
       <c r="O290">
         <v>204</v>
       </c>
       <c r="P290" t="s">
         <v>40</v>
       </c>
       <c r="Q290" t="s">
         <v>40</v>
       </c>
       <c r="R290" t="s">
@@ -21558,51 +21700,53 @@
       </c>
     </row>
     <row r="291" spans="1:27">
       <c r="A291"/>
       <c r="B291" t="s">
         <v>237</v>
       </c>
       <c r="C291" t="s">
         <v>238</v>
       </c>
       <c r="D291" t="s">
         <v>215</v>
       </c>
       <c r="E291" t="s">
         <v>239</v>
       </c>
       <c r="F291" t="s">
         <v>31</v>
       </c>
       <c r="G291" t="s">
         <v>32</v>
       </c>
       <c r="H291" t="s">
         <v>33</v>
       </c>
-      <c r="I291"/>
+      <c r="I291" t="s">
+        <v>34</v>
+      </c>
       <c r="J291" t="s">
         <v>107</v>
       </c>
       <c r="K291" t="s">
         <v>108</v>
       </c>
       <c r="L291" t="s">
         <v>109</v>
       </c>
       <c r="M291" t="s">
         <v>108</v>
       </c>
       <c r="N291" t="s">
         <v>39</v>
       </c>
       <c r="O291">
         <v>204</v>
       </c>
       <c r="P291" t="s">
         <v>40</v>
       </c>
       <c r="Q291" t="s">
         <v>40</v>
       </c>
       <c r="R291" t="s">
@@ -21625,51 +21769,53 @@
       </c>
     </row>
     <row r="292" spans="1:27">
       <c r="A292"/>
       <c r="B292" t="s">
         <v>237</v>
       </c>
       <c r="C292" t="s">
         <v>238</v>
       </c>
       <c r="D292" t="s">
         <v>215</v>
       </c>
       <c r="E292" t="s">
         <v>239</v>
       </c>
       <c r="F292" t="s">
         <v>31</v>
       </c>
       <c r="G292" t="s">
         <v>32</v>
       </c>
       <c r="H292" t="s">
         <v>33</v>
       </c>
-      <c r="I292"/>
+      <c r="I292" t="s">
+        <v>34</v>
+      </c>
       <c r="J292" t="s">
         <v>110</v>
       </c>
       <c r="K292" t="s">
         <v>111</v>
       </c>
       <c r="L292" t="s">
         <v>112</v>
       </c>
       <c r="M292" t="s">
         <v>111</v>
       </c>
       <c r="N292" t="s">
         <v>39</v>
       </c>
       <c r="O292">
         <v>204</v>
       </c>
       <c r="P292" t="s">
         <v>40</v>
       </c>
       <c r="Q292" t="s">
         <v>40</v>
       </c>
       <c r="R292" t="s">
@@ -21692,51 +21838,53 @@
       </c>
     </row>
     <row r="293" spans="1:27">
       <c r="A293"/>
       <c r="B293" t="s">
         <v>237</v>
       </c>
       <c r="C293" t="s">
         <v>238</v>
       </c>
       <c r="D293" t="s">
         <v>215</v>
       </c>
       <c r="E293" t="s">
         <v>239</v>
       </c>
       <c r="F293" t="s">
         <v>31</v>
       </c>
       <c r="G293" t="s">
         <v>32</v>
       </c>
       <c r="H293" t="s">
         <v>33</v>
       </c>
-      <c r="I293"/>
+      <c r="I293" t="s">
+        <v>34</v>
+      </c>
       <c r="J293" t="s">
         <v>114</v>
       </c>
       <c r="K293" t="s">
         <v>115</v>
       </c>
       <c r="L293" t="s">
         <v>116</v>
       </c>
       <c r="M293" t="s">
         <v>115</v>
       </c>
       <c r="N293" t="s">
         <v>39</v>
       </c>
       <c r="O293">
         <v>204</v>
       </c>
       <c r="P293" t="s">
         <v>40</v>
       </c>
       <c r="Q293" t="s">
         <v>40</v>
       </c>
       <c r="R293" t="s">
@@ -21759,51 +21907,53 @@
       </c>
     </row>
     <row r="294" spans="1:27">
       <c r="A294"/>
       <c r="B294" t="s">
         <v>237</v>
       </c>
       <c r="C294" t="s">
         <v>238</v>
       </c>
       <c r="D294" t="s">
         <v>215</v>
       </c>
       <c r="E294" t="s">
         <v>239</v>
       </c>
       <c r="F294" t="s">
         <v>31</v>
       </c>
       <c r="G294" t="s">
         <v>32</v>
       </c>
       <c r="H294" t="s">
         <v>33</v>
       </c>
-      <c r="I294"/>
+      <c r="I294" t="s">
+        <v>34</v>
+      </c>
       <c r="J294" t="s">
         <v>119</v>
       </c>
       <c r="K294" t="s">
         <v>120</v>
       </c>
       <c r="L294" t="s">
         <v>121</v>
       </c>
       <c r="M294" t="s">
         <v>120</v>
       </c>
       <c r="N294" t="s">
         <v>39</v>
       </c>
       <c r="O294">
         <v>204</v>
       </c>
       <c r="P294" t="s">
         <v>40</v>
       </c>
       <c r="Q294" t="s">
         <v>40</v>
       </c>
       <c r="R294" t="s">
@@ -21826,51 +21976,53 @@
       </c>
     </row>
     <row r="295" spans="1:27">
       <c r="A295"/>
       <c r="B295" t="s">
         <v>237</v>
       </c>
       <c r="C295" t="s">
         <v>238</v>
       </c>
       <c r="D295" t="s">
         <v>215</v>
       </c>
       <c r="E295" t="s">
         <v>239</v>
       </c>
       <c r="F295" t="s">
         <v>31</v>
       </c>
       <c r="G295" t="s">
         <v>32</v>
       </c>
       <c r="H295" t="s">
         <v>33</v>
       </c>
-      <c r="I295"/>
+      <c r="I295" t="s">
+        <v>34</v>
+      </c>
       <c r="J295" t="s">
         <v>122</v>
       </c>
       <c r="K295" t="s">
         <v>123</v>
       </c>
       <c r="L295" t="s">
         <v>124</v>
       </c>
       <c r="M295" t="s">
         <v>123</v>
       </c>
       <c r="N295" t="s">
         <v>39</v>
       </c>
       <c r="O295">
         <v>204</v>
       </c>
       <c r="P295" t="s">
         <v>40</v>
       </c>
       <c r="Q295" t="s">
         <v>40</v>
       </c>
       <c r="R295" t="s">