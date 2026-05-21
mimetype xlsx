--- v0 (2025-12-06)
+++ v1 (2026-05-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Results" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="451">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="454">
   <si>
     <t>Time Period</t>
   </si>
   <si>
     <t>Project</t>
   </si>
   <si>
     <t>Study Group</t>
   </si>
   <si>
     <t>Study Group Subset</t>
   </si>
   <si>
     <t>Sample Collection Date</t>
   </si>
   <si>
     <t>Chemical Group</t>
   </si>
   <si>
     <t>Weighted - Unweighted</t>
   </si>
   <si>
     <t>Measured in</t>
   </si>
   <si>
@@ -225,51 +225,51 @@
   <si>
     <t>Propyl paraben</t>
   </si>
   <si>
     <t>94-13-3</t>
   </si>
   <si>
     <t>Propyl Paraben</t>
   </si>
   <si>
     <t>75.2%</t>
   </si>
   <si>
     <t>Triclosan</t>
   </si>
   <si>
     <t>3380-34-5</t>
   </si>
   <si>
     <t>96.3%</t>
   </si>
   <si>
     <t>Herbicides</t>
   </si>
   <si>
-    <t>2,4-Dichlorophenoxyacetic acid (2,4-D)</t>
+    <t>ácido 2,4-diclorofenoxiacético (2,4-D)</t>
   </si>
   <si>
     <t>2,4-D</t>
   </si>
   <si>
     <t>94-75-7</t>
   </si>
   <si>
     <t>2_4-D</t>
   </si>
   <si>
     <t>90.8%</t>
   </si>
   <si>
     <t>0.0500 µg/L</t>
   </si>
   <si>
     <t>Metals</t>
   </si>
   <si>
     <t>Blood</t>
   </si>
   <si>
     <t>Cadmio</t>
   </si>
@@ -279,74 +279,80 @@
   <si>
     <t>7440-43-9</t>
   </si>
   <si>
     <t>100%</t>
   </si>
   <si>
     <t>0.06 µg/L</t>
   </si>
   <si>
     <t>Plomo</t>
   </si>
   <si>
     <t>Lead</t>
   </si>
   <si>
     <t>7439-92-1</t>
   </si>
   <si>
     <t>µg/dL</t>
   </si>
   <si>
     <t>0.02 µg/dL</t>
   </si>
   <si>
+    <t>Manganeso</t>
+  </si>
+  <si>
     <t>Manganese</t>
   </si>
   <si>
     <t>various</t>
   </si>
   <si>
     <t>0.45 µg/L</t>
   </si>
   <si>
     <t>Mercurio</t>
   </si>
   <si>
     <t>Mercury</t>
   </si>
   <si>
     <t>7439-97-6</t>
   </si>
   <si>
     <t>99.1%</t>
   </si>
   <si>
     <t>0.04 µg/L</t>
   </si>
   <si>
+    <t>Arsénico</t>
+  </si>
+  <si>
     <t>Arsenic</t>
   </si>
   <si>
     <t>7440-38-2</t>
   </si>
   <si>
     <t>0.0493 µg/L</t>
   </si>
   <si>
     <t>Creatinine</t>
   </si>
   <si>
     <t>µg/g creatinine</t>
   </si>
   <si>
     <t>0.0420 µg/L</t>
   </si>
   <si>
     <t>98.1%</t>
   </si>
   <si>
     <t>0.0163 µg/L</t>
   </si>
   <si>
     <t>Pesticidas Organoclorados</t>
@@ -477,54 +483,57 @@
   <si>
     <t>6515-38-4</t>
   </si>
   <si>
     <t>Chlorpyrifos, Chlorpyrifos-methyl</t>
   </si>
   <si>
     <t>80.7%</t>
   </si>
   <si>
     <t>Other Pesticides</t>
   </si>
   <si>
     <t>N,N-Diethyl-3-methylbenzamide (DEET)</t>
   </si>
   <si>
     <t>DEET</t>
   </si>
   <si>
     <t>134-62-3</t>
   </si>
   <si>
     <t>12.8%</t>
   </si>
   <si>
+    <t>Perclorato</t>
+  </si>
+  <si>
+    <t>14797-73-0</t>
+  </si>
+  <si>
     <t>Perchlorate</t>
-  </si>
-[...1 lines deleted...]
-    <t>14797-73-0</t>
   </si>
   <si>
     <t>Perfluoroalkyl and  Polyfluoroalkyl Substances (PFASs)</t>
   </si>
   <si>
     <t>2-(N-Ethyl-perfluorooctane sulfonamido) acetic acid [Et-PFOSA-AcOH]</t>
   </si>
   <si>
     <t>Et-PFOSA-AcOH</t>
   </si>
   <si>
     <t>2991-50-6</t>
   </si>
   <si>
     <t>ng/mL</t>
   </si>
   <si>
     <t>24.5%</t>
   </si>
   <si>
     <t>0.0313 ng/mL</t>
   </si>
   <si>
     <t>2-(N-Methyl-perfluorooctane sulfonamido) acetic acid [Me-PFOSA-AcOH]</t>
   </si>
@@ -2600,1164 +2609,1164 @@
       <c r="B12" t="s">
         <v>27</v>
       </c>
       <c r="C12" t="s">
         <v>28</v>
       </c>
       <c r="D12" t="s">
         <v>29</v>
       </c>
       <c r="E12" t="s">
         <v>30</v>
       </c>
       <c r="F12" t="s">
         <v>76</v>
       </c>
       <c r="G12" t="s">
         <v>32</v>
       </c>
       <c r="H12" t="s">
         <v>77</v>
       </c>
       <c r="I12" t="s">
         <v>88</v>
       </c>
       <c r="J12" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="K12" t="s">
+        <v>90</v>
+      </c>
+      <c r="L12" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="M12" t="s">
         <v>37</v>
       </c>
       <c r="N12" t="s">
         <v>38</v>
       </c>
       <c r="O12">
         <v>110</v>
       </c>
       <c r="P12">
         <v>8.09</v>
       </c>
       <c r="Q12">
         <v>7.62</v>
       </c>
       <c r="R12">
         <v>8.58</v>
       </c>
       <c r="S12">
         <v>6.5</v>
       </c>
       <c r="T12">
         <v>8.4</v>
       </c>
       <c r="U12">
         <v>9.8</v>
       </c>
       <c r="V12"/>
       <c r="W12">
         <v>13.4</v>
       </c>
       <c r="X12" t="s">
         <v>81</v>
       </c>
       <c r="Y12"/>
       <c r="Z12" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="AA12"/>
     </row>
     <row r="13" spans="1:27">
       <c r="A13"/>
       <c r="B13" t="s">
         <v>27</v>
       </c>
       <c r="C13" t="s">
         <v>28</v>
       </c>
       <c r="D13" t="s">
         <v>29</v>
       </c>
       <c r="E13" t="s">
         <v>30</v>
       </c>
       <c r="F13" t="s">
         <v>76</v>
       </c>
       <c r="G13" t="s">
         <v>32</v>
       </c>
       <c r="H13" t="s">
         <v>77</v>
       </c>
       <c r="I13" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="J13" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="K13" t="s">
+        <v>94</v>
+      </c>
+      <c r="L13" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="M13" t="s">
         <v>37</v>
       </c>
       <c r="N13" t="s">
         <v>38</v>
       </c>
       <c r="O13">
         <v>110</v>
       </c>
       <c r="P13">
         <v>0.748</v>
       </c>
       <c r="Q13">
         <v>0.602</v>
       </c>
       <c r="R13">
         <v>0.929</v>
       </c>
       <c r="S13">
         <v>0.37</v>
       </c>
       <c r="T13">
         <v>0.745</v>
       </c>
       <c r="U13">
         <v>1.79</v>
       </c>
       <c r="V13"/>
       <c r="W13">
         <v>4.26</v>
       </c>
       <c r="X13" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="Y13"/>
       <c r="Z13" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14"/>
       <c r="B14" t="s">
         <v>27</v>
       </c>
       <c r="C14" t="s">
         <v>28</v>
       </c>
       <c r="D14" t="s">
         <v>29</v>
       </c>
       <c r="E14" t="s">
         <v>30</v>
       </c>
       <c r="F14" t="s">
         <v>76</v>
       </c>
       <c r="G14" t="s">
         <v>32</v>
       </c>
       <c r="H14" t="s">
         <v>33</v>
       </c>
       <c r="I14" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="J14" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="K14" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="L14" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="M14" t="s">
         <v>37</v>
       </c>
       <c r="N14" t="s">
         <v>38</v>
       </c>
       <c r="O14">
         <v>108</v>
       </c>
       <c r="P14">
         <v>11.6</v>
       </c>
       <c r="Q14">
         <v>9.3</v>
       </c>
       <c r="R14">
         <v>14.5</v>
       </c>
       <c r="S14">
         <v>5.08</v>
       </c>
       <c r="T14">
         <v>10.9</v>
       </c>
       <c r="U14">
         <v>21.5</v>
       </c>
       <c r="V14"/>
       <c r="W14">
         <v>102</v>
       </c>
       <c r="X14" t="s">
         <v>81</v>
       </c>
       <c r="Y14"/>
       <c r="Z14" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="AA14"/>
     </row>
     <row r="15" spans="1:27">
       <c r="A15"/>
       <c r="B15" t="s">
         <v>27</v>
       </c>
       <c r="C15" t="s">
         <v>28</v>
       </c>
       <c r="D15" t="s">
         <v>29</v>
       </c>
       <c r="E15" t="s">
         <v>30</v>
       </c>
       <c r="F15" t="s">
         <v>76</v>
       </c>
       <c r="G15" t="s">
         <v>32</v>
       </c>
       <c r="H15" t="s">
         <v>33</v>
       </c>
       <c r="I15" t="s">
         <v>78</v>
       </c>
       <c r="J15" t="s">
         <v>79</v>
       </c>
       <c r="K15" t="s">
         <v>80</v>
       </c>
       <c r="L15" t="s">
         <v>79</v>
       </c>
       <c r="M15" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="N15" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="O15">
         <v>108</v>
       </c>
       <c r="P15">
         <v>0.301</v>
       </c>
       <c r="Q15">
         <v>0.267</v>
       </c>
       <c r="R15">
         <v>0.339</v>
       </c>
       <c r="S15">
         <v>0.186</v>
       </c>
       <c r="T15">
         <v>0.3</v>
       </c>
       <c r="U15">
         <v>0.461</v>
       </c>
       <c r="V15"/>
       <c r="W15">
         <v>0.853</v>
       </c>
       <c r="X15" t="s">
         <v>81</v>
       </c>
       <c r="Y15"/>
       <c r="Z15" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="AA15"/>
     </row>
     <row r="16" spans="1:27">
       <c r="A16"/>
       <c r="B16" t="s">
         <v>27</v>
       </c>
       <c r="C16" t="s">
         <v>28</v>
       </c>
       <c r="D16" t="s">
         <v>29</v>
       </c>
       <c r="E16" t="s">
         <v>30</v>
       </c>
       <c r="F16" t="s">
         <v>76</v>
       </c>
       <c r="G16" t="s">
         <v>32</v>
       </c>
       <c r="H16" t="s">
         <v>33</v>
       </c>
       <c r="I16" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="J16" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="K16" t="s">
+        <v>94</v>
+      </c>
+      <c r="L16" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="M16" t="s">
         <v>37</v>
       </c>
       <c r="N16" t="s">
         <v>38</v>
       </c>
       <c r="O16">
         <v>108</v>
       </c>
       <c r="P16">
         <v>0.21</v>
       </c>
       <c r="Q16">
         <v>0.168</v>
       </c>
       <c r="R16">
         <v>0.263</v>
       </c>
       <c r="S16">
         <v>0.087</v>
       </c>
       <c r="T16">
         <v>0.217</v>
       </c>
       <c r="U16">
         <v>0.509</v>
       </c>
       <c r="V16"/>
       <c r="W16">
         <v>1.14</v>
       </c>
       <c r="X16" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="Y16"/>
       <c r="Z16" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="AA16"/>
     </row>
     <row r="17" spans="1:27">
       <c r="A17"/>
       <c r="B17" t="s">
         <v>27</v>
       </c>
       <c r="C17" t="s">
         <v>28</v>
       </c>
       <c r="D17" t="s">
         <v>29</v>
       </c>
       <c r="E17" t="s">
         <v>30</v>
       </c>
       <c r="F17" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="G17" t="s">
         <v>32</v>
       </c>
       <c r="H17" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="I17" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="J17" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="K17" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="L17" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="M17" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="N17" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="O17">
         <v>110</v>
       </c>
       <c r="P17">
         <v>7.0</v>
       </c>
       <c r="Q17">
         <v>5.42</v>
       </c>
       <c r="R17">
         <v>9.05</v>
       </c>
       <c r="S17">
         <v>2.98</v>
       </c>
       <c r="T17">
         <v>5.94</v>
       </c>
       <c r="U17">
         <v>11.5</v>
       </c>
       <c r="V17"/>
       <c r="W17">
         <v>115</v>
       </c>
       <c r="X17" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="Y17"/>
       <c r="Z17" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>27</v>
       </c>
       <c r="C18" t="s">
         <v>28</v>
       </c>
       <c r="D18" t="s">
         <v>29</v>
       </c>
       <c r="E18" t="s">
         <v>30</v>
       </c>
       <c r="F18" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="G18" t="s">
         <v>32</v>
       </c>
       <c r="H18" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="I18" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="J18" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="K18" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="L18" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="M18" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="N18" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="O18">
         <v>110</v>
       </c>
       <c r="P18">
         <v>321</v>
       </c>
       <c r="Q18">
         <v>266</v>
       </c>
       <c r="R18">
         <v>386</v>
       </c>
       <c r="S18">
         <v>161</v>
       </c>
       <c r="T18">
         <v>318</v>
       </c>
       <c r="U18">
         <v>585</v>
       </c>
       <c r="V18"/>
       <c r="W18">
         <v>2180</v>
       </c>
       <c r="X18" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="Y18"/>
       <c r="Z18" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="AA18"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19"/>
       <c r="B19" t="s">
         <v>27</v>
       </c>
       <c r="C19" t="s">
         <v>28</v>
       </c>
       <c r="D19" t="s">
         <v>29</v>
       </c>
       <c r="E19" t="s">
         <v>30</v>
       </c>
       <c r="F19" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="G19" t="s">
         <v>32</v>
       </c>
       <c r="H19" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="I19" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="J19" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="K19" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="L19" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="M19" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="N19" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="O19">
         <v>110</v>
       </c>
       <c r="P19" t="s">
         <v>50</v>
       </c>
       <c r="Q19" t="s">
         <v>50</v>
       </c>
       <c r="R19" t="s">
         <v>50</v>
       </c>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="Y19"/>
       <c r="Z19" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="AA19" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:27">
       <c r="A20"/>
       <c r="B20" t="s">
         <v>27</v>
       </c>
       <c r="C20" t="s">
         <v>28</v>
       </c>
       <c r="D20" t="s">
         <v>29</v>
       </c>
       <c r="E20" t="s">
         <v>30</v>
       </c>
       <c r="F20" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="G20" t="s">
         <v>32</v>
       </c>
       <c r="H20" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="I20" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="J20" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="K20" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="L20" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="M20" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="N20" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="O20">
         <v>110</v>
       </c>
       <c r="P20" t="s">
         <v>50</v>
       </c>
       <c r="Q20" t="s">
         <v>50</v>
       </c>
       <c r="R20" t="s">
         <v>50</v>
       </c>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20">
         <v>10.6</v>
       </c>
       <c r="X20" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="Y20"/>
       <c r="Z20" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="AA20" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="21" spans="1:27">
       <c r="A21"/>
       <c r="B21" t="s">
         <v>27</v>
       </c>
       <c r="C21" t="s">
         <v>28</v>
       </c>
       <c r="D21" t="s">
         <v>29</v>
       </c>
       <c r="E21" t="s">
         <v>30</v>
       </c>
       <c r="F21" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="G21" t="s">
         <v>32</v>
       </c>
       <c r="H21" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="I21" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="J21" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="K21" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="L21" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="M21" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="N21" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="O21">
         <v>110</v>
       </c>
       <c r="P21">
         <v>11.6</v>
       </c>
       <c r="Q21">
         <v>10.8</v>
       </c>
       <c r="R21">
         <v>12.5</v>
       </c>
       <c r="S21">
         <v>9.21</v>
       </c>
       <c r="T21">
         <v>11.4</v>
       </c>
       <c r="U21">
         <v>14.0</v>
       </c>
       <c r="V21"/>
       <c r="W21">
         <v>20.6</v>
       </c>
       <c r="X21" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="Y21"/>
       <c r="Z21" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="AA21"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22"/>
       <c r="B22" t="s">
         <v>27</v>
       </c>
       <c r="C22" t="s">
         <v>28</v>
       </c>
       <c r="D22" t="s">
         <v>29</v>
       </c>
       <c r="E22" t="s">
         <v>30</v>
       </c>
       <c r="F22" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="G22" t="s">
         <v>32</v>
       </c>
       <c r="H22" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="I22" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="J22" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="K22" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="L22" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="M22" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="N22" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="O22">
         <v>110</v>
       </c>
       <c r="P22">
         <v>7.61</v>
       </c>
       <c r="Q22">
         <v>6.41</v>
       </c>
       <c r="R22">
         <v>9.02</v>
       </c>
       <c r="S22">
         <v>5.45</v>
       </c>
       <c r="T22">
         <v>8.3</v>
       </c>
       <c r="U22">
         <v>13.2</v>
       </c>
       <c r="V22"/>
       <c r="W22">
         <v>28.4</v>
       </c>
       <c r="X22" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="Y22"/>
       <c r="Z22" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="AA22"/>
     </row>
     <row r="23" spans="1:27">
       <c r="A23"/>
       <c r="B23" t="s">
         <v>27</v>
       </c>
       <c r="C23" t="s">
         <v>28</v>
       </c>
       <c r="D23" t="s">
         <v>29</v>
       </c>
       <c r="E23" t="s">
         <v>30</v>
       </c>
       <c r="F23" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="G23" t="s">
         <v>32</v>
       </c>
       <c r="H23" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="I23" t="s">
+        <v>138</v>
+      </c>
+      <c r="J23" t="s">
+        <v>138</v>
+      </c>
+      <c r="K23" t="s">
+        <v>139</v>
+      </c>
+      <c r="L23" t="s">
         <v>136</v>
       </c>
-      <c r="J23" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="M23" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="N23" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="O23">
         <v>110</v>
       </c>
       <c r="P23">
         <v>14.3</v>
       </c>
       <c r="Q23">
         <v>12.0</v>
       </c>
       <c r="R23">
         <v>17.0</v>
       </c>
       <c r="S23">
         <v>8.31</v>
       </c>
       <c r="T23">
         <v>14.5</v>
       </c>
       <c r="U23">
         <v>25.1</v>
       </c>
       <c r="V23"/>
       <c r="W23">
         <v>60.8</v>
       </c>
       <c r="X23" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="Y23"/>
       <c r="Z23" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="AA23"/>
     </row>
     <row r="24" spans="1:27">
       <c r="A24"/>
       <c r="B24" t="s">
         <v>27</v>
       </c>
       <c r="C24" t="s">
         <v>28</v>
       </c>
       <c r="D24" t="s">
         <v>29</v>
       </c>
       <c r="E24" t="s">
         <v>30</v>
       </c>
       <c r="F24" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="G24" t="s">
         <v>32</v>
       </c>
       <c r="H24" t="s">
         <v>33</v>
       </c>
       <c r="I24" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="J24" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="K24" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="L24" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="M24" t="s">
         <v>37</v>
       </c>
       <c r="N24" t="s">
         <v>38</v>
       </c>
       <c r="O24">
         <v>109</v>
       </c>
       <c r="P24" t="s">
         <v>50</v>
       </c>
       <c r="Q24" t="s">
         <v>50</v>
       </c>
       <c r="R24" t="s">
         <v>50</v>
       </c>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24">
         <v>0.0944</v>
       </c>
       <c r="V24"/>
       <c r="W24">
         <v>0.708</v>
       </c>
       <c r="X24" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="Y24"/>
       <c r="Z24" t="s">
         <v>75</v>
       </c>
       <c r="AA24" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="25" spans="1:27">
       <c r="A25"/>
       <c r="B25" t="s">
         <v>27</v>
       </c>
       <c r="C25" t="s">
         <v>28</v>
       </c>
       <c r="D25" t="s">
         <v>29</v>
       </c>
       <c r="E25" t="s">
         <v>30</v>
       </c>
       <c r="F25" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="G25" t="s">
         <v>32</v>
       </c>
       <c r="H25" t="s">
         <v>33</v>
       </c>
       <c r="I25" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="J25" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="K25" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="L25" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="M25" t="s">
         <v>37</v>
       </c>
       <c r="N25" t="s">
         <v>38</v>
       </c>
       <c r="O25">
         <v>109</v>
       </c>
       <c r="P25">
         <v>1.23</v>
       </c>
       <c r="Q25">
         <v>1.05</v>
       </c>
       <c r="R25">
         <v>1.45</v>
       </c>
       <c r="S25">
         <v>0.706</v>
       </c>
       <c r="T25">
         <v>1.24</v>
       </c>
       <c r="U25">
         <v>2.24</v>
       </c>
       <c r="V25"/>
       <c r="W25">
         <v>4.4</v>
       </c>
       <c r="X25" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="Y25"/>
       <c r="Z25" t="s">
         <v>40</v>
       </c>
       <c r="AA25"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26"/>
       <c r="B26" t="s">
         <v>27</v>
       </c>
       <c r="C26" t="s">
         <v>28</v>
       </c>
       <c r="D26" t="s">
         <v>29</v>
       </c>
       <c r="E26" t="s">
         <v>30</v>
       </c>
       <c r="F26" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="G26" t="s">
         <v>32</v>
       </c>
       <c r="H26" t="s">
         <v>33</v>
       </c>
       <c r="I26" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="J26" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="K26" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="L26" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="M26" t="s">
         <v>37</v>
       </c>
       <c r="N26" t="s">
         <v>38</v>
       </c>
       <c r="O26">
         <v>109</v>
       </c>
       <c r="P26" t="s">
         <v>50</v>
       </c>
       <c r="Q26" t="s">
         <v>50</v>
       </c>
       <c r="R26" t="s">
         <v>50</v>
       </c>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26">
         <v>0.502</v>
       </c>
       <c r="X26" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="Y26"/>
       <c r="Z26" t="s">
         <v>75</v>
       </c>
       <c r="AA26" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="27" spans="1:27">
       <c r="A27"/>
       <c r="B27" t="s">
         <v>27</v>
       </c>
       <c r="C27" t="s">
         <v>28</v>
       </c>
       <c r="D27" t="s">
         <v>29</v>
       </c>
       <c r="E27" t="s">
         <v>30</v>
       </c>
       <c r="F27" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="G27" t="s">
         <v>32</v>
       </c>
       <c r="H27" t="s">
         <v>33</v>
       </c>
       <c r="I27" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="J27"/>
       <c r="K27" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="L27" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="M27" t="s">
         <v>37</v>
       </c>
       <c r="N27" t="s">
         <v>38</v>
       </c>
       <c r="O27">
         <v>102</v>
       </c>
       <c r="P27">
         <v>3.77</v>
       </c>
       <c r="Q27">
         <v>3.23</v>
       </c>
       <c r="R27">
         <v>4.39</v>
       </c>
       <c r="S27">
         <v>2.26</v>
       </c>
       <c r="T27">
         <v>3.76</v>
       </c>
@@ -3770,1180 +3779,1180 @@
       </c>
       <c r="X27" t="s">
         <v>81</v>
       </c>
       <c r="Y27"/>
       <c r="Z27" t="s">
         <v>40</v>
       </c>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28"/>
       <c r="B28" t="s">
         <v>27</v>
       </c>
       <c r="C28" t="s">
         <v>28</v>
       </c>
       <c r="D28" t="s">
         <v>29</v>
       </c>
       <c r="E28" t="s">
         <v>30</v>
       </c>
       <c r="F28" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="G28" t="s">
         <v>32</v>
       </c>
       <c r="H28" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="I28" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="J28" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="K28" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="L28" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="M28" t="s">
         <v>37</v>
       </c>
       <c r="N28" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="O28">
         <v>110</v>
       </c>
       <c r="P28" t="s">
         <v>50</v>
       </c>
       <c r="Q28" t="s">
         <v>50</v>
       </c>
       <c r="R28" t="s">
         <v>50</v>
       </c>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28">
         <v>0.022</v>
       </c>
       <c r="V28"/>
       <c r="W28">
         <v>0.163</v>
       </c>
       <c r="X28" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="Y28"/>
       <c r="Z28" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="AA28" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29"/>
       <c r="B29" t="s">
         <v>27</v>
       </c>
       <c r="C29" t="s">
         <v>28</v>
       </c>
       <c r="D29" t="s">
         <v>29</v>
       </c>
       <c r="E29" t="s">
         <v>30</v>
       </c>
       <c r="F29" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="G29" t="s">
         <v>32</v>
       </c>
       <c r="H29" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="I29" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="J29" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="K29" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="L29" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="M29" t="s">
         <v>37</v>
       </c>
       <c r="N29" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="O29">
         <v>110</v>
       </c>
       <c r="P29">
         <v>0.174</v>
       </c>
       <c r="Q29">
         <v>0.142</v>
       </c>
       <c r="R29">
         <v>0.213</v>
       </c>
       <c r="S29">
         <v>0.0945</v>
       </c>
       <c r="T29">
         <v>0.165</v>
       </c>
       <c r="U29">
         <v>0.329</v>
       </c>
       <c r="V29"/>
       <c r="W29">
         <v>1.35</v>
       </c>
       <c r="X29" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="Y29"/>
       <c r="Z29" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="AA29"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30"/>
       <c r="B30" t="s">
         <v>27</v>
       </c>
       <c r="C30" t="s">
         <v>28</v>
       </c>
       <c r="D30" t="s">
         <v>29</v>
       </c>
       <c r="E30" t="s">
         <v>30</v>
       </c>
       <c r="F30" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="G30" t="s">
         <v>32</v>
       </c>
       <c r="H30" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="I30" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="J30" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="K30" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="L30" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="M30" t="s">
         <v>37</v>
       </c>
       <c r="N30" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="O30">
         <v>110</v>
       </c>
       <c r="P30" t="s">
         <v>50</v>
       </c>
       <c r="Q30" t="s">
         <v>50</v>
       </c>
       <c r="R30" t="s">
         <v>50</v>
       </c>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30">
         <v>0.068</v>
       </c>
       <c r="X30" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="Y30"/>
       <c r="Z30" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="AA30" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="31" spans="1:27">
       <c r="A31"/>
       <c r="B31" t="s">
         <v>27</v>
       </c>
       <c r="C31" t="s">
         <v>28</v>
       </c>
       <c r="D31" t="s">
         <v>29</v>
       </c>
       <c r="E31" t="s">
         <v>30</v>
       </c>
       <c r="F31" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="G31" t="s">
         <v>32</v>
       </c>
       <c r="H31" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="I31" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="J31" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="K31" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="L31" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="M31" t="s">
         <v>37</v>
       </c>
       <c r="N31" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="O31">
         <v>110</v>
       </c>
       <c r="P31">
         <v>0.245</v>
       </c>
       <c r="Q31">
         <v>0.216</v>
       </c>
       <c r="R31">
         <v>0.278</v>
       </c>
       <c r="S31">
         <v>0.16</v>
       </c>
       <c r="T31">
         <v>0.254</v>
       </c>
       <c r="U31">
         <v>0.334</v>
       </c>
       <c r="V31"/>
       <c r="W31">
         <v>0.767</v>
       </c>
       <c r="X31" t="s">
         <v>81</v>
       </c>
       <c r="Y31"/>
       <c r="Z31" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="AA31"/>
     </row>
     <row r="32" spans="1:27">
       <c r="A32"/>
       <c r="B32" t="s">
         <v>27</v>
       </c>
       <c r="C32" t="s">
         <v>28</v>
       </c>
       <c r="D32" t="s">
         <v>29</v>
       </c>
       <c r="E32" t="s">
         <v>30</v>
       </c>
       <c r="F32" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="G32" t="s">
         <v>32</v>
       </c>
       <c r="H32" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="I32" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="J32" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="K32" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="L32" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="M32" t="s">
         <v>37</v>
       </c>
       <c r="N32" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="O32">
         <v>110</v>
       </c>
       <c r="P32">
         <v>0.0191</v>
       </c>
       <c r="Q32">
         <v>0.0166</v>
       </c>
       <c r="R32">
         <v>0.0221</v>
       </c>
       <c r="S32"/>
       <c r="T32">
         <v>0.0193</v>
       </c>
       <c r="U32">
         <v>0.0303</v>
       </c>
       <c r="V32"/>
       <c r="W32">
         <v>0.0595</v>
       </c>
       <c r="X32" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="Y32"/>
       <c r="Z32" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="AA32"/>
     </row>
     <row r="33" spans="1:27">
       <c r="A33"/>
       <c r="B33" t="s">
         <v>27</v>
       </c>
       <c r="C33" t="s">
         <v>28</v>
       </c>
       <c r="D33" t="s">
         <v>29</v>
       </c>
       <c r="E33" t="s">
         <v>30</v>
       </c>
       <c r="F33" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="G33" t="s">
         <v>32</v>
       </c>
       <c r="H33" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="I33" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="J33" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="K33" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="L33" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="M33" t="s">
         <v>37</v>
       </c>
       <c r="N33" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="O33">
         <v>110</v>
       </c>
       <c r="P33">
         <v>0.0483</v>
       </c>
       <c r="Q33">
         <v>0.0395</v>
       </c>
       <c r="R33">
         <v>0.0591</v>
       </c>
       <c r="S33">
         <v>0.0246</v>
       </c>
       <c r="T33">
         <v>0.0543</v>
       </c>
       <c r="U33">
         <v>0.0901</v>
       </c>
       <c r="V33"/>
       <c r="W33">
         <v>0.269</v>
       </c>
       <c r="X33" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="Y33"/>
       <c r="Z33" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="AA33"/>
     </row>
     <row r="34" spans="1:27">
       <c r="A34"/>
       <c r="B34" t="s">
         <v>27</v>
       </c>
       <c r="C34" t="s">
         <v>28</v>
       </c>
       <c r="D34" t="s">
         <v>29</v>
       </c>
       <c r="E34" t="s">
         <v>30</v>
       </c>
       <c r="F34" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="G34" t="s">
         <v>32</v>
       </c>
       <c r="H34" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="I34" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="J34" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="K34" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="L34" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="M34" t="s">
         <v>37</v>
       </c>
       <c r="N34" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="O34">
         <v>110</v>
       </c>
       <c r="P34">
         <v>1.43</v>
       </c>
       <c r="Q34">
         <v>1.19</v>
       </c>
       <c r="R34">
         <v>1.73</v>
       </c>
       <c r="S34">
         <v>0.917</v>
       </c>
       <c r="T34">
         <v>1.52</v>
       </c>
       <c r="U34">
         <v>2.43</v>
       </c>
       <c r="V34"/>
       <c r="W34">
         <v>6.87</v>
       </c>
       <c r="X34" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="Y34"/>
       <c r="Z34" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="AA34"/>
     </row>
     <row r="35" spans="1:27">
       <c r="A35"/>
       <c r="B35" t="s">
         <v>27</v>
       </c>
       <c r="C35" t="s">
         <v>28</v>
       </c>
       <c r="D35" t="s">
         <v>29</v>
       </c>
       <c r="E35" t="s">
         <v>30</v>
       </c>
       <c r="F35" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="G35" t="s">
         <v>32</v>
       </c>
       <c r="H35" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="I35" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="J35" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="K35" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="L35" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="M35" t="s">
         <v>37</v>
       </c>
       <c r="N35" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="O35">
         <v>110</v>
       </c>
       <c r="P35">
         <v>0.994</v>
       </c>
       <c r="Q35">
         <v>0.92</v>
       </c>
       <c r="R35">
         <v>1.07</v>
       </c>
       <c r="S35">
         <v>0.73</v>
       </c>
       <c r="T35">
         <v>0.984</v>
       </c>
       <c r="U35">
         <v>1.35</v>
       </c>
       <c r="V35"/>
       <c r="W35">
         <v>1.86</v>
       </c>
       <c r="X35" t="s">
         <v>81</v>
       </c>
       <c r="Y35"/>
       <c r="Z35" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="AA35"/>
     </row>
     <row r="36" spans="1:27">
       <c r="A36"/>
       <c r="B36" t="s">
         <v>27</v>
       </c>
       <c r="C36" t="s">
         <v>28</v>
       </c>
       <c r="D36" t="s">
         <v>29</v>
       </c>
       <c r="E36" t="s">
         <v>30</v>
       </c>
       <c r="F36" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="G36" t="s">
         <v>32</v>
       </c>
       <c r="H36" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="I36" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="J36" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="K36" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="L36" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="M36" t="s">
         <v>37</v>
       </c>
       <c r="N36" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="O36">
         <v>110</v>
       </c>
       <c r="P36">
         <v>1.97</v>
       </c>
       <c r="Q36">
         <v>1.76</v>
       </c>
       <c r="R36">
         <v>2.19</v>
       </c>
       <c r="S36">
         <v>1.36</v>
       </c>
       <c r="T36">
         <v>1.99</v>
       </c>
       <c r="U36">
         <v>2.92</v>
       </c>
       <c r="V36"/>
       <c r="W36">
         <v>4.7</v>
       </c>
       <c r="X36" t="s">
         <v>81</v>
       </c>
       <c r="Y36"/>
       <c r="Z36" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="AA36"/>
     </row>
     <row r="37" spans="1:27">
       <c r="A37"/>
       <c r="B37" t="s">
         <v>27</v>
       </c>
       <c r="C37" t="s">
         <v>28</v>
       </c>
       <c r="D37" t="s">
         <v>29</v>
       </c>
       <c r="E37" t="s">
         <v>30</v>
       </c>
       <c r="F37" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="G37" t="s">
         <v>32</v>
       </c>
       <c r="H37" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="I37" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="J37" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="K37" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="L37" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="M37" t="s">
         <v>37</v>
       </c>
       <c r="N37" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="O37">
         <v>110</v>
       </c>
       <c r="P37">
         <v>7.0</v>
       </c>
       <c r="Q37">
         <v>6.12</v>
       </c>
       <c r="R37">
         <v>8.0</v>
       </c>
       <c r="S37">
         <v>4.66</v>
       </c>
       <c r="T37">
         <v>7.1</v>
       </c>
       <c r="U37">
         <v>10.4</v>
       </c>
       <c r="V37"/>
       <c r="W37">
         <v>25.8</v>
       </c>
       <c r="X37" t="s">
         <v>81</v>
       </c>
       <c r="Y37"/>
       <c r="Z37" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AA37"/>
     </row>
     <row r="38" spans="1:27">
       <c r="A38"/>
       <c r="B38" t="s">
         <v>27</v>
       </c>
       <c r="C38" t="s">
         <v>28</v>
       </c>
       <c r="D38" t="s">
         <v>29</v>
       </c>
       <c r="E38" t="s">
         <v>30</v>
       </c>
       <c r="F38" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="G38" t="s">
         <v>32</v>
       </c>
       <c r="H38" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="I38" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="J38" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="K38" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="L38" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="M38" t="s">
         <v>37</v>
       </c>
       <c r="N38" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="O38">
         <v>110</v>
       </c>
       <c r="P38" t="s">
         <v>50</v>
       </c>
       <c r="Q38" t="s">
         <v>50</v>
       </c>
       <c r="R38" t="s">
         <v>50</v>
       </c>
       <c r="S38"/>
       <c r="T38">
         <v>0.0254</v>
       </c>
       <c r="U38">
         <v>0.0487</v>
       </c>
       <c r="V38"/>
       <c r="W38">
         <v>0.195</v>
       </c>
       <c r="X38" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="Y38"/>
       <c r="Z38" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="AA38" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="39" spans="1:27">
       <c r="A39"/>
       <c r="B39" t="s">
         <v>27</v>
       </c>
       <c r="C39" t="s">
         <v>28</v>
       </c>
       <c r="D39" t="s">
         <v>29</v>
       </c>
       <c r="E39" t="s">
         <v>30</v>
       </c>
       <c r="F39" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="G39" t="s">
         <v>32</v>
       </c>
       <c r="H39" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="I39" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="J39" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="K39" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="L39" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="M39" t="s">
         <v>37</v>
       </c>
       <c r="N39" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="O39">
         <v>110</v>
       </c>
       <c r="P39">
         <v>0.128</v>
       </c>
       <c r="Q39">
         <v>0.111</v>
       </c>
       <c r="R39">
         <v>0.148</v>
       </c>
       <c r="S39">
         <v>0.0737</v>
       </c>
       <c r="T39">
         <v>0.123</v>
       </c>
       <c r="U39">
         <v>0.195</v>
       </c>
       <c r="V39"/>
       <c r="W39">
         <v>0.533</v>
       </c>
       <c r="X39" t="s">
         <v>81</v>
       </c>
       <c r="Y39"/>
       <c r="Z39" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="AA39"/>
     </row>
     <row r="40" spans="1:27">
       <c r="A40"/>
       <c r="B40" t="s">
         <v>27</v>
       </c>
       <c r="C40" t="s">
         <v>28</v>
       </c>
       <c r="D40" t="s">
         <v>29</v>
       </c>
       <c r="E40" t="s">
         <v>30</v>
       </c>
       <c r="F40" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="G40" t="s">
         <v>32</v>
       </c>
       <c r="H40" t="s">
         <v>33</v>
       </c>
       <c r="I40" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="J40" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="K40" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="L40" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="M40" t="s">
         <v>37</v>
       </c>
       <c r="N40" t="s">
         <v>38</v>
       </c>
       <c r="O40">
         <v>109</v>
       </c>
       <c r="P40">
         <v>7.49</v>
       </c>
       <c r="Q40">
         <v>5.99</v>
       </c>
       <c r="R40">
         <v>9.36</v>
       </c>
       <c r="S40">
         <v>3.65</v>
       </c>
       <c r="T40">
         <v>7.27</v>
       </c>
       <c r="U40">
         <v>18.6</v>
       </c>
       <c r="V40"/>
       <c r="W40">
         <v>41.9</v>
       </c>
       <c r="X40" t="s">
         <v>81</v>
       </c>
       <c r="Y40"/>
       <c r="Z40" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="AA40"/>
     </row>
     <row r="41" spans="1:27">
       <c r="A41"/>
       <c r="B41" t="s">
         <v>27</v>
       </c>
       <c r="C41" t="s">
         <v>28</v>
       </c>
       <c r="D41" t="s">
         <v>29</v>
       </c>
       <c r="E41" t="s">
         <v>30</v>
       </c>
       <c r="F41" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="G41" t="s">
         <v>32</v>
       </c>
       <c r="H41" t="s">
         <v>33</v>
       </c>
       <c r="I41" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="J41" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="K41" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="L41" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="M41" t="s">
         <v>37</v>
       </c>
       <c r="N41" t="s">
         <v>38</v>
       </c>
       <c r="O41">
         <v>109</v>
       </c>
       <c r="P41" t="s">
         <v>50</v>
       </c>
       <c r="Q41" t="s">
         <v>50</v>
       </c>
       <c r="R41" t="s">
         <v>50</v>
       </c>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="Y41"/>
       <c r="Z41" t="s">
         <v>40</v>
       </c>
       <c r="AA41" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="42" spans="1:27">
       <c r="A42"/>
       <c r="B42" t="s">
         <v>27</v>
       </c>
       <c r="C42" t="s">
         <v>28</v>
       </c>
       <c r="D42" t="s">
         <v>29</v>
       </c>
       <c r="E42" t="s">
         <v>30</v>
       </c>
       <c r="F42" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="G42" t="s">
         <v>32</v>
       </c>
       <c r="H42" t="s">
         <v>33</v>
       </c>
       <c r="I42" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="J42" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="K42" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="L42" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="M42" t="s">
         <v>37</v>
       </c>
       <c r="N42" t="s">
         <v>38</v>
       </c>
       <c r="O42">
         <v>109</v>
       </c>
       <c r="P42">
         <v>1.88</v>
       </c>
       <c r="Q42">
         <v>1.52</v>
       </c>
       <c r="R42">
         <v>2.32</v>
       </c>
       <c r="S42">
         <v>1.03</v>
       </c>
       <c r="T42">
         <v>1.64</v>
       </c>
       <c r="U42">
         <v>3.41</v>
       </c>
       <c r="V42"/>
       <c r="W42">
         <v>14.6</v>
       </c>
       <c r="X42" t="s">
         <v>81</v>
       </c>
       <c r="Y42"/>
       <c r="Z42" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="AA42"/>
     </row>
     <row r="43" spans="1:27">
       <c r="A43"/>
       <c r="B43" t="s">
         <v>27</v>
       </c>
       <c r="C43" t="s">
         <v>28</v>
       </c>
       <c r="D43" t="s">
         <v>29</v>
       </c>
       <c r="E43" t="s">
         <v>30</v>
       </c>
       <c r="F43" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="G43" t="s">
         <v>32</v>
       </c>
       <c r="H43" t="s">
         <v>33</v>
       </c>
       <c r="I43" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="J43" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="K43" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="L43" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="M43" t="s">
         <v>37</v>
       </c>
       <c r="N43" t="s">
         <v>38</v>
       </c>
       <c r="O43">
         <v>109</v>
       </c>
       <c r="P43">
         <v>12.1</v>
       </c>
       <c r="Q43">
         <v>10.0</v>
       </c>
       <c r="R43">
         <v>14.7</v>
       </c>
       <c r="S43">
         <v>7.1</v>
       </c>
       <c r="T43">
         <v>11.7</v>
       </c>
@@ -4956,3548 +4965,3548 @@
       </c>
       <c r="X43" t="s">
         <v>81</v>
       </c>
       <c r="Y43"/>
       <c r="Z43" t="s">
         <v>40</v>
       </c>
       <c r="AA43"/>
     </row>
     <row r="44" spans="1:27">
       <c r="A44"/>
       <c r="B44" t="s">
         <v>27</v>
       </c>
       <c r="C44" t="s">
         <v>28</v>
       </c>
       <c r="D44" t="s">
         <v>29</v>
       </c>
       <c r="E44" t="s">
         <v>30</v>
       </c>
       <c r="F44" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="G44" t="s">
         <v>32</v>
       </c>
       <c r="H44" t="s">
         <v>33</v>
       </c>
       <c r="I44" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="J44" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="K44" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="L44" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="M44" t="s">
         <v>37</v>
       </c>
       <c r="N44" t="s">
         <v>38</v>
       </c>
       <c r="O44">
         <v>109</v>
       </c>
       <c r="P44">
         <v>57.1</v>
       </c>
       <c r="Q44">
         <v>45.2</v>
       </c>
       <c r="R44">
         <v>72.1</v>
       </c>
       <c r="S44">
         <v>25.5</v>
       </c>
       <c r="T44">
         <v>52.1</v>
       </c>
       <c r="U44">
         <v>103</v>
       </c>
       <c r="V44"/>
       <c r="W44">
         <v>584</v>
       </c>
       <c r="X44" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="Y44"/>
       <c r="Z44" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="AA44"/>
     </row>
     <row r="45" spans="1:27">
       <c r="A45"/>
       <c r="B45" t="s">
         <v>27</v>
       </c>
       <c r="C45" t="s">
         <v>28</v>
       </c>
       <c r="D45" t="s">
         <v>29</v>
       </c>
       <c r="E45" t="s">
         <v>30</v>
       </c>
       <c r="F45" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="G45" t="s">
         <v>32</v>
       </c>
       <c r="H45" t="s">
         <v>33</v>
       </c>
       <c r="I45" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="J45" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="K45" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="L45" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M45" t="s">
         <v>37</v>
       </c>
       <c r="N45" t="s">
         <v>38</v>
       </c>
       <c r="O45">
         <v>109</v>
       </c>
       <c r="P45">
         <v>19.0</v>
       </c>
       <c r="Q45">
         <v>16.1</v>
       </c>
       <c r="R45">
         <v>22.4</v>
       </c>
       <c r="S45">
         <v>11.7</v>
       </c>
       <c r="T45">
         <v>18.5</v>
       </c>
       <c r="U45">
         <v>31.6</v>
       </c>
       <c r="V45"/>
       <c r="W45">
         <v>73.5</v>
       </c>
       <c r="X45" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="Y45"/>
       <c r="Z45" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="AA45"/>
     </row>
     <row r="46" spans="1:27">
       <c r="A46"/>
       <c r="B46" t="s">
         <v>27</v>
       </c>
       <c r="C46" t="s">
         <v>28</v>
       </c>
       <c r="D46" t="s">
         <v>29</v>
       </c>
       <c r="E46" t="s">
         <v>30</v>
       </c>
       <c r="F46" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="G46" t="s">
         <v>32</v>
       </c>
       <c r="H46" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="I46" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="J46" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="K46" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="L46" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="M46" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="N46" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="O46">
         <v>110</v>
       </c>
       <c r="P46" t="s">
         <v>50</v>
       </c>
       <c r="Q46" t="s">
         <v>50</v>
       </c>
       <c r="R46" t="s">
         <v>50</v>
       </c>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="Y46"/>
       <c r="Z46" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="AA46" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="47" spans="1:27">
       <c r="A47"/>
       <c r="B47" t="s">
         <v>27</v>
       </c>
       <c r="C47" t="s">
         <v>28</v>
       </c>
       <c r="D47" t="s">
         <v>29</v>
       </c>
       <c r="E47" t="s">
         <v>30</v>
       </c>
       <c r="F47" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="G47" t="s">
         <v>32</v>
       </c>
       <c r="H47" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="I47" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="J47" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="K47" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="L47" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="M47" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="N47" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="O47">
         <v>110</v>
       </c>
       <c r="P47">
         <v>1.81</v>
       </c>
       <c r="Q47">
         <v>1.52</v>
       </c>
       <c r="R47">
         <v>2.16</v>
       </c>
       <c r="S47">
         <v>1.02</v>
       </c>
       <c r="T47">
         <v>1.64</v>
       </c>
       <c r="U47">
         <v>2.63</v>
       </c>
       <c r="V47"/>
       <c r="W47">
         <v>10.2</v>
       </c>
       <c r="X47" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="Y47"/>
       <c r="Z47" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="AA47"/>
     </row>
     <row r="48" spans="1:27">
       <c r="A48"/>
       <c r="B48" t="s">
         <v>27</v>
       </c>
       <c r="C48" t="s">
         <v>28</v>
       </c>
       <c r="D48" t="s">
         <v>29</v>
       </c>
       <c r="E48" t="s">
         <v>30</v>
       </c>
       <c r="F48" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="G48" t="s">
         <v>32</v>
       </c>
       <c r="H48" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="I48" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="J48" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="K48" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="L48" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="M48" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="N48" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="O48">
         <v>110</v>
       </c>
       <c r="P48">
         <v>25.8</v>
       </c>
       <c r="Q48">
         <v>21.0</v>
       </c>
       <c r="R48">
         <v>31.6</v>
       </c>
       <c r="S48">
         <v>12.3</v>
       </c>
       <c r="T48">
         <v>26.9</v>
       </c>
       <c r="U48">
         <v>43.2</v>
       </c>
       <c r="V48"/>
       <c r="W48">
         <v>134</v>
       </c>
       <c r="X48" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="Y48"/>
       <c r="Z48" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="AA48"/>
     </row>
     <row r="49" spans="1:27">
       <c r="A49"/>
       <c r="B49" t="s">
         <v>27</v>
       </c>
       <c r="C49" t="s">
         <v>28</v>
       </c>
       <c r="D49" t="s">
         <v>29</v>
       </c>
       <c r="E49" t="s">
         <v>30</v>
       </c>
       <c r="F49" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="G49" t="s">
         <v>32</v>
       </c>
       <c r="H49" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="I49" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="J49" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="K49" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="L49" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="M49" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="N49" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="O49">
         <v>110</v>
       </c>
       <c r="P49" t="s">
         <v>50</v>
       </c>
       <c r="Q49" t="s">
         <v>50</v>
       </c>
       <c r="R49" t="s">
         <v>50</v>
       </c>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49">
         <v>1.02</v>
       </c>
       <c r="X49" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="Y49"/>
       <c r="Z49" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="AA49" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="50" spans="1:27">
       <c r="A50"/>
       <c r="B50" t="s">
         <v>27</v>
       </c>
       <c r="C50" t="s">
         <v>28</v>
       </c>
       <c r="D50" t="s">
         <v>29</v>
       </c>
       <c r="E50" t="s">
         <v>30</v>
       </c>
       <c r="F50" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="G50" t="s">
         <v>32</v>
       </c>
       <c r="H50" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="I50" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="J50" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="K50" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="L50" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="M50" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="N50" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="O50">
         <v>110</v>
       </c>
       <c r="P50" t="s">
         <v>50</v>
       </c>
       <c r="Q50" t="s">
         <v>50</v>
       </c>
       <c r="R50" t="s">
         <v>50</v>
       </c>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50">
         <v>3.49</v>
       </c>
       <c r="X50" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="Y50"/>
       <c r="Z50" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="AA50" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="51" spans="1:27">
       <c r="A51"/>
       <c r="B51" t="s">
         <v>27</v>
       </c>
       <c r="C51" t="s">
         <v>28</v>
       </c>
       <c r="D51" t="s">
         <v>29</v>
       </c>
       <c r="E51" t="s">
         <v>30</v>
       </c>
       <c r="F51" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="G51" t="s">
         <v>32</v>
       </c>
       <c r="H51" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="I51" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="J51" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="K51" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="L51" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="M51" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="N51" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="O51">
         <v>110</v>
       </c>
       <c r="P51">
         <v>4.75</v>
       </c>
       <c r="Q51">
         <v>3.85</v>
       </c>
       <c r="R51">
         <v>5.85</v>
       </c>
       <c r="S51">
         <v>2.08</v>
       </c>
       <c r="T51">
         <v>4.3</v>
       </c>
       <c r="U51">
         <v>8.36</v>
       </c>
       <c r="V51"/>
       <c r="W51">
         <v>54.7</v>
       </c>
       <c r="X51" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="Y51"/>
       <c r="Z51" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="AA51"/>
     </row>
     <row r="52" spans="1:27">
       <c r="A52"/>
       <c r="B52" t="s">
         <v>27</v>
       </c>
       <c r="C52" t="s">
         <v>28</v>
       </c>
       <c r="D52" t="s">
         <v>29</v>
       </c>
       <c r="E52" t="s">
         <v>30</v>
       </c>
       <c r="F52" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="G52" t="s">
         <v>32</v>
       </c>
       <c r="H52" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="I52" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="J52" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="K52" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="L52" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="M52" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="N52" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="O52">
         <v>110</v>
       </c>
       <c r="P52">
         <v>4.02</v>
       </c>
       <c r="Q52">
         <v>3.24</v>
       </c>
       <c r="R52">
         <v>4.98</v>
       </c>
       <c r="S52">
         <v>2.07</v>
       </c>
       <c r="T52">
         <v>3.72</v>
       </c>
       <c r="U52">
         <v>6.75</v>
       </c>
       <c r="V52"/>
       <c r="W52">
         <v>39.1</v>
       </c>
       <c r="X52" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="Y52"/>
       <c r="Z52" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="AA52"/>
     </row>
     <row r="53" spans="1:27">
       <c r="A53"/>
       <c r="B53" t="s">
         <v>27</v>
       </c>
       <c r="C53" t="s">
         <v>28</v>
       </c>
       <c r="D53" t="s">
         <v>29</v>
       </c>
       <c r="E53" t="s">
         <v>30</v>
       </c>
       <c r="F53" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="G53" t="s">
         <v>32</v>
       </c>
       <c r="H53" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="I53" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="J53" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="K53" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="L53" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="M53" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="N53" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="O53">
         <v>110</v>
       </c>
       <c r="P53">
         <v>13.9</v>
       </c>
       <c r="Q53">
         <v>11.6</v>
       </c>
       <c r="R53">
         <v>16.8</v>
       </c>
       <c r="S53">
         <v>7.08</v>
       </c>
       <c r="T53">
         <v>12.5</v>
       </c>
       <c r="U53">
         <v>24.6</v>
       </c>
       <c r="V53"/>
       <c r="W53">
         <v>98.4</v>
       </c>
       <c r="X53" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="Y53"/>
       <c r="Z53" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="AA53"/>
     </row>
     <row r="54" spans="1:27">
       <c r="A54"/>
       <c r="B54" t="s">
         <v>27</v>
       </c>
       <c r="C54" t="s">
         <v>28</v>
       </c>
       <c r="D54" t="s">
         <v>29</v>
       </c>
       <c r="E54" t="s">
         <v>30</v>
       </c>
       <c r="F54" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="G54" t="s">
         <v>32</v>
       </c>
       <c r="H54" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="I54" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="J54" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="K54" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="L54" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="M54" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="N54" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="O54">
         <v>110</v>
       </c>
       <c r="P54" t="s">
         <v>50</v>
       </c>
       <c r="Q54" t="s">
         <v>50</v>
       </c>
       <c r="R54" t="s">
         <v>50</v>
       </c>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54">
         <v>5.12</v>
       </c>
       <c r="X54" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="Y54"/>
       <c r="Z54" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="AA54" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="55" spans="1:27">
       <c r="A55"/>
       <c r="B55" t="s">
         <v>27</v>
       </c>
       <c r="C55" t="s">
         <v>28</v>
       </c>
       <c r="D55" t="s">
         <v>29</v>
       </c>
       <c r="E55" t="s">
         <v>30</v>
       </c>
       <c r="F55" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="G55" t="s">
         <v>32</v>
       </c>
       <c r="H55" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="I55" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="J55" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="K55" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="L55" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="M55" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="N55" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="O55">
         <v>110</v>
       </c>
       <c r="P55" t="s">
         <v>50</v>
       </c>
       <c r="Q55" t="s">
         <v>50</v>
       </c>
       <c r="R55" t="s">
         <v>50</v>
       </c>
       <c r="S55"/>
       <c r="T55"/>
       <c r="U55"/>
       <c r="V55"/>
       <c r="W55"/>
       <c r="X55" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="Y55"/>
       <c r="Z55" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="AA55" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="56" spans="1:27">
       <c r="A56"/>
       <c r="B56" t="s">
         <v>27</v>
       </c>
       <c r="C56" t="s">
         <v>28</v>
       </c>
       <c r="D56" t="s">
         <v>29</v>
       </c>
       <c r="E56" t="s">
         <v>30</v>
       </c>
       <c r="F56" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="G56" t="s">
         <v>32</v>
       </c>
       <c r="H56" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="I56" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="J56" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="K56" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="L56" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="M56" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="N56" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="O56">
         <v>110</v>
       </c>
       <c r="P56" t="s">
         <v>50</v>
       </c>
       <c r="Q56" t="s">
         <v>50</v>
       </c>
       <c r="R56" t="s">
         <v>50</v>
       </c>
       <c r="S56"/>
       <c r="T56"/>
       <c r="U56"/>
       <c r="V56"/>
       <c r="W56"/>
       <c r="X56" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="Y56"/>
       <c r="Z56" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="AA56" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="57" spans="1:27">
       <c r="A57"/>
       <c r="B57" t="s">
         <v>27</v>
       </c>
       <c r="C57" t="s">
         <v>28</v>
       </c>
       <c r="D57" t="s">
         <v>29</v>
       </c>
       <c r="E57" t="s">
         <v>30</v>
       </c>
       <c r="F57" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="G57" t="s">
         <v>32</v>
       </c>
       <c r="H57" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="I57" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="J57" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="K57" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="L57" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="M57" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="N57" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="O57">
         <v>110</v>
       </c>
       <c r="P57" t="s">
         <v>50</v>
       </c>
       <c r="Q57" t="s">
         <v>50</v>
       </c>
       <c r="R57" t="s">
         <v>50</v>
       </c>
       <c r="S57"/>
       <c r="T57"/>
       <c r="U57">
         <v>1.76</v>
       </c>
       <c r="V57"/>
       <c r="W57">
         <v>4.38</v>
       </c>
       <c r="X57" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="Y57"/>
       <c r="Z57" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="AA57" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="58" spans="1:27">
       <c r="A58"/>
       <c r="B58" t="s">
         <v>27</v>
       </c>
       <c r="C58" t="s">
         <v>28</v>
       </c>
       <c r="D58" t="s">
         <v>29</v>
       </c>
       <c r="E58" t="s">
         <v>30</v>
       </c>
       <c r="F58" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="G58" t="s">
         <v>32</v>
       </c>
       <c r="H58" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="I58" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="J58" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="K58" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="L58" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="M58" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="N58" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="O58">
         <v>110</v>
       </c>
       <c r="P58" t="s">
         <v>50</v>
       </c>
       <c r="Q58" t="s">
         <v>50</v>
       </c>
       <c r="R58" t="s">
         <v>50</v>
       </c>
       <c r="S58"/>
       <c r="T58"/>
       <c r="U58"/>
       <c r="V58"/>
       <c r="W58"/>
       <c r="X58" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="Y58"/>
       <c r="Z58" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="AA58" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="59" spans="1:27">
       <c r="A59"/>
       <c r="B59" t="s">
         <v>27</v>
       </c>
       <c r="C59" t="s">
         <v>28</v>
       </c>
       <c r="D59" t="s">
         <v>29</v>
       </c>
       <c r="E59" t="s">
         <v>30</v>
       </c>
       <c r="F59" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="G59" t="s">
         <v>32</v>
       </c>
       <c r="H59" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="I59" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="J59" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="K59" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="L59" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="M59" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="N59" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="O59">
         <v>110</v>
       </c>
       <c r="P59" t="s">
         <v>50</v>
       </c>
       <c r="Q59" t="s">
         <v>50</v>
       </c>
       <c r="R59" t="s">
         <v>50</v>
       </c>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="Y59"/>
       <c r="Z59" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="AA59" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="60" spans="1:27">
       <c r="A60"/>
       <c r="B60" t="s">
         <v>27</v>
       </c>
       <c r="C60" t="s">
         <v>28</v>
       </c>
       <c r="D60" t="s">
         <v>29</v>
       </c>
       <c r="E60" t="s">
         <v>30</v>
       </c>
       <c r="F60" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="G60" t="s">
         <v>32</v>
       </c>
       <c r="H60" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="I60" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="J60" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="K60" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="L60" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="M60" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="N60" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="O60">
         <v>110</v>
       </c>
       <c r="P60" t="s">
         <v>50</v>
       </c>
       <c r="Q60" t="s">
         <v>50</v>
       </c>
       <c r="R60" t="s">
         <v>50</v>
       </c>
       <c r="S60"/>
       <c r="T60"/>
       <c r="U60"/>
       <c r="V60"/>
       <c r="W60"/>
       <c r="X60" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="Y60"/>
       <c r="Z60" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="AA60" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="61" spans="1:27">
       <c r="A61"/>
       <c r="B61" t="s">
         <v>27</v>
       </c>
       <c r="C61" t="s">
         <v>28</v>
       </c>
       <c r="D61" t="s">
         <v>29</v>
       </c>
       <c r="E61" t="s">
         <v>30</v>
       </c>
       <c r="F61" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="G61" t="s">
         <v>32</v>
       </c>
       <c r="H61" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="I61" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="J61" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="K61" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="L61" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="M61" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="N61" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="O61">
         <v>110</v>
       </c>
       <c r="P61" t="s">
         <v>50</v>
       </c>
       <c r="Q61" t="s">
         <v>50</v>
       </c>
       <c r="R61" t="s">
         <v>50</v>
       </c>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="Y61"/>
       <c r="Z61" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="AA61" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="62" spans="1:27">
       <c r="A62"/>
       <c r="B62" t="s">
         <v>27</v>
       </c>
       <c r="C62" t="s">
         <v>28</v>
       </c>
       <c r="D62" t="s">
         <v>29</v>
       </c>
       <c r="E62" t="s">
         <v>30</v>
       </c>
       <c r="F62" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="G62" t="s">
         <v>32</v>
       </c>
       <c r="H62" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="I62" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="J62" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="K62" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="L62" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="M62" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="N62" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="O62">
         <v>110</v>
       </c>
       <c r="P62" t="s">
         <v>50</v>
       </c>
       <c r="Q62" t="s">
         <v>50</v>
       </c>
       <c r="R62" t="s">
         <v>50</v>
       </c>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62">
         <v>2.57</v>
       </c>
       <c r="X62" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="Y62"/>
       <c r="Z62" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="AA62" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="63" spans="1:27">
       <c r="A63"/>
       <c r="B63" t="s">
         <v>27</v>
       </c>
       <c r="C63" t="s">
         <v>28</v>
       </c>
       <c r="D63" t="s">
         <v>29</v>
       </c>
       <c r="E63" t="s">
         <v>30</v>
       </c>
       <c r="F63" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="G63" t="s">
         <v>32</v>
       </c>
       <c r="H63" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="I63" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="J63" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="K63" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="L63" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="M63" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="N63" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="O63">
         <v>110</v>
       </c>
       <c r="P63" t="s">
         <v>50</v>
       </c>
       <c r="Q63" t="s">
         <v>50</v>
       </c>
       <c r="R63" t="s">
         <v>50</v>
       </c>
       <c r="S63"/>
       <c r="T63"/>
       <c r="U63"/>
       <c r="V63"/>
       <c r="W63"/>
       <c r="X63" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="Y63"/>
       <c r="Z63" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="AA63" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="64" spans="1:27">
       <c r="A64"/>
       <c r="B64" t="s">
         <v>27</v>
       </c>
       <c r="C64" t="s">
         <v>28</v>
       </c>
       <c r="D64" t="s">
         <v>29</v>
       </c>
       <c r="E64" t="s">
         <v>30</v>
       </c>
       <c r="F64" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="G64" t="s">
         <v>32</v>
       </c>
       <c r="H64" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="I64" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="J64" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="K64" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="L64" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="M64" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="N64" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="O64">
         <v>110</v>
       </c>
       <c r="P64" t="s">
         <v>50</v>
       </c>
       <c r="Q64" t="s">
         <v>50</v>
       </c>
       <c r="R64" t="s">
         <v>50</v>
       </c>
       <c r="S64"/>
       <c r="T64"/>
       <c r="U64">
         <v>5.65</v>
       </c>
       <c r="V64"/>
       <c r="W64">
         <v>15.5</v>
       </c>
       <c r="X64" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="Y64"/>
       <c r="Z64" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="AA64" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="65" spans="1:27">
       <c r="A65"/>
       <c r="B65" t="s">
         <v>27</v>
       </c>
       <c r="C65" t="s">
         <v>28</v>
       </c>
       <c r="D65" t="s">
         <v>29</v>
       </c>
       <c r="E65" t="s">
         <v>30</v>
       </c>
       <c r="F65" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="G65" t="s">
         <v>32</v>
       </c>
       <c r="H65" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="I65" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="J65" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="K65" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="L65" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="M65" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="N65" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="O65">
         <v>110</v>
       </c>
       <c r="P65" t="s">
         <v>50</v>
       </c>
       <c r="Q65" t="s">
         <v>50</v>
       </c>
       <c r="R65" t="s">
         <v>50</v>
       </c>
       <c r="S65"/>
       <c r="T65"/>
       <c r="U65">
         <v>1.45</v>
       </c>
       <c r="V65"/>
       <c r="W65">
         <v>2.84</v>
       </c>
       <c r="X65" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="Y65"/>
       <c r="Z65" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="AA65" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="66" spans="1:27">
       <c r="A66"/>
       <c r="B66" t="s">
         <v>27</v>
       </c>
       <c r="C66" t="s">
         <v>28</v>
       </c>
       <c r="D66" t="s">
         <v>29</v>
       </c>
       <c r="E66" t="s">
         <v>30</v>
       </c>
       <c r="F66" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="G66" t="s">
         <v>32</v>
       </c>
       <c r="H66" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="I66" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="J66" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="K66" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="L66" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="M66" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="N66" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="O66">
         <v>110</v>
       </c>
       <c r="P66">
         <v>3.63</v>
       </c>
       <c r="Q66">
         <v>3.12</v>
       </c>
       <c r="R66">
         <v>4.23</v>
       </c>
       <c r="S66">
         <v>1.91</v>
       </c>
       <c r="T66">
         <v>3.27</v>
       </c>
       <c r="U66">
         <v>7.18</v>
       </c>
       <c r="V66"/>
       <c r="W66">
         <v>13.1</v>
       </c>
       <c r="X66" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="Y66"/>
       <c r="Z66" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="AA66"/>
     </row>
     <row r="67" spans="1:27">
       <c r="A67"/>
       <c r="B67" t="s">
         <v>27</v>
       </c>
       <c r="C67" t="s">
         <v>28</v>
       </c>
       <c r="D67" t="s">
         <v>29</v>
       </c>
       <c r="E67" t="s">
         <v>30</v>
       </c>
       <c r="F67" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="G67" t="s">
         <v>32</v>
       </c>
       <c r="H67" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="I67" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="J67" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="K67" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="L67" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="M67" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="N67" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="O67">
         <v>110</v>
       </c>
       <c r="P67">
         <v>2.89</v>
       </c>
       <c r="Q67">
         <v>2.49</v>
       </c>
       <c r="R67">
         <v>3.36</v>
       </c>
       <c r="S67">
         <v>1.61</v>
       </c>
       <c r="T67">
         <v>2.81</v>
       </c>
       <c r="U67">
         <v>4.31</v>
       </c>
       <c r="V67"/>
       <c r="W67">
         <v>11.9</v>
       </c>
       <c r="X67" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="Y67"/>
       <c r="Z67" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="AA67"/>
     </row>
     <row r="68" spans="1:27">
       <c r="A68"/>
       <c r="B68" t="s">
         <v>27</v>
       </c>
       <c r="C68" t="s">
         <v>28</v>
       </c>
       <c r="D68" t="s">
         <v>29</v>
       </c>
       <c r="E68" t="s">
         <v>30</v>
       </c>
       <c r="F68" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="G68" t="s">
         <v>32</v>
       </c>
       <c r="H68" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="I68" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="J68" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="K68" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="L68" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="M68" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="N68" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="O68">
         <v>110</v>
       </c>
       <c r="P68" t="s">
         <v>50</v>
       </c>
       <c r="Q68" t="s">
         <v>50</v>
       </c>
       <c r="R68" t="s">
         <v>50</v>
       </c>
       <c r="S68"/>
       <c r="T68"/>
       <c r="U68">
         <v>1.36</v>
       </c>
       <c r="V68"/>
       <c r="W68">
         <v>2.34</v>
       </c>
       <c r="X68" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="Y68"/>
       <c r="Z68" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="AA68" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="69" spans="1:27">
       <c r="A69"/>
       <c r="B69" t="s">
         <v>27</v>
       </c>
       <c r="C69" t="s">
         <v>28</v>
       </c>
       <c r="D69" t="s">
         <v>29</v>
       </c>
       <c r="E69" t="s">
         <v>30</v>
       </c>
       <c r="F69" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="G69" t="s">
         <v>32</v>
       </c>
       <c r="H69" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="I69" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="J69" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="K69" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="L69" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="M69" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="N69" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="O69">
         <v>110</v>
       </c>
       <c r="P69" t="s">
         <v>50</v>
       </c>
       <c r="Q69" t="s">
         <v>50</v>
       </c>
       <c r="R69" t="s">
         <v>50</v>
       </c>
       <c r="S69"/>
       <c r="T69"/>
       <c r="U69">
         <v>1.73</v>
       </c>
       <c r="V69"/>
       <c r="W69">
         <v>4.54</v>
       </c>
       <c r="X69" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="Y69"/>
       <c r="Z69" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="AA69" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="70" spans="1:27">
       <c r="A70"/>
       <c r="B70" t="s">
         <v>27</v>
       </c>
       <c r="C70" t="s">
         <v>28</v>
       </c>
       <c r="D70" t="s">
         <v>29</v>
       </c>
       <c r="E70" t="s">
         <v>30</v>
       </c>
       <c r="F70" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="G70" t="s">
         <v>32</v>
       </c>
       <c r="H70" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="I70" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="J70" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="K70" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="L70" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="M70" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="N70" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="O70">
         <v>110</v>
       </c>
       <c r="P70">
         <v>4.84</v>
       </c>
       <c r="Q70">
         <v>4.1</v>
       </c>
       <c r="R70">
         <v>5.71</v>
       </c>
       <c r="S70">
         <v>2.43</v>
       </c>
       <c r="T70">
         <v>4.14</v>
       </c>
       <c r="U70">
         <v>8.48</v>
       </c>
       <c r="V70"/>
       <c r="W70">
         <v>19.8</v>
       </c>
       <c r="X70" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="Y70"/>
       <c r="Z70" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="AA70"/>
     </row>
     <row r="71" spans="1:27">
       <c r="A71"/>
       <c r="B71" t="s">
         <v>27</v>
       </c>
       <c r="C71" t="s">
         <v>28</v>
       </c>
       <c r="D71" t="s">
         <v>29</v>
       </c>
       <c r="E71" t="s">
         <v>30</v>
       </c>
       <c r="F71" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="G71" t="s">
         <v>32</v>
       </c>
       <c r="H71" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="I71" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="J71" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="K71" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="L71" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="M71" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="N71" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="O71">
         <v>110</v>
       </c>
       <c r="P71">
         <v>9.6</v>
       </c>
       <c r="Q71">
         <v>8.11</v>
       </c>
       <c r="R71">
         <v>11.4</v>
       </c>
       <c r="S71">
         <v>5.18</v>
       </c>
       <c r="T71">
         <v>9.81</v>
       </c>
       <c r="U71">
         <v>16.7</v>
       </c>
       <c r="V71"/>
       <c r="W71">
         <v>43.4</v>
       </c>
       <c r="X71" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="Y71"/>
       <c r="Z71" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="AA71"/>
     </row>
     <row r="72" spans="1:27">
       <c r="A72"/>
       <c r="B72" t="s">
         <v>27</v>
       </c>
       <c r="C72" t="s">
         <v>28</v>
       </c>
       <c r="D72" t="s">
         <v>29</v>
       </c>
       <c r="E72" t="s">
         <v>30</v>
       </c>
       <c r="F72" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="G72" t="s">
         <v>32</v>
       </c>
       <c r="H72" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="I72" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="J72" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="K72" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="L72" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="M72" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="N72" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="O72">
         <v>110</v>
       </c>
       <c r="P72">
         <v>22.0</v>
       </c>
       <c r="Q72">
         <v>18.5</v>
       </c>
       <c r="R72">
         <v>26.1</v>
       </c>
       <c r="S72">
         <v>12.8</v>
       </c>
       <c r="T72">
         <v>24.7</v>
       </c>
       <c r="U72">
         <v>40.5</v>
       </c>
       <c r="V72"/>
       <c r="W72">
         <v>99.0</v>
       </c>
       <c r="X72" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="Y72"/>
       <c r="Z72" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="AA72"/>
     </row>
     <row r="73" spans="1:27">
       <c r="A73"/>
       <c r="B73" t="s">
         <v>27</v>
       </c>
       <c r="C73" t="s">
         <v>28</v>
       </c>
       <c r="D73" t="s">
         <v>29</v>
       </c>
       <c r="E73" t="s">
         <v>30</v>
       </c>
       <c r="F73" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="G73" t="s">
         <v>32</v>
       </c>
       <c r="H73" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="I73" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="J73" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="K73" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="L73" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="M73" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="N73" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="O73">
         <v>110</v>
       </c>
       <c r="P73">
         <v>3.48</v>
       </c>
       <c r="Q73">
         <v>2.99</v>
       </c>
       <c r="R73">
         <v>4.06</v>
       </c>
       <c r="S73">
         <v>1.85</v>
       </c>
       <c r="T73">
         <v>3.66</v>
       </c>
       <c r="U73">
         <v>5.69</v>
       </c>
       <c r="V73"/>
       <c r="W73">
         <v>13.7</v>
       </c>
       <c r="X73" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="Y73"/>
       <c r="Z73" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="AA73"/>
     </row>
     <row r="74" spans="1:27">
       <c r="A74"/>
       <c r="B74" t="s">
         <v>27</v>
       </c>
       <c r="C74" t="s">
         <v>28</v>
       </c>
       <c r="D74" t="s">
         <v>29</v>
       </c>
       <c r="E74" t="s">
         <v>30</v>
       </c>
       <c r="F74" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="G74" t="s">
         <v>32</v>
       </c>
       <c r="H74" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="I74" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="J74" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="K74" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="L74" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="M74" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="N74" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="O74">
         <v>110</v>
       </c>
       <c r="P74">
         <v>6.3</v>
       </c>
       <c r="Q74">
         <v>5.36</v>
       </c>
       <c r="R74">
         <v>7.4</v>
       </c>
       <c r="S74">
         <v>3.99</v>
       </c>
       <c r="T74">
         <v>6.85</v>
       </c>
       <c r="U74">
         <v>11.9</v>
       </c>
       <c r="V74"/>
       <c r="W74">
         <v>23.2</v>
       </c>
       <c r="X74" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="Y74"/>
       <c r="Z74" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="AA74"/>
     </row>
     <row r="75" spans="1:27">
       <c r="A75"/>
       <c r="B75" t="s">
         <v>27</v>
       </c>
       <c r="C75" t="s">
         <v>28</v>
       </c>
       <c r="D75" t="s">
         <v>29</v>
       </c>
       <c r="E75" t="s">
         <v>30</v>
       </c>
       <c r="F75" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="G75" t="s">
         <v>32</v>
       </c>
       <c r="H75" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="I75" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="J75" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="K75" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="L75" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="M75" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="N75" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="O75">
         <v>110</v>
       </c>
       <c r="P75">
         <v>21.8</v>
       </c>
       <c r="Q75">
         <v>18.2</v>
       </c>
       <c r="R75">
         <v>26.2</v>
       </c>
       <c r="S75">
         <v>13.8</v>
       </c>
       <c r="T75">
         <v>25.7</v>
       </c>
       <c r="U75">
         <v>41.9</v>
       </c>
       <c r="V75"/>
       <c r="W75">
         <v>79.6</v>
       </c>
       <c r="X75" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="Y75"/>
       <c r="Z75" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="AA75"/>
     </row>
     <row r="76" spans="1:27">
       <c r="A76"/>
       <c r="B76" t="s">
         <v>27</v>
       </c>
       <c r="C76" t="s">
         <v>28</v>
       </c>
       <c r="D76" t="s">
         <v>29</v>
       </c>
       <c r="E76" t="s">
         <v>30</v>
       </c>
       <c r="F76" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="G76" t="s">
         <v>32</v>
       </c>
       <c r="H76" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="I76" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="J76" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="K76" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="L76" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="M76" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="N76" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="O76">
         <v>110</v>
       </c>
       <c r="P76">
         <v>2.0</v>
       </c>
       <c r="Q76">
         <v>1.75</v>
       </c>
       <c r="R76">
         <v>2.29</v>
       </c>
       <c r="S76"/>
       <c r="T76">
         <v>1.9</v>
       </c>
       <c r="U76">
         <v>3.26</v>
       </c>
       <c r="V76"/>
       <c r="W76">
         <v>8.51</v>
       </c>
       <c r="X76" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="Y76"/>
       <c r="Z76" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="AA76"/>
     </row>
     <row r="77" spans="1:27">
       <c r="A77"/>
       <c r="B77" t="s">
         <v>27</v>
       </c>
       <c r="C77" t="s">
         <v>28</v>
       </c>
       <c r="D77" t="s">
         <v>29</v>
       </c>
       <c r="E77" t="s">
         <v>30</v>
       </c>
       <c r="F77" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="G77" t="s">
         <v>32</v>
       </c>
       <c r="H77" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="I77" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="J77" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="K77" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="L77" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="M77" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="N77" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="O77">
         <v>110</v>
       </c>
       <c r="P77">
         <v>6.38</v>
       </c>
       <c r="Q77">
         <v>5.37</v>
       </c>
       <c r="R77">
         <v>7.58</v>
       </c>
       <c r="S77">
         <v>3.6</v>
       </c>
       <c r="T77">
         <v>6.9</v>
       </c>
       <c r="U77">
         <v>11.7</v>
       </c>
       <c r="V77"/>
       <c r="W77">
         <v>25.0</v>
       </c>
       <c r="X77" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="Y77"/>
       <c r="Z77" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="AA77"/>
     </row>
     <row r="78" spans="1:27">
       <c r="A78"/>
       <c r="B78" t="s">
         <v>27</v>
       </c>
       <c r="C78" t="s">
         <v>28</v>
       </c>
       <c r="D78" t="s">
         <v>29</v>
       </c>
       <c r="E78" t="s">
         <v>30</v>
       </c>
       <c r="F78" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="G78" t="s">
         <v>32</v>
       </c>
       <c r="H78" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="I78" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="J78" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="K78" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="L78" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="M78" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="N78" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="O78">
         <v>110</v>
       </c>
       <c r="P78">
         <v>5.24</v>
       </c>
       <c r="Q78">
         <v>4.45</v>
       </c>
       <c r="R78">
         <v>6.17</v>
       </c>
       <c r="S78">
         <v>2.96</v>
       </c>
       <c r="T78">
         <v>5.5</v>
       </c>
       <c r="U78">
         <v>9.87</v>
       </c>
       <c r="V78"/>
       <c r="W78">
         <v>19.2</v>
       </c>
       <c r="X78" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="Y78"/>
       <c r="Z78" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="AA78"/>
     </row>
     <row r="79" spans="1:27">
       <c r="A79"/>
       <c r="B79" t="s">
         <v>27</v>
       </c>
       <c r="C79" t="s">
         <v>28</v>
       </c>
       <c r="D79" t="s">
         <v>29</v>
       </c>
       <c r="E79" t="s">
         <v>30</v>
       </c>
       <c r="F79" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="G79" t="s">
         <v>32</v>
       </c>
       <c r="H79" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="I79" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="J79" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="K79" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="L79" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="M79" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="N79" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="O79">
         <v>110</v>
       </c>
       <c r="P79">
         <v>3.15</v>
       </c>
       <c r="Q79">
         <v>2.71</v>
       </c>
       <c r="R79">
         <v>3.66</v>
       </c>
       <c r="S79">
         <v>1.55</v>
       </c>
       <c r="T79">
         <v>3.41</v>
       </c>
       <c r="U79">
         <v>5.35</v>
       </c>
       <c r="V79"/>
       <c r="W79">
         <v>10.8</v>
       </c>
       <c r="X79" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="Y79"/>
       <c r="Z79" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="AA79"/>
     </row>
     <row r="80" spans="1:27">
       <c r="A80"/>
       <c r="B80" t="s">
         <v>27</v>
       </c>
       <c r="C80" t="s">
         <v>28</v>
       </c>
       <c r="D80" t="s">
         <v>29</v>
       </c>
       <c r="E80" t="s">
         <v>30</v>
       </c>
       <c r="F80" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="G80" t="s">
         <v>32</v>
       </c>
       <c r="H80" t="s">
         <v>33</v>
       </c>
       <c r="I80" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="J80" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="K80" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="L80" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="M80" t="s">
         <v>37</v>
       </c>
       <c r="N80" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="O80">
         <v>109</v>
       </c>
       <c r="P80" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="Q80" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="R80" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="S80">
         <v>668</v>
       </c>
       <c r="T80" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="U80" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="V80"/>
       <c r="W80" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="X80" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="Y80"/>
       <c r="Z80" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="AA80"/>
     </row>
     <row r="81" spans="1:27">
       <c r="A81"/>
       <c r="B81" t="s">
         <v>27</v>
       </c>
       <c r="C81" t="s">
         <v>28</v>
       </c>
       <c r="D81" t="s">
         <v>29</v>
       </c>
       <c r="E81" t="s">
         <v>30</v>
       </c>
       <c r="F81" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="G81" t="s">
         <v>32</v>
       </c>
       <c r="H81" t="s">
         <v>33</v>
       </c>
       <c r="I81" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="J81" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="K81" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="L81" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="M81" t="s">
         <v>37</v>
       </c>
       <c r="N81" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="O81">
         <v>109</v>
       </c>
       <c r="P81">
         <v>126</v>
       </c>
       <c r="Q81">
         <v>106</v>
       </c>
       <c r="R81">
         <v>149</v>
       </c>
       <c r="S81">
         <v>80.2</v>
       </c>
       <c r="T81">
         <v>133</v>
       </c>
       <c r="U81">
         <v>259</v>
       </c>
       <c r="V81"/>
       <c r="W81">
         <v>478</v>
       </c>
       <c r="X81" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="Y81"/>
       <c r="Z81" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="AA81"/>
     </row>
     <row r="82" spans="1:27">
       <c r="A82"/>
       <c r="B82" t="s">
         <v>27</v>
       </c>
       <c r="C82" t="s">
         <v>28</v>
       </c>
       <c r="D82" t="s">
         <v>29</v>
       </c>
       <c r="E82" t="s">
         <v>30</v>
       </c>
       <c r="F82" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="G82" t="s">
         <v>32</v>
       </c>
       <c r="H82" t="s">
         <v>33</v>
       </c>
       <c r="I82" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="J82" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="K82" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="L82" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="M82" t="s">
         <v>37</v>
       </c>
       <c r="N82" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="O82">
         <v>109</v>
       </c>
       <c r="P82">
         <v>93.0</v>
       </c>
       <c r="Q82">
         <v>75.1</v>
       </c>
       <c r="R82">
         <v>115</v>
       </c>
       <c r="S82">
         <v>49.3</v>
       </c>
       <c r="T82">
         <v>88.1</v>
       </c>
       <c r="U82">
         <v>177</v>
       </c>
       <c r="V82"/>
       <c r="W82">
         <v>665</v>
       </c>
       <c r="X82" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="Y82"/>
       <c r="Z82" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="AA82"/>
     </row>
     <row r="83" spans="1:27">
       <c r="A83"/>
       <c r="B83" t="s">
         <v>27</v>
       </c>
       <c r="C83" t="s">
         <v>28</v>
       </c>
       <c r="D83" t="s">
         <v>29</v>
       </c>
       <c r="E83" t="s">
         <v>30</v>
       </c>
       <c r="F83" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="G83" t="s">
         <v>32</v>
       </c>
       <c r="H83" t="s">
         <v>33</v>
       </c>
       <c r="I83" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="J83" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="K83" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="L83" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="M83" t="s">
         <v>37</v>
       </c>
       <c r="N83" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="O83">
         <v>109</v>
       </c>
       <c r="P83">
         <v>246</v>
       </c>
       <c r="Q83">
         <v>198</v>
       </c>
       <c r="R83">
         <v>305</v>
       </c>
       <c r="S83">
         <v>121</v>
       </c>
       <c r="T83">
         <v>232</v>
       </c>
       <c r="U83">
         <v>387</v>
       </c>
       <c r="V83"/>
       <c r="W83" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="X83" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="Y83"/>
       <c r="Z83" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="AA83"/>
     </row>
     <row r="84" spans="1:27">
       <c r="A84"/>
       <c r="B84" t="s">
         <v>27</v>
       </c>
       <c r="C84" t="s">
         <v>28</v>
       </c>
       <c r="D84" t="s">
         <v>29</v>
       </c>
       <c r="E84" t="s">
         <v>30</v>
       </c>
       <c r="F84" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="G84" t="s">
         <v>32</v>
       </c>
       <c r="H84" t="s">
         <v>33</v>
       </c>
       <c r="I84" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="J84" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="K84" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
       <c r="L84" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="M84" t="s">
         <v>37</v>
       </c>
       <c r="N84" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="O84">
         <v>109</v>
       </c>
       <c r="P84" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="Q84" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="R84" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="S84" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="T84" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="U84" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="V84"/>
       <c r="W84" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
       <c r="X84" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="Y84"/>
       <c r="Z84" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="AA84"/>
     </row>
     <row r="85" spans="1:27">
       <c r="A85"/>
       <c r="B85" t="s">
         <v>27</v>
       </c>
       <c r="C85" t="s">
         <v>28</v>
       </c>
       <c r="D85" t="s">
         <v>29</v>
       </c>
       <c r="E85" t="s">
         <v>30</v>
       </c>
       <c r="F85" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="G85" t="s">
         <v>32</v>
       </c>
       <c r="H85" t="s">
         <v>33</v>
       </c>
       <c r="I85" t="s">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="J85" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="K85" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="L85" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="M85" t="s">
         <v>37</v>
       </c>
       <c r="N85" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="O85">
         <v>109</v>
       </c>
       <c r="P85">
         <v>39.1</v>
       </c>
       <c r="Q85">
         <v>33.6</v>
       </c>
       <c r="R85">
         <v>45.5</v>
       </c>
       <c r="S85">
         <v>24.4</v>
       </c>
       <c r="T85">
         <v>41.8</v>
       </c>
       <c r="U85">
         <v>70.3</v>
       </c>
       <c r="V85"/>
       <c r="W85">
         <v>119</v>
       </c>
       <c r="X85" t="s">
-        <v>425</v>
+        <v>428</v>
       </c>
       <c r="Y85"/>
       <c r="Z85" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="AA85"/>
     </row>
     <row r="86" spans="1:27">
       <c r="A86"/>
       <c r="B86" t="s">
         <v>27</v>
       </c>
       <c r="C86" t="s">
         <v>28</v>
       </c>
       <c r="D86" t="s">
         <v>29</v>
       </c>
       <c r="E86" t="s">
         <v>30</v>
       </c>
       <c r="F86" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="G86" t="s">
         <v>32</v>
       </c>
       <c r="H86" t="s">
         <v>33</v>
       </c>
       <c r="I86" t="s">
-        <v>426</v>
+        <v>429</v>
       </c>
       <c r="J86" t="s">
-        <v>427</v>
+        <v>430</v>
       </c>
       <c r="K86" t="s">
-        <v>428</v>
+        <v>431</v>
       </c>
       <c r="L86" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="M86" t="s">
         <v>37</v>
       </c>
       <c r="N86" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="O86">
         <v>109</v>
       </c>
       <c r="P86">
         <v>124</v>
       </c>
       <c r="Q86">
         <v>97.9</v>
       </c>
       <c r="R86">
         <v>157</v>
       </c>
       <c r="S86">
         <v>54.2</v>
       </c>
       <c r="T86">
         <v>103</v>
       </c>
       <c r="U86">
         <v>227</v>
       </c>
       <c r="V86"/>
       <c r="W86" t="s">
-        <v>429</v>
+        <v>432</v>
       </c>
       <c r="X86" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="Y86"/>
       <c r="Z86" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="AA86"/>
     </row>
     <row r="87" spans="1:27">
       <c r="A87"/>
       <c r="B87" t="s">
         <v>27</v>
       </c>
       <c r="C87" t="s">
         <v>28</v>
       </c>
       <c r="D87" t="s">
         <v>29</v>
       </c>
       <c r="E87" t="s">
         <v>30</v>
       </c>
       <c r="F87" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="G87" t="s">
         <v>32</v>
       </c>
       <c r="H87" t="s">
         <v>33</v>
       </c>
       <c r="I87" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="J87" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="K87" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="L87" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="M87" t="s">
         <v>37</v>
       </c>
       <c r="N87" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="O87">
         <v>109</v>
       </c>
       <c r="P87">
         <v>57.4</v>
       </c>
       <c r="Q87">
         <v>47.8</v>
       </c>
       <c r="R87">
         <v>68.9</v>
       </c>
       <c r="S87">
         <v>31.7</v>
       </c>
       <c r="T87">
         <v>53.1</v>
       </c>
       <c r="U87">
         <v>117</v>
       </c>
       <c r="V87"/>
       <c r="W87">
         <v>285</v>
       </c>
       <c r="X87" t="s">
         <v>68</v>
       </c>
       <c r="Y87"/>
       <c r="Z87" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="AA87"/>
     </row>
     <row r="88" spans="1:27">
       <c r="A88"/>
       <c r="B88" t="s">
         <v>27</v>
       </c>
       <c r="C88" t="s">
         <v>28</v>
       </c>
       <c r="D88" t="s">
         <v>29</v>
       </c>
       <c r="E88" t="s">
         <v>30</v>
       </c>
       <c r="F88" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="G88" t="s">
         <v>32</v>
       </c>
       <c r="H88" t="s">
         <v>33</v>
       </c>
       <c r="I88" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="J88" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
       <c r="K88" t="s">
-        <v>436</v>
+        <v>439</v>
       </c>
       <c r="L88" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="M88" t="s">
         <v>37</v>
       </c>
       <c r="N88" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="O88">
         <v>109</v>
       </c>
       <c r="P88">
         <v>323</v>
       </c>
       <c r="Q88">
         <v>268</v>
       </c>
       <c r="R88">
         <v>389</v>
       </c>
       <c r="S88">
         <v>184</v>
       </c>
       <c r="T88">
         <v>312</v>
       </c>
       <c r="U88">
         <v>607</v>
       </c>
       <c r="V88"/>
       <c r="W88" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="X88" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="Y88"/>
       <c r="Z88" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="AA88"/>
     </row>
     <row r="89" spans="1:27">
       <c r="A89"/>
       <c r="B89" t="s">
         <v>27</v>
       </c>
       <c r="C89" t="s">
         <v>28</v>
       </c>
       <c r="D89" t="s">
         <v>29</v>
       </c>
       <c r="E89" t="s">
         <v>30</v>
       </c>
       <c r="F89" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="G89" t="s">
         <v>32</v>
       </c>
       <c r="H89" t="s">
         <v>33</v>
       </c>
       <c r="I89" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="J89" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="K89" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="L89" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
       <c r="M89" t="s">
         <v>37</v>
       </c>
       <c r="N89" t="s">
         <v>38</v>
       </c>
       <c r="O89">
         <v>109</v>
       </c>
       <c r="P89">
         <v>0.774</v>
       </c>
       <c r="Q89">
         <v>0.609</v>
       </c>
       <c r="R89">
         <v>0.983</v>
       </c>
       <c r="S89">
         <v>0.39</v>
       </c>
       <c r="T89">
         <v>0.736</v>
       </c>
       <c r="U89">
         <v>1.79</v>
       </c>
       <c r="V89"/>
       <c r="W89">
         <v>5.95</v>
       </c>
       <c r="X89" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="Y89"/>
       <c r="Z89" t="s">
         <v>75</v>
       </c>
       <c r="AA89"/>
     </row>
     <row r="90" spans="1:27">
       <c r="A90"/>
       <c r="B90" t="s">
         <v>27</v>
       </c>
       <c r="C90" t="s">
         <v>28</v>
       </c>
       <c r="D90" t="s">
         <v>29</v>
       </c>
       <c r="E90" t="s">
         <v>30</v>
       </c>
       <c r="F90" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="G90" t="s">
         <v>32</v>
       </c>
       <c r="H90" t="s">
         <v>33</v>
       </c>
       <c r="I90" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="J90" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="K90" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="L90" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="M90" t="s">
         <v>37</v>
       </c>
       <c r="N90" t="s">
         <v>38</v>
       </c>
       <c r="O90">
         <v>109</v>
       </c>
       <c r="P90" t="s">
         <v>50</v>
       </c>
       <c r="Q90" t="s">
         <v>50</v>
       </c>
       <c r="R90" t="s">
         <v>50</v>
       </c>
       <c r="S90"/>
       <c r="T90"/>
       <c r="U90"/>
       <c r="V90"/>
       <c r="W90">
         <v>0.143</v>
       </c>
       <c r="X90" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="Y90"/>
       <c r="Z90" t="s">
         <v>75</v>
       </c>
       <c r="AA90" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="91" spans="1:27">
       <c r="A91"/>
       <c r="B91" t="s">
         <v>27</v>
       </c>
       <c r="C91" t="s">
         <v>28</v>
       </c>
       <c r="D91" t="s">
         <v>29</v>
       </c>
       <c r="E91" t="s">
         <v>30</v>
       </c>
       <c r="F91" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="G91" t="s">
         <v>32</v>
       </c>
       <c r="H91" t="s">
         <v>33</v>
       </c>
       <c r="I91" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
       <c r="J91" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="K91" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
       <c r="L91" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="M91" t="s">
         <v>37</v>
       </c>
       <c r="N91" t="s">
         <v>38</v>
       </c>
       <c r="O91">
         <v>109</v>
       </c>
       <c r="P91">
         <v>0.614</v>
       </c>
       <c r="Q91">
         <v>0.476</v>
       </c>
       <c r="R91">
         <v>0.792</v>
       </c>
       <c r="S91">
         <v>0.258</v>
       </c>
       <c r="T91">
         <v>0.555</v>
       </c>
       <c r="U91">
         <v>1.21</v>
       </c>
       <c r="V91"/>
       <c r="W91">
         <v>7.42</v>
       </c>
       <c r="X91" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="Y91"/>
       <c r="Z91" t="s">
         <v>75</v>
       </c>
       <c r="AA91"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>